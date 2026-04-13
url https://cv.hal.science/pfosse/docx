--- v0 (2026-03-03)
+++ v1 (2026-04-13)
@@ -2095,688 +2095,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières observations sur les guildes de carnivores de la grotte de l’Observatoire (Principauté de Monaco)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conives (Indre, France): a new case of late Pleistocene hyena den</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 28/4, pp.455-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563697v1</w:t>
+                <w:t xml:space="preserve">hal-01952962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conives (Indre, France): a new case of late Pleistocene hyena den</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières observations sur les guildes de carnivores de la grotte de l’Observatoire (Principauté de Monaco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01952962v1</w:t>
+                <w:t xml:space="preserve">hal-02563697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large mammals of Fouvent-Saint-Andoche (Haute-Saône, France): a glimpse into a Late Pleistocene hyena den</w:t>
+                <w:t xml:space="preserve">Spotted, striped or brown? Taphonomic studies at dens of extant hyaenas in eastern and southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+                <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.38-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/g2015n2a5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01676797v1</w:t>
+                <w:t xml:space="preserve">hal-02101277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotted, striped or brown? Taphonomic studies at dens of extant hyaenas in eastern and southern Africa</w:t>
+                <w:t xml:space="preserve">Large mammals of Fouvent-Saint-Andoche (Haute-Saône, France): a glimpse into a Late Pleistocene hyena den</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Avery</w:t>
+                <w:t xml:space="preserve">Philippe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.022⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (2), pp.237 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/g2015n2a5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101277v1</w:t>
+                <w:t xml:space="preserve">halshs-01676797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Fouvent, dit l'Abri Cuvier (Fouvent-le-Bas, Haute-Saône, France) : analyse taphonomique d'un repaire d'hyènes du Pléistocène supérieur (OIS 3)</w:t>
+                <w:t xml:space="preserve">Characterization of bear remains consumption by Pleistocene large carnivores (Felidae, Hyaenidae, Canidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 339-340, pp.232-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466002v1</w:t>
+                <w:t xml:space="preserve">hal-01952854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bear remains consumption by Pleistocene large carnivores (Felidae, Hyaenidae, Canidae)</w:t>
+                <w:t xml:space="preserve">La grotte de Fouvent, dit l'Abri Cuvier (Fouvent-le-Bas, Haute-Saône, France) : analyse taphonomique d'un repaire d'hyènes du Pléistocène supérieur (OIS 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.79-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.3010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952854v1</w:t>
+                <w:t xml:space="preserve">hal-01466002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone modification by modern wolf (Canis lupus) : a taphonomic study from their natural feeding places</w:t>
               </w:r>
@@ -3422,51 +3422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los cubiles de hiena actuales : sintesis critica de sus caracteristicas tafonomicas a partir de yacimientos excavados de los datos publicados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,51 +3754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying dynamics and comparing life tables for Pleistocene Equidae in anthropic (Bau de l'Aubesier, Combe-Grenal) and carnivore (Fouvent) contexts with modern feral horse populations (Akagera, Pryor Mountain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,307 +4992,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 14 Salle Hillaire (partie sud)</w:t>
+                <w:t xml:space="preserve">Carte 14. Salle Hillaire (Partie sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
+              <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-254, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.50040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022073v1</w:t>
+                <w:t xml:space="preserve">hal-03032445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 14. Salle Hillaire (Partie sud)</w:t>
+                <w:t xml:space="preserve">Carte 14 Salle Hillaire (partie sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
+              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.253-258, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03032445v1</w:t>
+                <w:t xml:space="preserve">hal-03022073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte 9 Salle des Bauges (quart nord-est)</w:t>
               </w:r>
@@ -5433,51 +5433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,51 +5687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salle Brunel (partie sud) de la Grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5812,51 +5812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salle Brunel (partie nord) de la Grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6652,51 +6652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomie comparée des os longs d'ongulés dévorés par les grands prédateurs modernes d'Europe et d'Afrique (C. lupus, P. brunnea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8704,51 +8704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Large Carnivores: impacts on ecosystems and humans interactions conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8875,277 +8875,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woolly mammoths (Mammuthus primigenius) in southern France during the Late Palaeolithic: a geo-chronological assessment based on the palaeontological, rock art and portable art records</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A brown hyaena bone accumulation in the Uniab River coastal fan, Skeleton Coast Park, Namibia and taphonomic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Avery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tournepiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Loutit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The VIth International Conference on Mammoths and their Relatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Grevena-Siatista, Greece</w:t>
+              <w:t xml:space="preserve">African Large Carnivores: impacts on ecosystems and humans interactions conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565041v1</w:t>
+                <w:t xml:space="preserve">hal-02565035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brown hyaena bone accumulation in the Uniab River coastal fan, Skeleton Coast Park, Namibia and taphonomic implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Woolly mammoths (Mammuthus primigenius) in southern France during the Late Palaeolithic: a geo-chronological assessment based on the palaeontological, rock art and portable art records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rudi Loutit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Large Carnivores: impacts on ecosystems and humans interactions conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">The VIth International Conference on Mammoths and their Relatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Grevena-Siatista, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565035v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand félin des cavernes (P. spelaea) : bilan paléontologique, taphonomique et pariétal à partir de gisements du Sud de la France</w:t>
               </w:r>
@@ -9403,51 +9403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Esteban-Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9623,51 +9623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los cubiles actuales de hiena: síntesis crítica de sus características tafonómicas a partir de la excavación de nuevos yacimientos (República de Djibuti, África del sur) y la información publicada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9899,51 +9899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World of Mammoths: Vth International Conference on Mammoths and their Relatives. From The Pliocene to Present-Day: Biotopes, Evolution and Human Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10774,51 +10774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A76926D"/>
+    <w:nsid w:val="6E77121D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11005,51 +11005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pfosse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8251-0618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109341716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogeto Mwebi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady G Boeskorov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery V Plotnikov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert V Protopopov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady F Baryshnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4030024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut&#8208;bonnoure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Shvadchak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarwat Zgheib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Basta Szafarowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langedijk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5VC68F5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Archambeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Archambeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3854" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8464" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n2a5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2V5GPSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01466002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Selva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wajrak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bonifay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFTK6NL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063387v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Debard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910&amp;amp;fa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50075" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Yanik Le Guillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;mietana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Okarma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565024v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565035v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Loutit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Martin-Serra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban-Nadal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563989v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135970v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pfosse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8251-0618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109341716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogeto Mwebi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady G Boeskorov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery V Plotnikov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert V Protopopov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady F Baryshnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4030024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut&#8208;bonnoure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Shvadchak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarwat Zgheib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Basta Szafarowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langedijk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5VC68F5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Archambeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Archambeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3854" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8464" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2V5GPSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n2a5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01466002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Selva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wajrak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bonifay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFTK6NL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063387v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Debard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910&amp;amp;fa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50075" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Yanik Le Guillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;mietana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Okarma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565024v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Loutit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Martin-Serra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban-Nadal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563989v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135970v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>