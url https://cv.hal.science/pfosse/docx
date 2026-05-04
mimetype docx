--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -2281,260 +2281,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotted, striped or brown? Taphonomic studies at dens of extant hyaenas in eastern and southern Africa</w:t>
+                <w:t xml:space="preserve">Large mammals of Fouvent-Saint-Andoche (Haute-Saône, France): a glimpse into a Late Pleistocene hyena den</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Avery</w:t>
+                <w:t xml:space="preserve">Philippe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.022⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (2), pp.237 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/g2015n2a5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101277v1</w:t>
+                <w:t xml:space="preserve">halshs-01676797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large mammals of Fouvent-Saint-Andoche (Haute-Saône, France): a glimpse into a Late Pleistocene hyena den</w:t>
+                <w:t xml:space="preserve">Spotted, striped or brown? Taphonomic studies at dens of extant hyaenas in eastern and southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+                <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.38-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/g2015n2a5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01676797v1</w:t>
+                <w:t xml:space="preserve">hal-02101277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bear remains consumption by Pleistocene large carnivores (Felidae, Hyaenidae, Canidae)</w:t>
               </w:r>
@@ -2671,64 +2671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25, pp.79-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3422,51 +3422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los cubiles de hiena actuales : sintesis critica de sus caracteristicas tafonomicas a partir de yacimientos excavados de los datos publicados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,51 +3754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying dynamics and comparing life tables for Pleistocene Equidae in anthropic (Bau de l'Aubesier, Combe-Grenal) and carnivore (Fouvent) contexts with modern feral horse populations (Akagera, Pryor Mountain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6652,51 +6652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomie comparée des os longs d'ongulés dévorés par les grands prédateurs modernes d'Europe et d'Afrique (C. lupus, P. brunnea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,243 +7700,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogénie dentaire et osseuse des Hyénidés modernes : leur intérêt pour les sites pléistocène d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t>
+                <w:t xml:space="preserve">Ontogénie dentaire et osseuse de Hyaenidae modernes : intérêts pour les gisements pléistocènes d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogeto Mwebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à E. Campmas, Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219717v1</w:t>
+                <w:t xml:space="preserve">hal-03087037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogénie dentaire et osseuse de Hyaenidae modernes : intérêts pour les gisements pléistocènes d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t>
+                <w:t xml:space="preserve">Ontogénie dentaire et osseuse des Hyénidés modernes : leur intérêt pour les sites pléistocène d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogeto Mwebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à E. Campmas, Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087037v1</w:t>
+                <w:t xml:space="preserve">hal-03219717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Canidés (Canis, Cuon) de la grotte Chauvet Pont d'Arc : réflexions sur les données paléontologiques et ichnologiques</w:t>
               </w:r>
@@ -8704,51 +8704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Large Carnivores: impacts on ecosystems and humans interactions conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8881,51 +8881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brown hyaena bone accumulation in the Uniab River coastal fan, Skeleton Coast Park, Namibia and taphonomic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9403,51 +9403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Esteban-Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9623,51 +9623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los cubiles actuales de hiena: síntesis crítica de sus características tafonómicas a partir de la excavación de nuevos yacimientos (República de Djibuti, África del sur) y la información publicada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9899,51 +9899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World of Mammoths: Vth International Conference on Mammoths and their Relatives. From The Pliocene to Present-Day: Biotopes, Evolution and Human Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10774,51 +10774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E77121D"/>
+    <w:nsid w:val="D3BB291D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11005,51 +11005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pfosse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8251-0618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109341716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogeto Mwebi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady G Boeskorov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery V Plotnikov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert V Protopopov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady F Baryshnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4030024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut&#8208;bonnoure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Shvadchak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarwat Zgheib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Basta Szafarowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langedijk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5VC68F5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Archambeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Archambeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3854" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8464" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2V5GPSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n2a5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01466002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Selva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wajrak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bonifay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFTK6NL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063387v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Debard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910&amp;amp;fa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50075" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Yanik Le Guillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;mietana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Okarma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565024v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Loutit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Martin-Serra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban-Nadal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563989v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135970v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pfosse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8251-0618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109341716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogeto Mwebi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady G Boeskorov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery V Plotnikov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert V Protopopov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady F Baryshnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4030024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut&#8208;bonnoure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Shvadchak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarwat Zgheib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Basta Szafarowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langedijk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5VC68F5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Archambeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Archambeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3854" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8464" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n2a5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2V5GPSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01466002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Selva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wajrak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bonifay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFTK6NL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063387v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Debard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910&amp;amp;fa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50075" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Yanik Le Guillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;mietana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Okarma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087037v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219717v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565024v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Loutit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Martin-Serra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban-Nadal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563989v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135970v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>