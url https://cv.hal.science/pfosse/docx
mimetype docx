--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -281,320 +281,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communautés de grands Mammifères (Herbivores, Carnivores) au Pléistocène en Provence et Ligurie. Première approche.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The recent history of the Spanish ibex (Capra pyrenaica) in the French Pyrenees: a contribution of speleology to palaeontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fosse</w:t>
+                <w:t xml:space="preserve">Gérard Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmasure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61, pp.161-176</w:t>
+              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.375-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267118v1</w:t>
+                <w:t xml:space="preserve">hal-03817878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent history of the Spanish ibex (Capra pyrenaica) in the French Pyrenees: a contribution of speleology to palaeontology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les communautés de grands Mammifères (Herbivores, Carnivores) au Pléistocène en Provence et Ligurie. Première approche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Cazenave</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Delmasure</w:t>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Douat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+                <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.375-378</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817878v1</w:t>
+                <w:t xml:space="preserve">hal-04267118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la piste des Canidés de la grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -671,90 +671,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence des éruptions dentaires chez les Hyaenidae modernes et fossiles (Crocuta, Parahyaena, Hyaena)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogeto Mwebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors-série, pp.316-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -773,541 +773,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The preliminary analysis of cave lion Cubs Panthera spelaea (Goldfuss, 1810) from the Permafrost of Siberia</w:t>
+                <w:t xml:space="preserve">Sur les traces des lynx. Origine et évolution d’après la paléontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennady G Boeskorov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gennady F Baryshnikov</w:t>
+                <w:t xml:space="preserve">Evelyne Crégut‐bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451630v1</w:t>
+                <w:t xml:space="preserve">hal-03451802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces des lynx. Origine et évolution d’après la paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Crégut‐bonnoure</w:t>
+                <w:t xml:space="preserve">The preliminary analysis of cave lion Cubs Panthera spelaea (Goldfuss, 1810) from the Permafrost of Siberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady G Boeskorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery V Plotnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert V Protopopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady F Baryshnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (3), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quat4030024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451802v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnivores Pléistocènes de la Principauté de Monaco. Les grottes de l’Observatoire et de Saint-Martin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pleistocene herbivores and carnivores from France: An updated overview of the literature, sites and taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Croitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (2), pp.102384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996806v1</w:t>
+                <w:t xml:space="preserve">hal-03017462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene herbivores and carnivores from France: An updated overview of the literature, sites and taxonomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Carnivores Pléistocènes de la Principauté de Monaco. Les grottes de l’Observatoire et de Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03017462v1</w:t>
+                <w:t xml:space="preserve">hal-02996806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary cliff-dwelling bovids (Capra, Rupicapra, Hemitragus, Ovis): site’s typology and taphonomic remarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1358,51 +1358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lynx Lynx pardinus spelaeus Boule, 1910 du Pléistocène moyen de la grotte de l'Escale (Bouches-du-Rhône, France) : données paléontologiques et taphonomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1443,441 +1443,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationally Designed Peptides as Efficient Inhibitors of Nucleic Acid Chaperone Activity of HIV-1 Nucleocapsid Protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présence du mammouth laineux (Mammuthus primigenius) au Magdalénien dans le Sud-Ouest de la France : données archéozoologiques et dates radiocarbone d'un tibia provenant de la grotte des Combarelles (Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr Shvadchak</w:t>
+                <w:t xml:space="preserve">Monique Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarwat Zgheib</w:t>
+                <w:t xml:space="preserve">Christian Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Basta Szafarowicz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johannes Langedijk</w:t>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00527⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.3854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370455v1</w:t>
+                <w:t xml:space="preserve">hal-02577472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild dogs and their relatives: implication of experimental feedings in their taphonomical identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magniez</w:t>
+                <w:t xml:space="preserve">Rationally Designed Peptides as Efficient Inhibitors of Nucleic Acid Chaperone Activity of HIV-1 Nucleocapsid Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Shvadchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarwat Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‑marie Moigne</w:t>
+                <w:t xml:space="preserve">Beata Basta Szafarowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Testu</w:t>
+                <w:t xml:space="preserve">Nicolas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Joris</w:t>
+                <w:t xml:space="preserve">Johannes Langedijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (1), pp.21-29. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (30), pp.4562-4573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01952959v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence du mammouth laineux (Mammuthus primigenius) au Magdalénien dans le Sud-Ouest de la France : données archéozoologiques et dates radiocarbone d'un tibia provenant de la grotte des Combarelles (Dordogne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fosse</w:t>
+                <w:t xml:space="preserve">Wild dogs and their relatives: implication of experimental feedings in their taphonomical identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‑marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Archambeau</w:t>
+                <w:t xml:space="preserve">Agnès Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Archambeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Madelaine</w:t>
+                <w:t xml:space="preserve">Antoine Joris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.3854⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02577472v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le squelette de lion des cavernes (Panthera (Leo) spelaea) de Montmaurin : observations paléontologiques et taphonomiques</w:t>
               </w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2010,51 +2010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,51 +2101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conives (Indre, France): a new case of late Pleistocene hyena den</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2192,64 +2192,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières observations sur les guildes de carnivores de la grotte de l’Observatoire (Principauté de Monaco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2287,51 +2287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large mammals of Fouvent-Saint-Andoche (Haute-Saône, France): a glimpse into a Late Pleistocene hyena den</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2404,51 +2404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spotted, striped or brown? Taphonomic studies at dens of extant hyaenas in eastern and southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2514,269 +2514,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bear remains consumption by Pleistocene large carnivores (Felidae, Hyaenidae, Canidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La grotte de Fouvent, dit l'Abri Cuvier (Fouvent-le-Bas, Haute-Saône, France) : analyse taphonomique d'un repaire d'hyènes du Pléistocène supérieur (OIS 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.79-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.3010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952854v1</w:t>
+                <w:t xml:space="preserve">hal-01466002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Fouvent, dit l'Abri Cuvier (Fouvent-le-Bas, Haute-Saône, France) : analyse taphonomique d'un repaire d'hyènes du Pléistocène supérieur (OIS 3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of bear remains consumption by Pleistocene large carnivores (Felidae, Hyaenidae, Canidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 339-340, pp.232-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466002v1</w:t>
+                <w:t xml:space="preserve">hal-01952854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone modification by modern wolf (Canis lupus) : a taphonomic study from their natural feeding places</w:t>
               </w:r>
@@ -2801,51 +2801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Wajrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2887,90 +2887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of ungulate long bones by Pleistocene hyenas : a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tournepiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Taphonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (3-4), pp.239-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2989,109 +2989,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lagomorphes de Romain-la-Roche (Doubs, France)</w:t>
+                <w:t xml:space="preserve">Les mustélidés de Romain-la-Roche (Doubs, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 29 (2), pp.613-618</w:t>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.603-611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563667v1</w:t>
+                <w:t xml:space="preserve">hal-02563639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement pléistocène moyen récent de Romain-la-Roche (Doubs, France) : synthèse biostratigraphique et paléoécologique</w:t>
               </w:r>
@@ -3116,51 +3116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3196,109 +3196,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mustélidés de Romain-la-Roche (Doubs, France)</w:t>
+                <w:t xml:space="preserve">Les lagomorphes de Romain-la-Roche (Doubs, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 29 (2), pp.603-611</w:t>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.613-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563639v1</w:t>
+                <w:t xml:space="preserve">hal-02563667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des milieux de vie et variabilité de la morphologie sociale en Afrique. Étude de cas pour un programme de recherche, de la préhistoire à l'actuel</w:t>
               </w:r>
@@ -3435,51 +3435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,277 +4242,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La galerie des Panneaux rouges.</w:t>
+                <w:t xml:space="preserve">Regards croisés : la relation entre faune et bestiaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, la grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.211-313, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.399-415, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063076v1</w:t>
+                <w:t xml:space="preserve">hal-05063387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés : la relation entre faune et bestiaire.</w:t>
+                <w:t xml:space="preserve">La galerie des Panneaux rouges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fosse</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gély</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.399-415, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, la grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.211-313, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063387v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie de l'Entrée et la salle des Bauges</w:t>
               </w:r>
@@ -4537,51 +4537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4675,51 +4675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.162-207, 2025, 9782757709962</w:t>
@@ -4748,64 +4748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités humaines dans le contexte des oeuvres pariétales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,64 +4899,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut‐bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4992,746 +4992,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 14. Salle Hillaire (Partie sud)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+                <w:t xml:space="preserve">Cartes 7-8 Salle des Bauges (partie sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
+              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.205-212, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032445v1</w:t>
+                <w:t xml:space="preserve">hal-03022106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 14 Salle Hillaire (partie sud)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Azéma</w:t>
+                <w:t xml:space="preserve">Carte 18. Galerie des Mégacéros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
+              <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des Sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-282, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2560-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.50075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022073v1</w:t>
+                <w:t xml:space="preserve">hal-03480807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 9 Salle des Bauges (quart nord-est)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Carte 14. Salle Hillaire (Partie sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
+              <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-254, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.50040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038214v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes 7-8 Salle des Bauges (partie sud)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carte 9 Salle des Bauges (quart nord-est)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.205-212, 2020</w:t>
+              <w:t xml:space="preserve">, pp.213-220, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022106v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 18. Galerie des Mégacéros</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+                <w:t xml:space="preserve">Carte 14 Salle Hillaire (partie sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
+              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.253-258, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.50075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03480807v1</w:t>
+                <w:t xml:space="preserve">hal-03022073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salle Brunel (partie sud) de la Grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5812,51 +5812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salle Brunel (partie nord) de la Grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6066,90 +6066,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin - léopard ? Considérations taphonomiques sur la prédation des caprinés par les Carnivores au Pléistocène dans le Sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In (DAUJEARD C., GOURICHON L., BRUGAL J.-P. dir.) Hommes et Caprinés, de la montagne à la steppe, de la chasse à l'élevage, actes des XXXIXe Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6187,51 +6187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lion des cavernes, seigneur de la toundra-steppe au Paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6286,51 +6286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation des grands carnivores au Paléolithique (supérieur) : quelques données archéo(zoo)logiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6385,51 +6385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Carnivores : taphonomie et écologie de la prédation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6553,51 +6553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encart 4 - Taphonomie des Carnivores : approches tracéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6790,51 +6790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6921,64 +6921,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A view from Europe: the case of digested teeth from Pleistocene hyaena dens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7029,51 +7029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolves and Humans Interplays: an Overview on Natural and Anthropogenic Ancient Sites (in Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7167,51 +7167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7279,77 +7279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating teeth with their teeth…or the desirable effect of ingestion!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taphonomy of teeth: between nature and culture.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7387,51 +7387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7499,77 +7499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site archéo‐paléontologique du Mas des Caves à Lunel‐Viel (Hérault) : Historique des recherches et nouveaux travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7719,64 +7719,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogénie dentaire et osseuse de Hyaenidae modernes : intérêts pour les gisements pléistocènes d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogeto Mwebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7827,64 +7827,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogénie dentaire et osseuse des Hyénidés modernes : leur intérêt pour les sites pléistocène d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogeto Mwebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7935,51 +7935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Canidés (Canis, Cuon) de la grotte Chauvet Pont d'Arc : réflexions sur les données paléontologiques et ichnologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8065,51 +8065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces des canidés à la grotte Chauvet (Vallon-Pont-d'Arc). L'étude des empreintes animales appliquée à la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8186,90 +8186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin-léopard ? Considérations taphonomiques sur la prédation des caprinés par les carnivores au Pléistocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et Caprinés : de la montagne à la steppe, de la chasse à l’élevage / Humans and Caprines : from mountain to steppe, from hunting to husbandry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Antibes, France. pp.17-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8307,77 +8307,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los linces (Lynx pardinus/spelaeus, Lynx lynx) desde Pleistoceno medio hasta el Holoceno en el sur de Francia: datos paleontologicos y tafonomicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8428,51 +8428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El leon de las cavernas (Panthera (leo) spelaea) : un ensayo de sintesis sobre su evolucion, tafonomia y Arte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8553,51 +8553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime alimentaire de l’hyène des cavernes (Crocuta c. spelaea) à partir des études (néo)taphonomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Crégut‑bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8678,64 +8678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extant African and Extinct European Hyenas: Taphonomical characterization of their bone accumulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8786,51 +8786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proboscidians (Palaeoloxodon antiquus, Mammuthus meridionalis/trogontherii) and first human settlements in France: Taphonomic consideration from Soleilhac (Haute-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8907,51 +8907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Avery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tournepiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9058,51 +9058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The VIth International Conference on Mammoths and their Relatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Grevena-Siatista, Greece</w:t>
@@ -9144,90 +9144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand félin des cavernes (P. spelaea) : bilan paléontologique, taphonomique et pariétal à partir de gisements du Sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t>
@@ -9256,64 +9256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyénidés Quaternaires : morphométrie comparée des genres Hyaena Brünnich, 1771 et Crocuta Kaup, 1828</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9496,260 +9496,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’acquisition à l’accumulation : analyse du transport différentiel d’éléments squelettiques par des hyènes modernes (C. crocuta et H. hyaena) de Djibouti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Los cubiles actuales de hiena: síntesis crítica de sus características tafonómicas a partir de la excavación de nuevos yacimientos (República de Djibuti, África del sur) y la información publicada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Avery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of Archaeozoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Ia Reunion de cientificos sobre cubiles de hiena (y otros grandes carnivores) en los yacimientos arqueológicos de la Peninsula Ibérica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Madrid, España. pp.108-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564001v1</w:t>
+                <w:t xml:space="preserve">halshs-00593287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los cubiles actuales de hiena: síntesis crítica de sus características tafonómicas a partir de la excavación de nuevos yacimientos (República de Djibuti, África del sur) y la información publicada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’acquisition à l’accumulation : analyse du transport différentiel d’éléments squelettiques par des hyènes modernes (C. crocuta et H. hyaena) de Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ia Reunion de cientificos sobre cubiles de hiena (y otros grandes carnivores) en los yacimientos arqueológicos de la Peninsula Ibérica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Madrid, España. pp.108-117</w:t>
+              <w:t xml:space="preserve">11th International Conference of Archaeozoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00593287v1</w:t>
+                <w:t xml:space="preserve">hal-02564001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cave lion (P. spelaea) in karstic setting : a survey from (recent) paleontological and rock art discoveries in southern France and northern Spain</w:t>
               </w:r>
@@ -9761,51 +9761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duranthon Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9873,51 +9873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyaena (Pachycrocuta, Crocuta) as a significant predator and/or scavenger on Pleistocene megaherbivores (Elephantidae, Rhinocerotidae, Hippopotamidae): taphonomic considerations from some French Pleistocene sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9994,51 +9994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10102,51 +10102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les repaires d'hyènes des cavernes en Europe occidentale : présentation et comparaison de quelques assemblages osseux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10210,51 +10210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of bone assemblages made by recent and Pleistocene Hyenids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10369,51 +10369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10592,64 +10592,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Uzunidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10774,51 +10774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3BB291D"/>
+    <w:nsid w:val="644561F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11005,51 +11005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pfosse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8251-0618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109341716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogeto Mwebi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady G Boeskorov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery V Plotnikov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert V Protopopov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady F Baryshnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4030024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut&#8208;bonnoure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Shvadchak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarwat Zgheib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Basta Szafarowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langedijk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5VC68F5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Archambeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Archambeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3854" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8464" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n2a5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2V5GPSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01466002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Selva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wajrak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bonifay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFTK6NL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063387v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Debard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910&amp;amp;fa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50075" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Yanik Le Guillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;mietana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Okarma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087037v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219717v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565024v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Loutit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Martin-Serra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban-Nadal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563989v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135970v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pfosse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8251-0618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109341716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogeto Mwebi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut&#8208;bonnoure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady G Boeskorov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery V Plotnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert V Protopopov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady F Baryshnikov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4030024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Archambeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Archambeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3854" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Shvadchak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarwat Zgheib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Basta Szafarowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langedijk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00527" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8578" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5VC68F5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8464" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n2a5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2V5GPSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01466002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Selva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wajrak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bonifay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFTK6NL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063387v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910&amp;amp;fa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50075" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Debard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Yanik Le Guillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;mietana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Okarma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087037v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219717v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565024v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Loutit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Martin-Serra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban-Nadal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563989v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135970v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>