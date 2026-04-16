--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:67.1875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Fugier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascal Fugier. Maître de conférences en sciences de l'éducation et de la formation, CY Cergy Paris Université, laboratoire EMA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Fugier est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">maître de conférences en sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à CY Cergy Paris Université. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">laboratoire École Mutations Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (EMA – EA 4507).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités scientifiques et appartenances liées à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il fait partie du conseil du Groupe d'Intérêt Scientifique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(GIS) Hybrida IS, Réseau interdisciplinaire et international de recherche en intervention sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, au titre du laboratoire EMA (membre institutionnel du réseau). Il est aussi secrétaire du bureau du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Réseau Universitaire des Formations du Social) ainsi que membre du réseau international </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rechercheavec.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et membre fondateur, administrateur du CA du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de Sociologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sociologie-clinique.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adhérent de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’AECSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association des Enseignants et Chercheurs en Sciences de l’Education), il est aussi adhérent de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association Internationale des sociologues de langue française, membre du bureau du CR19 - Sociologies cliniques) et de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association Française de Sociologie, membre du bureau du RT16 - Sociologie clinique).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il effectue des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapports d’expertise pour des revues ACL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qualifiantes pour la section 70 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliopsy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), d'autres sections du CNU (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Interrogations? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) et des revues internationales francophones (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université du Québec à Montréal; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Sociology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université de Johannesburg (Afrique du Sud); *Sociologie et sociétés *- Université de Montréal).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015, il a participé à l'organisation d'une dizaine de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">manifestations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (comme membre de comités d'organisation et/ou scientifiques). Parmi les principales : les congrès de l'AREF et de l'AFS ; les colloques du RUFS et du RISC. S'ajoutent des journées d'études et colloques organisées par le laboratoire EMA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, il est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Mutuelle la Mayotte, organisme gestionnaire d’établissements et services médico-sociaux à but non lucratif.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal.fugier@cyu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Depuis janvier 2024 : co-responsable du parcours de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master IFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Ingénierie de la Formation et de l’Accompagnement dans les métiers de la Relation), parcours de master de la mention MEEF 4 – Inspé de l’académie de Versailles.• Membre de l'équipe pédagogique du** master EPDIS** (Encadrement, Politage et Développement en Intervention Sociale), parcours de master de la mention MEEF 4 – Inspé de l’académie de Versailles. Responsable pédagogique de l'ensemble du parcours de 2018 à 2022. Responsable pédagogique du M2 EPDIS et du module &amp;quot;passerelle&amp;quot; de 2015 à 2018.• Membres de deux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">jurys de thèse de doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : thèse de Marie Deaucourt en sciences de l’éducation et de la formation, « Expérience carcérale et clinique narrative et éducative : quels enjeux enjeux biographiques, identitaires et éthiques ? », sous la direction de C. Niewiadomski, soutenue en 2022; thèse de doctorat en Esthétique, sciences et technologie des arts, sous la direction de N. Coutelet, intitulée « DEVENIR CENTAURESSE. Vécu d’une expérience d’un processus de recherche-création de l'analyse d'implication au processus de création collaboratif », soutenue en 2026.• Participation à 8 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comités de suivi de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">quatre principaux thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sont :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mutations organisationnelles et institutionnelles des secteurs social, sanitaire et éducatif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">processus de professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : émergence de nouvelles professionnalités et reprofessionnalisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-La </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">participation, le pouvoir d’agir et la subjectivation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">méthodes participatives et approches cliniques en sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de ses principales recherches abouties et en cours (2013-2026) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche menée dans le cadre du programme « chercheurs-citoyens » initié par le Conseil Régional Nord-Pas-de-Calais. Recherche sous la responsabilité scientifique de Christophe Niewiadomski (PU, Lille 3, CIREL), avec pour intitulé « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, santé et précarité. Interroger l’expérience des usagers et les conditions contemporaines d’exercice des métiers du soin et du travail social en région Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Cette recherche-action nous a permis d’interroger les transformations des pratiques professionnelles dans les secteurs social et sanitaire au regard de leurs transformations organisationnelles et institutionnelles occasionnées par des réformes législatives (lois 2002, 2005, loi HPST…). Les transformations des pratiques professionnelles sont aussi plus largement affectées par des transformations sociétales internationales (crise des Etats-providence, diffusion du New public management…). Nous montrons les incidences de ces transformations institutionnelles et sociétales dans les secteurs social et sanitaire sur les plans budgétaire et financier, dans la gestion des ressources humaines et le management, dans la relation d’aide et d’accompagnement, sur les rythmes de travail, l’usage et le rapport au temps, et enfin en matière de responsabilité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche menée dans le cadre d’un projet PICRI (région Ile de France), en partenariat avec le CERLIS (Université Paris 5 René Descartes) et l’association Cultures du Cœur, sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture comme vecteur d’intégration sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », sous la responsabilité de Nathalie Montoya (MCF, Paris 7, LCSP), avec Marie Sonnette. Cette recherche a permis d’évaluer les effets de l’action de l’association Cultures du Cœur auprès de ses bénéficiaires et à accompagner la réflexion des animateurs de l’association sur les outils et les dispositifs de médiation culturelle engagés dans le champ du travail social ; d’autre part, plus largement, les recherches engagées dans ce projet ont contribué à nourrir la réflexion autour du rôle des pratiques culturelles (fréquentation des œuvres et des équipements, précédés et prolongés de moments de sociabilité) dans les processus d’intégration sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche-action, sous la responsabilité de Pierre Roche (CEREQ), sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’implication des jeunes dans les trafics de drogues. Comprendre pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche menée en coopération avec le Groupe jeunesse du quartier de Monplaisir, à Angers. Cette recherche-action a été menée avec des professionnels issus de plusieurs structures et établissements scolaires et sociaux d’un quartier de la ville d’Angers. Elle visait à produire une lecture plus fine du trafic de drogues, à s’interroger sur les raisons et le sens de l’implication des jeunes en son sein afin de construire un cadre d’intervention qui permette aux professionnels de la proximité (ES, ASS, assistantes sociales scolaires, animateurs jeunes…) d’être mieux aidants vis-à-vis de ces jeunes et de leur proposer des alternatives fortes et crédibles. Nous avons pu repérer ce qui contraint leurs actions éducatives et sociales, comment ils peuvent mettre au travail leur positionnement professionnel de proximité, faire évoluer l’accompagnement mené auprès des familles ou encore développer le partenariat de proximité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe scientifique de la recherche-action collaborative sur l’action du service social scolaire du Centre Communal d’Action Sociale de la ville de Nanterre. Recherche conventionnée entre la mairie de nanterre, l’ETSUP et le laboratoire EMA, sous la coordination Philippe Lyet (L’Etsupe, EMA), avec Corinne Rougerie (CY Cergy Paris université, EMA) et Gilles Garcia (Lestup). Recherche-action menée pendant huit mois auprès de travailleurs sociaux scolaires, dans laquelle nous avons étudié </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la mise en œuvre, sur le territoire d’une ville francilienne, des actions assurées par l’action sociale scolaire du CCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un service d’actions facultatives des communes, au sein duquel des travailleurs sociaux scolaires (TSS) assurent des missions de protection de l’enfant et de prévention, en favorisant la réussite éducative des enfants, en facilitant leurs liens avec l’école ou encore en accompagnant les parents dans l’exercice de la parentalité. Nous avons étudié les pratiques, postures et cultures professionnelles des TSS, leurs territoires d’intervention ainsi que les frontières de ce service social scolaire au sein de son environnement externe : rapports avec la mairie, le département (ASE, EDAS), les établissements scolaires, les associations et d’autres partenaires (centre de loisirs, CMP…). Ce travail de recherche révèle notamment combien le service d’action sociale scolaire du CCAS étudié peut exercer une fonction « palliative » auprès du département (chef de fil de l’action sociale), à travers la mise en place de « pratiques de délestage » (Martin et al, 2019 ; Trombert, 2009), en réponse à la baisse de moyens matériels et humains que subissent les EDAS et services de l’ASE. Par ailleurs, il apparaît que les TSS développent et mobilisent des compétences qui demeurent néanmoins invisibles, n’étant ni nommées par les professionnels, ni instituées, telles leurs capacités à assurer un accueil inconditionnel, à exercer des fonctions de médiation/traduction et à adopter une posture clinique, non seulement auprès des personnes concernées mais aussi auprès de leurs partenaires (chef d’établissement, professeur des écoles, animateur…). Enfin, étant présent sur plusieurs territoires (Ecole, Mairie, quartiers de la ville…) et auprès de multiples partenaires (associations, ESSMS, structures socio-éducatives de proximité), nous soutenons que le TSS constitue un « fil rouge », contribuant à la continuité des accompagnements des personnes et participant au travail de coordination entre les acteurs professionnels, afin d’éviter les ruptures des parcours, une mission au cœur des orientations préconisées dans les politiques de l’action et de l’aide sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Responsable scientifique de la recherche-action sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des jeunes et des familles à leur accompagnement et la vie associative dans le champ de la protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche conventionnée avec la Sauvegarde du Val d’Oise et le laboratoire EMA. Equipe de recherche : P. Fugier (coord.), Valérie Becquet (PU, EMA), Claire de Saint Martin (MCF, EMA), Gilles Monceau (PU, EMA), Corinne Rougerie (MCF, EES) et Ruggero Iori (enseignant-chercheur contractuel, EMA). Dans le cadre de la réécriture de son projet associatif, cette association de protection de l’enfant a notamment axé l’une de ses orientations stratégiques sur le développement du pouvoir d’agir des personnes concernées, que ce soit dans le cadre de la conception et de la mise en œuvre de leur projet de vie ou dans leur participation à la vie de l’association. Pour mener à bien cette orientation stratégique, une recherche collaborative a été mise en place depuis fin 2019 (jusqu’à fin 2021). Nous allons questionner l’existence et le fonctionnement d’outils, dispositifs et instances visant à permettre et favoriser l’implication des personnes concernées (enfants, jeunes, familles), que ce soit au niveau des services ou plus largement au niveau de la vie associative. Par ailleurs, dans un contexte institutionnel marqué par la promotion du décloisonnement des secteurs ainsi que la mutualisation, les regroupements et les collaborations entre services, la poursuite de cette orientation stratégique adossée à un dispositif de recherche-action est l’occasion de réunir les professionnels des différents services et champs d’action de l’association (actions éducatives et lien social ; actions de formation et d’insertion ; assistance éducative et judiciaire ; dispositif d’hébergement et d’accompagnement éducatif). La participation des professionnels de l’association à une telle recherche-action collaborative constitue ainsi une ressource susceptible de favoriser la connaissance et l’interconnaissance entre les différents services, tout en instaurant un espace de réflexivité partagée, vecteur de changements et de créativité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de recherche menée en collaboration avec l’équipe enseignante du Lycée de la Nouvelle Chance (LNC), au lycée Alfred Kastler de Cergy-Pontoise sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les effets qu’exerce le fonctionnement du LNC sur les pratiques de ses enseignants, leurs postures professionnelles et les espaces d’apprentissage dans l’établissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche sous la responsabilité de Bruno Robbes (PU, EMA), avec Pascal Clerc (PU, EMA) et Pascal Fugier (MCF, EMA). Cette recherche permettra de rendre compte du décloisonnement des secteurs éducatif, sanitaire et social, par le prisme des dispositifs de raccrochage scolaire. Nous étudions les pratiques professionnelles de l’équipe enseignante du LNC, en faisant notamment un état des lieux des espaces d’apprentissage dans lesquels ils exercent et analysons les effets organisationnels et institutionnels qui s’exercent sur le fonctionnement et activités mises en œuvre dans ce dispositif de raccrochage. Cette recherche, en cours, met d’ores et déjà en évidence plusieurs tensions dans lesquelles sont pris les enseignants de cette équipe, entre les objectifs de réussite scolaire et ceux de resocialisation/remobilisation des élèves ; entre des pratiques pédagogiques ‘‘traditionnelles’’ et des pratiques innovantes ; entre la place et la légitimité des membres de cette équipe et celles des autres enseignants et équipes du lycée général qui abrite ce dispositif de raccrochage ; entre accompagnement global, collectif et accompagnement individualisé des apprenants… Ces diverses tensions ne sont pas sans affecter le « faire équipe » de ces enseignants, leur quête de reconnaissance et leurs capacités à placer les élèves dans des conditions d’apprentissage propices à leur raccrochage. Le parcours de ces élèves, qui conduit plusieurs d’entre eux à être accompagnés dans d’autres institutions que l’Ecole (institutions sanitaires, sociales et médico-sociales), nous amène aussi à interroger les relations de cette équipe d’enseignants avec leurs partenaires « hors Ecole » et dans quelle mesure un tel dispositif participe au décloisonnement des secteurs éducatif, social et sanitaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">groupe de travail sur la réingénierie du DEIS (Diplôme d’Etat en Ingénierie Sociale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, piloté par la DGCS, en tant que membre du bureau du RUFS. Groupe de travail composé de la DGCS, du RUFS, de l’UNAFORIS et du HCTS. 2021-2023. Dans le cadre des travaux de révision portant sur le diplôme d’Etat d’ingénierie sociale (DEIS), membre, en tant que représentant du RUFS (Réseau universitaire des formations du social), de l’équipe projet composé de représentants de l’Union Nationale des Associations de Formation et de Recherche en Intervention Sociale (UNAFORIS), du RUFS, animé par le bureau des professions sociales de la Direction Générale de la Cohésion Sociale (DGCS). Afin d’actualiser les référentiels de certification et de formation du DEIS, une enquête statistique sera effectuée en 2023 auprès d’étudiants actuellement en formation DEIS, de diplômés DEIS, d’employeurs du secteur de l’intervention sociale ainsi que de responsables de formation DEIS/Master en EFTS et à l’université. L’enquête par questionnaires a permis de mieux connaître le profil et les motivations des étudiants, leur insertion professionnelle et les besoins des employeurs en matière d’ingénierie sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-coordinateur scientifique de la recherche-formation collaborative « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformer la formation en travail social par l’alternance intégrative & la diversification pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche-formation collaborative financée dans le cadre de l'appel à projet « Diversifier les pédagogies » lancé par CY Cergy Paris Université (NCU). L’équipe de recherche, mixte, est composée de formateurs de l’EPSS (V. Debaize, S. Vallée, A. Martin, M. Zamorano, J-B. Mangue, B. Macresy et M-L Coraillon), sous la coordination scientifique d’A. Montlahuc (EPSS – chercheuse associée laboratoire EMA) et moi-même. Il s'agit d'un dispositif de recherche-formation collaborative qui comprend quatre phases : en 2024 est mise en œuvre une phase diagnostic (repérer les freins et leviers au développement de l'alternance intégrative). Les résultats de cette phase diagnostic seront ensuite convertis/mis à l'épreuve par la création d'un jeu qui associera alternants, tuteurs, formateurs/enseignants (phase 2 de création et phase 3 d'expérimentation du jeu en 2025), afin de continuer à collecter des données par des mises en situation, par la création et expérimentation d'un jeu. Et ce pour au final, en phase 4 (septembre 2025-février 2026), dégager des enseignements afin de mettre en forme des guides de bonnes pratiques et concevoir des programmes de formation. La dimension collaborative consiste à intégrer la recherche dans la formation et son ingénierie, en produisant des données d'enquête dans la conduite même d'un changement et les expérimentations mises en œuvre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parole de l’enfant dans les services de protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche-action coordonnée par S. Valentim (CRFPE – EMA), avec Marie Andrys (CRFPE) et David Mouriaux (CRFPE). Cette recherche-action, qui fait suite au travail collaboratif mené avec l’URIOPSS Hauts de France, vise la transformation des pratiques professionnelles à partir de l’étude des freins et leviers à la prise en compte de la parole de l’enfant dans les services de protection de l’enfance ainsi que de l’accompagnement et l’analyse de l’expérimentation de dispositifs participatifs innovants visant à développer le pouvoir d’agir des enfants, parents et professionnel.les concerné.es. La recherche, portée par le CRFPE (Centre Régional de Formation des Professionnels de l’Enfance), en collaboration scientifique avec le laboratoire EMA, est aussi menée avec la collaboration de plusieurs associations du secteur social de la région des Hauts de France (ADAE 62, AGSS). La méthodologie d’enquête, qualitative, comporte trois volets : à destination des professionnels référents dans les services, mise en place d’ateliers d’écriture et d’échange sur l’activité ; à destination des enfants, recours à des méthodes sensibles (jeux, prise de photos, groupes de paroles) et ethnographiques (présence des chercheurs lors des activités quotidiennes) ; à destination des parents, conduite d’entretiens semi directifs de type compréhensif (individuels et en groupe, en fonction des contextes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-responsable scientifique de la recherche sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets (trans)formatifs de la formation universitaire aux l’exercice des métiers de la relation et leurs fonctions d’ingénierie et d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Recherche collaborative coordonnée avec V. Dufournet-Coestier (EMA), avec comme autres membres de l’équipe de recherche G. Isaac (EMA) et P. Ballion (EMA). Recherche collaborative exploratoire menée avec des diplomés des master FFAP et IFAR. Reposant essentiellement sur la conduite d’entretiens collectifs, son enjeu est de rendre des effets (trans)formatifs de ces formations dans la construction identitaire, la posture et les activités des professionnels des métiers de la relation, mais aussi les effets transformatifs de ces formations sur leur environnement de travail (au-delà le périmètre d’action de l’apprenant.e).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-responsable scientifique de la recherche sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques innovantes en protection de l’enfance vectrices de pouvoir d’agir et de lien social auprès des personnes concernées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche-action collaborative conventionnée entre le SAFEJ (L'Accueil Familial et Educatif de Jour) de l’OPEJ et le laboratoire EMA. Il s’agit de rendre compte et analyser les activités et projets menés par ce service de protection de l’enfance dans leurs capacités à développer le pouvoir d’agir des publics concernés et être vecteurs/’fabrique’ de lien social. Constituant un dispositif de recherche-action collaborative, il s’agit aussi d’être au plus près de transformations en cours du service, notamment soucieux d’œuvrer à son décloisonnement en investissant des pratiques, acteurs, lieux situés « hors les murs » de l’institution.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières publications (2018-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Rougerie, C. (2025). Les coulisses, scènes et afters des restitutions en recherches collaboratives : quel travail d’accordage ? Dans M. Lopez, G. Monceau, N. Oria et C. de Saint Martin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfléchir les recherches collaboratives : miroir de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Montpellier : Presses universitaires de la Méditerranée [à paraître]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valentim, S. et Fugier, P. (2025). A pesquisa-ação colaborativa : uma perspectiva para o trabalho educativo especializado na proteção da infância. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumento: Revista de Estudo e Pesquisa em Educação.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 27. e-ISSN 1984-5499. En ligne : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://periodicos.ufjf.br/index.php/revistainstrumento/article/view/48508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La subjectivation : un concept central de la sociologie clinique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Sociology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 20(1). En ligne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.uj.ac.za/index.php/csr/article/view/3170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Quelle place pour la recherche dans la formation des travailleurs sociaux aujourd’hui et demain ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 47, 109-123.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ponnou, S. ; Niewiadomski, C. ; Fugier, P. ; De Villers, G. et Chauvière, M. (2024). Pratiques d’orientation clinique en travail social. Dans S. Ponnou et R. Wittorski (dir.) *Le travail de la relation. La recherche en travail social & santé dans les sciences de l’éducation *(p. 69-78). Nïmes : Champs social.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P., Ghedamsi-Lecorre, I., Lecorre, T. & Mabilon-Bonfils, B. (dir.) (2024). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Construction et réception de la science aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Strasbourg : EDBH (ISBN : 9782493781161)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Becquet, V. ; Fugier, P. et Iori, R. (2022). *La participation des jeunes dans une association de protection de l’enfance : des logiques d’action en tension. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficultés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28. URL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/sejed/11831</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rougerie, C. et Fugier, P. (2022). La compétence invisible : Une évolution du métier de travailleur social dans le primaire. 128, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136-143</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale A. et Fugier P. (dir.) (2022). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). The circulation and emergence of knowledge and practices between youth professionals: the central issue of collaborative clinical research. Dans S. Ponnou et C. Niewiadomski (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Psychoanalytic Social Work. Research and Case Studies for Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Londres : Routledge.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultiaux, J. et Fugier, P. (2022). Dominación y emancipación. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 210-212). Oviedo - Asturias (España) : Sapere Aude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Historia de vida y elecciones teóricas. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 317-320). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Identidad. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 332-336). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Lucha por los lugares. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 411-413). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Neutralidad axiológica. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 436-439). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Socioanálisis. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 571-574). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale, A. et Fugier, P. (2022). Prólogo: Una “caja de herramientas” socioclínica. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 15-17). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultiaux J., Fugier P. et Léon, X. (dir.) (2021). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paris : L’Harmattan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2021). De l’intérêt d’une formation hybride entre universités et centres de formation au travail social face au défi de la complexité des métiers de l’encadrement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 164, 49-58.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2021). La mise à l’épreuve du pouvoir d’action et des résistances créatrices des travailleurs sociaux en France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets. Revue d’intervention sociale et communautaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 27(1), 126–150 En ligne : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.erudit.org/fr/revues/ref/2021-v27-n1-ref06625/1084640ar/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2021). Le dessin réflexif : un support d’expression qui étaie les processus d’émancipation. Dans J. Cultiaux, P. Fugier et X. Léon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (pp. 39-51). Paris : L’Harmattan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Garcia, G. ; Rougerie, C. ; Fugier, P. et Lyet, P. (2020). Paradoxes (inter)institutionnels et clinique de l’action : le cas du service social scolaire d’une collectivité territoriale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 31, 141-154</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2020). La circulation et l’émergence de savoirs et pratiques entre professionnels de la jeunesse : enjeu central d’une recherche collaborative à caractère clinique. Dans S. Ponnou et C. Niewiadomski (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’orientation clinique en travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p. 181-200). Paris : L’Harmattan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale A. et Fugier P. (dir.) (2019). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Toulouse : Erès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2019). La place déniée de la philosophie chez les sociologues contemporains : entre lutte des places et coût de l’excellence. Dans J. Deniot, J. Réault (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et humanités. Quel déni ? Quelles dettes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p. 107-124). Nantes : Editions Lestamp.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2019). La boîte à outils du sociologue clinicien pour mettre au travail le sujet avec et face à ses émotions. Dans A. Mouchtouris (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions (en) vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.47-66). Paris : Le manuscrit.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale, A. et Fugier, P. (2019). Avant-propos : une « boîte à outils » socioclinique. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique (p. 11-13). Toulouse : Erès.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arnaud G., Fugier, P. et Vidaillet B. (2018). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse des organisations. Théories, cliniques, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Toulouse : Erès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2018). L’analyse sociologique de l’exclusion sous l’angle de la désinsertion et de la déliaison, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Interrogations?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [en ligne], 26, Le médiévalisme. Images et représentations du Moyen Âge, URL : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-interrogations.org/L-analyse-sociologique-de-**l</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières communications scientifiques (2022-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Montlahuc-Vannod, A., Fugier, P. et Tessaud, S. (2025). L’universitarisation comme analyseur des choix managériaux : approche clinique, ethnographique et hybridation culturelle en EFTS. 2ème colloque international interdisciplinaire du GIS Hybrida-IS, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Haute école de travail social. Fribourg (Suisse) : vendredi 29 août 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Mouriaux, D. (2025). Les ateliers d’écriture et d’échange sur l’activité : un dispositif de recherche collaborative analyseur des besoins de prudence des professionnels de la protection de l’enfance. 2ème colloque international interdisciplinaire du GIS Hybrida-IS, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Haute école de travail social. Fribourg (Suisse) : jeudi 28 août 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La subjectivation : un concept central en sociologie clinique et partagé avec d'autres approches clinique et critique. 11e congrès de l’Association Française de Sociologie (AFS), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Université de Toulouse Jean Jaurès Campus Le Mirail. Toulouse : jeudi 10 juillet 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). Quand la formation universitaire participe à des processus d’aut(eur)isation. Journée d’études transversale :* La formation et la recherche dans le champ de l’intervention sociale. Quels effets transformatifs ? Laboratoire LIRTES. UPEC. Science avec et pour la société. Erasme. Créteil : jeudi 19 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La subjectivation. Un concept central en sociologie clinique. Colloque international « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse de la sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». RISC, LCSP, Université Paris Cité. Paris : mardi 17 juin 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ballion, P. ; Dufournet-Coestier, V. ; El Ferdi, N ; Fugier, P. ; Isaac, G. ; Rosenberger, S. ; Trachez, C. et Trividic, M. (2025). Les effets trans-formatifs de formations universitaires auprès de professionnel.le.s des métiers de la relation. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les itinéraires de la formation : explorer, questionner, transformer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » co-organisée par le laboratoire EMA, l’EPSS et l’INSPE de l’académie de Versailles, CY Cergy Paris Université. Cergy : le mercredi 14 mai 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La conversion épistémologique des expériences en savoirs expérientiels : entre opportunités et menaces. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sociologiques sur les circulations et transferts de connaissance. Circulez, il y a tout à voir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Journée d'études inter-RT Sociologie clinique et Sociologie de la connaissance de l’Association Française de Sociologie. CREAT. Université de Lorraine. Metz : mardi 1er avril 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). Les postures enchevêtrées du chercheur dans le cadre d’entretiens individuels et collectifs menés au sein de recherches collaboratives. Quatrième journée de méthodologie qualitative « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner, Écouter dans l'entretien de recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». ENS de Lyon. Lyon : Vendredi 28 mars 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Regards psychosociologiques sur les dynamiques participatives à l’œuvre dans le quotidien de jeunes suivi.e.s en protection de l’enfance. Ce que les approches cliniques en recherche collaborative peuvent dire et faire surgir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire EMA. CY Cergy Paris université. Gennevilliers : jeudi 12 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Les leviers favorisant la participation des personnes concernées. Conférence adressée aux salariés, à la direction et aux administrateurs de la Sauvegarde du Val d’Oise. EPSS. CY Cergy Paris université. Cergy : vendredi 6 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Montlahuc-Vannod, A. et Fugier, P. et (2024). Les formateurs en travail social face à la réinvention pédagogique par l’alternance intégrative : une identité en tension. Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre dans, par, en, avec l’alternance. Enjeux et perspectives pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. IUT Lumière Lyon 2. Réseau RESAALT. Réseau pour l’apprendre par l’alternance. Lyon : jeudi 21 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Montlahuc-Vannod, A. (2024). Faire équipe mixte et faire circuler les savoirs dans un dispositif de recherche-formation collaborative. Focus sur la conception et mise en œuvre d’un diagnostic partagé. Place et rôle des acteurs de la recherche : entre savants et connaisseurs. Symposium organisé par le GIS Hybrida-IS pour le colloque TRASCE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et recherches dans les sciences de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Colloque international organisé par le laboratoire CIRNEF, en partenariat avec l’Université de Rouen Normandie, le CEFEDEM de Normandie et le Musée national de l’Éducation (MUNAÉ). Rouen : vendredi 15 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). La pratique du dessin et la circulation des savoirs : un appui à la problématisation multiple des épreuves de professionnalité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de l’AILSF. Sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Université d’Ottawa. Ottawa : mardi 9 juillet 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Quand des enseignants et formateurs mettent au travail ce qui les met à l’épreuve… par le dessin. Retour sur un dispositif de recherche-formation qui vise à mieux saisir le travail en ‘‘acte’’ et sa mise à l’épreuve. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité enseignante. Entre épuisement et résistances. Approches cliniques en sociologie et psychologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Laboratoire de Changement Social et Politique. Université Paris Cité. Paris : jeudi 18 janvier 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clerc, P., Fugier, P. et Robbes, B. (2023). Le Lycée de la Nouvelle Chance « au milieu du gué » : quel bilan pour quelles transformations des pratiques professionnelles ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inter-AREF. Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Paris Nanterre. Nanterre : mardi 14 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Iori, R. (2023). Les effets de l'injonction à la participation des personnes concernées sur les professionnel.les du social. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Dynamiques de l’action publique et nouvelles pratiques professionnelles : approche comparée dans les domaines de l'éducation, de la jeunesse, du social et de la santé (DYPROEJ2S) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Laboratoire EMA. CY Cergy Paris Université. Gennevilliers : jeudi 5 octobre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). La circulation des savoirs dans l’analyse des épreuves de professionnalité. Retour sur un dispositif de recherche-formation impliquant des professionnels des secteurs social, éducatif et sanitaire à partir de la réalisation de dessins réflexifs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFS. Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Lyon : jeudi 6 juillet 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). Le dessin réflexif : un outil qui se met ‘‘entre’’ l’intervention, la formation et la recherche pour contribuer à mieux comprendre le travail en ‘‘acte’’ et sa mise à l’épreuve. Colloque international du RUMEF. La formation à l’épreuve du travail : perspectives internationales et interdisciplinaires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Intervenir en milieu de travail, entre recherche et formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> animée par S. Labbé et C. Rougerie. Université de Tours, Laboratoire Education Ethique Santé. Tours : 26 mai 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). La participation des personnes concernées en protection de l’enfance. Restitution de la recherche-action collaborative menée au sein de la Sauvegarde du Val d’Oise. CY Cergy Paris Université. Cergy : mercredi 24 mai 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). Pour ne pas conclure. Le travail de rue : une présence dans les non-lieux. Journée d’études sur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le travail de rue : de l’invisibilité à la présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par L’ETSUP, en partenariat avec l’université Paris Lumières. Paris. Mardi 17 janvier 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Les formations universitaire et qualifiante des cadres du secteur social et médico-social : entre complémentarités et tensions. Retour d’expérience sur une formation double cursus associant Caferuis et Master. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUFS - Les formations du social à l'épreuve des réformes transformations, perspectives et enjeux des partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Nanterre, université Paris Nanterre. Mardi 8 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Le rapport au travail des travailleurs sociaux : une perspective psychosociologique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AVVEJ. L’action éducative aujourd’hui face aux défis du monde qui vient.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mauges sur Loire : mercredi 5 octobre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Les dynamiques participatives en protection de l’enfance : de « l’usager au centre » à la participation au centre de la reprofessionnalisation des travailleurs sociaux ?. Journées d’étude « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des professionnel.le.s dans le milieu socio-éducatif, social et médico-social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », organisé.e par le laboratoire EMA, CYU / Inspé, Gennevilliers. Mercredi 13 avril 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). La circulation des savoirs entre professionnels : un enjeu central des recherches collaboratives à caractère clinique situées au carrefour des secteurs éducatif, sanitaire et social. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique de l’intervention et milieu de travail : éducation, formation, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », organisée par le laboratoire Education Ethique Santé. Université de Tours. Jeudi 10 février 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pesquisa-ação colaborativa : uma perspectiva para o trabalho educativo especializado na proteção da infância</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valentim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumento: Revista de Estudo e Pesquisa em Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivation : un concept central de la sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">clinical sociology review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20(1), pp.69-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la recherche dans la formation des travailleurs sociaux aujourd’hui et demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.047.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence invisible : Une évolution du métier de travailleur social dans le primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 128 (4), pp.136-143. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.128.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des jeunes dans une association de protection de l’enfance : des logiques d’action en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Iori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, http://journals.openedition.org/sejed/11831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’une formation hybride entre universités et centres de formation au travail social face au défi de la complexité des métiers de l’encadrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum. La Revue de Recherche en Travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l’épreuve du pouvoir d’action et des résistances créatrices des travailleurs sociaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets : revue d'intervention sociale et communautaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1084640ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes (inter)institutionnels et clinique de l’action : le cas du service social scolaire d’une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier « L’institution revisitée. Actualité et perspectives de l’intervention », 30, pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes (inter)institutionnels et clinique de l'action : le cas du service social scolaire d'une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sociologique de l’exclusion sous l’angle de la désinsertion et de la déliaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le médiévalisme. Images et représentations du Moyen Âge, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir les besoins et désirs singuliers de l’autre. La posture à contre-courant des auxiliaires de vie sociale et aides-soignantes à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil paradoxal des publics du champ social dans les établissements culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.47-71. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Area Fabrication of Periodic TiO2 Nanopillars Using Microsphere Photolithography on a Photopatternable Sol–Gel Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kampfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Veillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1021/acs.langmuir.5b01191. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention socio-éducative au domicile. Un espace de rencontre des désirs d'intimité et d'extimité des sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VST - Vie sociale et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.101 - 108. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vst.121.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de neutralité axiologique et le rapport au savoir scientifique des sociologues. Une exploration compréhensive à partir de l’expérience de cinq professeurs d’un département de sociologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition socio-anthropologique de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexe captation du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haber, Freud Sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ''Émancipation, individuation, subjectivation. Psychanalyse, philosophie et science sociale (fin)'', Revue du M.A.U.S.S., n° 38, second semestre 2011 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Papilloud, Introduction à la sociologie allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cornaton, Pierre Bourdieu. Une vie dédoublée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavoj Zizek, Fabien Tarby, A travers le réel. Entretiens avec Fabien Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Jones (dir.), L'école en Europe. Politiques néolibérales et résistances collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie et la psychanalyse au carrefour du symbolique – point de rencontre du contenu collectif de l'inconscient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘Les inégalités devant l’éducation’’, Savoir/agir, n°17, septembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches compréhensives et cliniques des entretiens sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d’un protocole de recherche exploratoire en sociologie. Question de départ et quelques ficelles du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d’un protocole de recherche exploratoire en sociologie. Le terrain précurseur et les lectures exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caillé, La quête de reconnaissance. Nouveau phénomène social total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologies et déterminismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sociologiques et les terrains des sociologues. Quelques préalables à la production de sociologies non dogmatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois dimensions sociales de l’identité personnelle : réelle, symbolique et imaginaire (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois dimensions sociales de l’identité personnelle : réelle, symbolique et imaginaire (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois dimensions sociales de l’identité personnelle : réelle, symbolique et imaginaire (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inquiétant sentiment d’étrangeté au principe d’une sociologie hétérodoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Construction et réception de la science aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi-Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDBH. 2024, 9782493781161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi-Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2024, 978-2-493781-16-1. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10908651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi-Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2024, 978-2-493781-17-8. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10932938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapere Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociología Clínica, Fernando de Yzaguirre; Vincent de Gaulejac, 978-84-18168-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erès. , 2019, 9782749257648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vidaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">érès. 2018, 978-2749257525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la domination : dévoiler, résister, s’émanciper. Une mise en perspective clinique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 2017, 978-2-343-12577-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & Psychanalyse : quelle praxis, quelle clinique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 2015, ISBN : 978-2-343-07854-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & Psychanalyse : de l’échange de vues à la transformation du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 2015, 978-2-343-06833-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lycée de la Nouvelle Chance. Entre l’institution et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Robbes, Y. Reuter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement en recherche. Vingt ans d’expériences, praticiens et chercheurs avec la FESPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique sociale, p. 89-102, 2025, 9782385480486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’orientation clinique en travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ponnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs social. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-78, 2024, 979-10-346-0839-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation and emergence of knowledge and practices between youth professionals: the central issue of collaborative clinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans S. Ponnou et C. Niewiadomski (dir.). Critical Psychoanalytic Social Work. Research and Case Studies for Clinical Practice. Londres : Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo: Una “caja de herramientas” socioclínica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapere Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-17, 2022, 978-84-18168-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin réflexif : un support d’expression qui étaie les processus d’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans J. Cultiaux, P. Fugier et X. Léon (dir.). Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-343-22903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation et l’émergence de savoirs et pratiques entre professionnels de la jeunesse : enjeu central d’une recherche collaborative à caractère clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’orientation clinique en travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 181-200, 2020, 978-2-343-19695-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos : une &amp;quot;boîte à outils&amp;quot; socioclinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">érès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-13, 2019, 978-2-7492-5764-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils du sociologue clinicien pour mettre au travail le sujet avec et face à ses émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Le manuscrit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Mouchtouris (dir.). Emotions (en) vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.47-66, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place déniée de la philosophie chez les sociologues contemporains : entre lutte des places et coût de l’excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes : Editions Lestamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans J. Deniot, J. Réault (coord.). Sciences sociales et humanités. Quel déni ? Quelles dettes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-124, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport du sociologue à ses valeurs et affects engagés dans ses recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Ferréol et A. Tuaillon-Demésy (dir.). L’engagement et ses différentes figures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain-la-Neuve : E.M.E. Éditions, (p. 81-93), 2016, 978-2-8066-3288-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & psychanalyse : tout est dans le &amp;quot;&</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.), Sociologie &amp; Psychanalyse : de l’échange de vues à la transformation du regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-23, 2015, 978-2-343-06833-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacan dans le sac à dos du sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.). Sociologie &amp; Psychanalyse : de l’échange de vues à la transformation du regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 49-73, 2015, 978-2-343-06833-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & psychanalyse : mariage et art consommés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.), Sociologie &amp; Psychanalyse : quelle praxis, quelle clinique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-17, 2015, 978-2-343-07854-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une socio-analyse clinique. Entretien avec Vincent de Gaulejac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Gaulejac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.), Sociologie &amp; Psychanalyse : quelle praxis, quelle clinique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 21-40, 2015, 978-2-343-07854-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'advènement du sujet. Une odyssée sociologique et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans J. Deniot, J. Réault et L. Delmaire (dir.). L’odyssée du sujet dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes : Lestamp-Éditions, p. 41-58, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image comme support réflexif dans les dispositifs de recherche et d’interventions en sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Tuaillon-Demésy et G. Ferréol (coord.), L'image et ses dérivés dans la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besançon : université de Franche-Comté, publications C3S, p. 105-113, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La position de la clinique dans la sociologie de Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche clinique en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain biographique du sociologue comme objet d’étude sociologique et comme support socioanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans C. Niewiadomski &amp; C. Delory Momberger (dir.), Territoires contemporains de la recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris : Éditions Téraèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 49-68, 2013, 978-2-336-00018-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations et l’image du corps paysan. Symptômes de la crise de l’identité sociale de la paysannerie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Tuaillon-Demésy et Gilles Ferréol (coord.), La place du corps dans la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besançon ; université de Franche-Comté, publications C3S, p. 59-70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens hypermoderne de la souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Ferréol (dir.), Souffrance et maltraitance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernelmont, E.M.E &amp; InterCommunications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 139-152, 2012, 978-2-8066-0760-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dits et écrits de sociologues et d'apprentis sociologues. Histoires de vie et prises de position sociologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Franche-Comté (UFC), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01682100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d’écriture et d’échange sur l’activité : un dispositif de recherche collaborative analyseur des besoins de prudence des professionnels de la protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Top Andrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valentim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international interdisciplinaire du GIS Hybrida-IS, Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social., Aug 2025, Fribourg (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivation : un concept central en sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Richesse de la sociologie clinique ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISC, LCSP, Université Paris Cité, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universitarisation comme analyseur des choix managériaux : approche clinique, ethnographique et hybridation culturelle en EFTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Montlahuc Vannod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international interdisciplinaire du GIS Hybrida-IS, Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Hybrida-IS &amp; HES-SO, Aug 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversion épistémologique des expériences en savoirs expérientiels : entre opportunités et menaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards sociologiques sur les circulations et transferts de connaissance. Circulez, il y a tout à voir !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'études inter-RT Sociologie clinique et Sociologie de la connaissance de l’Association Française de Sociologie. CREAT. Université de Lorraine. CREAT., Apr 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la formation universitaire participe à des processus d’aut(eur)isation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études transversale : La formation et la recherche dans le champ de l’intervention sociale. Quels effets transformatifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIRTES. UPEC. Science avec et pour la société. Erasme, Jun 2025, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivation : un concept central en sociologie clinique et partagé avec d'autres approches clinique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e congrès de l’Association Française de Sociologie (AFS), Environnement(s) et inégalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse Jean Jaurès Campus Le Mirail., Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les postures enchevêtrées du chercheur dans le cadre d’entretiens individuels et collectifs menés au sein de recherches collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de méthodologie qualitative "Questionner, Écouter dans l'entretien de recherche en SHS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets trans-formatifs de formations universitaires auprès de professionnel.le.s des métiers de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dufournet Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Les itinéraires de la formation : explorer, questionner, transformer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, EPSS et INSPE de l’académie de Versailles, CY Cergy Paris Université, May 2025, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers favorisant la participation des personnes concernées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence adressée aux salariés, à la direction et aux administrateurs de la Sauvegarde du Val d’Oise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPSS. CY Cergy Paris université., Dec 2024, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des enseignants et formateurs mettent au travail ce qui les met à l’épreuve… par le dessin. Retour sur un dispositif de recherche-formation qui vise à mieux saisir le travail en ‘‘acte’’ et sa mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Activité enseignante. Entre épuisement et résistances. Approches cliniques en sociologie et psychologie du travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Changement Social et Politique. Université Paris Cité., Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du dessin et la circulation des savoirs : un appui à la problématisation multiple des épreuves de professionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de l’AILSF. Sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Ottawa, Jul 2024, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards psychosociologiques sur les dynamiques participatives à l’œuvre dans le quotidien de jeunes suivi.e.s en protection de l’enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie du laboratoire EMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA. CY Cergy Paris Université, Dec 2024, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire équipe mixte et faire circuler les savoirs dans un dispositif de recherche-formation collaborative. Focus sur la conception et mise en œuvre d’un diagnostic partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Montlahuc Vannod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRASCE. Terrains et recherches dans les sciences de l’éducation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international organisé par le laboratoire CIRNEF, en partenariat avec l’Université de Rouen Normandie, le CEFEDEM de Normandie et le Musée national de l’Éducation (MUNAÉ), Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formateurs en travail social face à la réinvention pédagogique par l’alternance intégrative : une identité en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Montlahuc Vannod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : APPRENDRE ? avec, par et dans l’alternance : points de vues pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ResAAlt; CESI; Phronesis; HEFP; IUT Lumière Lyon 2, Nov 2024, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lycée de la Nouvelle Chance « au milieu du gué » : quel bilan pour quelles transformations des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inter-AREF. Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Nov 2023, Nanterre, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'injonction à la participation des personnes concernées sur les professionnel.les du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Iori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Dynamiques de l’action publique et nouvelles pratiques professionnelles : approche comparée dans les domaines de l'éducation, de la jeunesse, du social et de la santé (DYPROEJ2S) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA - CY Cergy Paris Université, Oct 2023, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs dans l’analyse des épreuves de professionnalité. Retour sur un dispositif de recherche-formation impliquant des professionnels des secteurs social, éducatif et sanitaire à partir de la réalisation de dessins réflexifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFS. Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde: Intervenir en milieu de travail, entre recherche et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rumef- Université de Tours, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ne pas conclure. Le travail de rue : une présence dans les non-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur le travail de rue : de l’invisibilité à la présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’ETSUP, en partenariat avec l’université Paris Lumières, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin réflexif : un outil qui se met ‘‘entre’’ l’intervention, la formation et la recherche pour contribuer à mieux comprendre le travail en ‘‘acte’’ et sa mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUMEF. La formation à l’épreuve du travail : perspectives internationales et interdisciplinaires. Table ronde « Intervenir en milieu de travail, entre recherche et formation » animée par S. Labbé et C. Rougerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Education Ethique Santé (université de Tours), May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lycée de la Nouvelle Chance &amp;quot;au milieu du gué&amp;quot; : quel bilan pour quelles transformations des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Inter-Congrès AREF « Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; AECSE, Nov 2023, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des personnes concernées en protection de l’enfance. Restitution de la recherche-action collaborative menée au sein de la Sauvegarde du Val d’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La participation en protection de l'enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, May 2023, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au travail des travailleurs sociaux : une perspective psychosociologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AVVEJ. L’action éducative aujourd’hui face aux défis du monde qui vient.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Mauges-Sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques participatives en protection de l’enfance : de « l’usager au centre » à la participation au centre de la reprofessionnalisation des travailleurs sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « La fabrique des professionnel.le.s dans le milieu socio-éducatif, social et médico-social », organisée par le laboratoire EMA, CYU / Inspé, Gennevilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs entre professionnels : un enjeu central des recherches collaboratives à caractère clinique situées au carrefour des secteurs éducatif, sanitaire et social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Éthique de l’intervention et milieu de travail : éducation, formation, santé », organisée par le laboratoire Education Ethique Santé. Université de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations universitaire et qualifiante des cadres du secteur social et médico-social : entre complémentarités et tensions. Retour d’expérience sur une formation double cursus associant Caferuis et Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUFS - Les formations du social à l'épreuve des réformes transformations, perspectives et enjeux des partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La posture clinique de travailleurs sociaux scolaire d'une municipalité dans leur alliance éducative avec des directeurs d'écoles primaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les « alliances » face aux « nouvelles » problématiques éducatives à l’école. Enjeux, tensions et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRESSE "La recherche en travail social dans les sciences de l'éducation et de la formation - le travail de la relation". Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La Recherche en Travail Social et Santé dans les sciences de l’Education et de la Formation (TRESSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d’un symposium. Des contextes institutionnels à la « marge » de l’école primaire : regards sur une pédagogie de l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International L’école primaire au 21e siècle. Université Cergy Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l’épreuve du pouvoir d’action et des résistances créatrices des travailleurs sociaux en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Emergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’accueil en centre social culturel et les conditions de travail dans les métiers du soin et du social. Retour sur l’expérimentation de deux dispositifs de recherches-action collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur Les recherches collaboratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Jan 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et distanciation dans la relation d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du DEIS 2020 de l'ETSUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'ETSUP, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du tiers dans les méthodes et dispositifs de recherche en sociologie clinique : au service et à l’épreuve des professionnels des métiers de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Oct 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de lutte contre la pauvreté et la place des personnes en situation de vulnérabilité dans les lieux d’accueil petite enfance : quelle inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur L’accueil de la petite enfance. Autour d’une lecture critique du dernier plan de prévention et de lutte contre la pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA et CRFPE, Feb 2019, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence interstitielle des travailleurs sociaux scolaires. Un métier entre les secteurs éducatif et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur Les secteurs éducatif, sanitaire et social à l’ère du décloisonnement et de l’interprofessionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, INSPE de l’académie de Versailles et EPSS. Université de Cergy-Pontoise, Nov 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre décloisonnement interprofessionnalité. Se donner des points de repère en éducation, santé et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dufournet-Coestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur Les secteurs éducatif, sanitaire et social à l’ère du décloisonnement et de l’interprofessionnalité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, INSPE de l’académie de Versailles et EPSS, Nov 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institution : un concept fondamental et dynamique en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le concept d’institution dans les pratiques de l’institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, INSPE de l’académie de Versailles, IEA. Université de Cergy-Pontoise, Sep 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipation, travail de la critique et posture clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Chemins de l’émancipation. Pensée critique et interventions cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA et réseau Jeunes inégalités sociales et périphéries, Feb 2019, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre ordinaire et extraordinaire des entretiens compréhensifs et cliniques en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie et épistémologie en sociologie clinique, table ronde organisée par Sophie Hamisultane au département de sociologie de l’université du Québec à Montréal (UQAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des publics et l’encadrement des professionnels du secteur social à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les mutations du rapport au temps et à l’espace dans les métiers de la relation à l’ère de l’hypermodernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, RT 10 et RT16 de l’AFS, EPSS, RISC, Oct 2018, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du sens du travail et du pouvoir d’action des professionnels de l’accompagnement et de l’encadrement dans les métiers du soin et du social. Retour sur une recherche collaborative menée dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par le CISSS (Centre intégré de santé et de services sociaux) de l’Outaouais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Gatineau (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’action des professionnels à l’épreuve des transformations du secteur social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur La réflexivité dans les pratiques du travail social : un atout pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des filières éducatives du travail social de l’INFA (Institut National de Formation et d’Application), Dec 2018, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la domination : dévoiler, résister, s’émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée au sein du CRIDIS (Centre de recherches interdisciplinaires. Démocratie, institutions, subjectivité) de l’université catholique de Louvain (UCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Langmuir-Blodgett technique oriented to very large planar or non-planar substrates (&amp;gt;&amp;gt; dm²) and targeted applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Organized Molecular Films (ICOMF16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D array of high aspect ratio TiO2 nano-pillars using direct photo-patternable TiO2 sol-gel process and colloidal photolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kämpfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Organized Molecular Films (ICOMF16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir-Blodgett monolayer of silica microspheres for surface nano-structuration by maskless lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kämpfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Veillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Organised Films (ECOF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de structures périodiques dans un film sol-gel TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème journée Sol-Gel Rhône-Alpes Auvergne (JSGRAA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00990690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Methods in Microspheres Precision Assembly for Colloidal Lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Precision Assembly Seminar (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Chamonix, France. pp.107-117, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45586-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of large area periodic TiO2 nanopillars using sol‐gel film and direct microsphere photolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sol-Gel 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00990686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic exploration and visual quality inspection of thin film deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE ADVANCED LITHOGRAPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Jose, United States. pp.NC, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2046246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard, Nicolas Bancel et Dominic Thomas (dir.), Vers la guerre des identités ? De la fracture coloniale à la révolution ultranationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Enriquez (dir.), L’arrogance. Un mode de domination néo-libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence ordinaire dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu et Roger Chartier, Le sociologue et l’historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aubert, Claudine Haroche (dir.), Les tyrannies de la visibilité. Être visible pour exister ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gaulejac, Travail, les raisons de la colère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paugam (dir.), Les 100 mots de la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouilloud, Devenir sociologue. Histoires de vie et choix théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucha por los lugares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 411-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia de vida y elecciones teóricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 332-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralidad axiológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioanálisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 571-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominación y emancipación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte des faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 403-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et Pascal Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 597-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de vie et choix théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralité axiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 427-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 328-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domination et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja (dir.), Dictionnaire de la fatigue. Genève, Droz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, (p. 424-430)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja (dir.). Dictionnaire de la fatigue. Geneviève : Droz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 240-242)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 644-645)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 208-209)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 94-95)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:67.1875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Fugier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascal Fugier. Maître de conférences en sciences de l'éducation et de la formation, CY Cergy Paris Université, laboratoire EMA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Fugier est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">maître de conférences en sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à CY Cergy Paris Université. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">laboratoire École Mutations Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (EMA – EA 4507).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités scientifiques et appartenances liées à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il fait partie du conseil du Groupe d'Intérêt Scientifique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(GIS) Hybrida IS, Réseau interdisciplinaire et international de recherche en intervention sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, au titre du laboratoire EMA (membre institutionnel du réseau). Il est aussi secrétaire du bureau du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Réseau Universitaire des Formations du Social) ainsi que membre du réseau international </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rechercheavec.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et membre fondateur, administrateur du CA du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de Sociologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sociologie-clinique.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adhérent de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’AECSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association des Enseignants et Chercheurs en Sciences de l’Education), il est aussi adhérent de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association Internationale des sociologues de langue française, membre du bureau du CR19 - Sociologies cliniques) et de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association Française de Sociologie, membre du bureau du RT16 - Sociologie clinique).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il effectue des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapports d’expertise pour des revues ACL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qualifiantes pour la section 70 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliopsy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), d'autres sections du CNU (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Interrogations? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) et des revues internationales francophones (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université du Québec à Montréal; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Sociology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université de Johannesburg (Afrique du Sud); *Sociologie et sociétés *- Université de Montréal).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015, il a participé à l'organisation d'une dizaine de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">manifestations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (comme membre de comités d'organisation et/ou scientifiques). Parmi les principales : les congrès de l'AREF et de l'AFS ; les colloques du RUFS et du RISC. S'ajoutent des journées d'études et colloques organisées par le laboratoire EMA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, il est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Mutuelle la Mayotte, organisme gestionnaire d’établissements et services médico-sociaux à but non lucratif.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal.fugier@cyu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Depuis janvier 2024 : co-responsable du parcours de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master IFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Ingénierie de la Formation et de l’Accompagnement dans les métiers de la Relation), parcours de master de la mention MEEF 4 – Inspé de l’académie de Versailles.• Membre de l'équipe pédagogique du** master EPDIS** (Encadrement, Politage et Développement en Intervention Sociale), parcours de master de la mention MEEF 4 – Inspé de l’académie de Versailles. Responsable pédagogique de l'ensemble du parcours de 2018 à 2022. Responsable pédagogique du M2 EPDIS et du module &amp;quot;passerelle&amp;quot; de 2015 à 2018.• Membres de deux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">jurys de thèse de doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : thèse de Marie Deaucourt en sciences de l’éducation et de la formation, « Expérience carcérale et clinique narrative et éducative : quels enjeux enjeux biographiques, identitaires et éthiques ? », sous la direction de C. Niewiadomski, soutenue en 2022; thèse de doctorat en Esthétique, sciences et technologie des arts, sous la direction de N. Coutelet, intitulée « DEVENIR CENTAURESSE. Vécu d’une expérience d’un processus de recherche-création de l'analyse d'implication au processus de création collaboratif », soutenue en 2026.• Participation à 8 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comités de suivi de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">quatre principaux thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sont :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mutations organisationnelles et institutionnelles des secteurs social, sanitaire et éducatif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">processus de professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : émergence de nouvelles professionnalités et reprofessionnalisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-La </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">participation, le pouvoir d’agir et la subjectivation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">méthodes participatives et approches cliniques en sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de ses principales recherches abouties et en cours (2013-2026) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche menée dans le cadre du programme « chercheurs-citoyens » initié par le Conseil Régional Nord-Pas-de-Calais. Recherche sous la responsabilité scientifique de Christophe Niewiadomski (PU, Lille 3, CIREL), avec pour intitulé « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, santé et précarité. Interroger l’expérience des usagers et les conditions contemporaines d’exercice des métiers du soin et du travail social en région Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Cette recherche-action nous a permis d’interroger les transformations des pratiques professionnelles dans les secteurs social et sanitaire au regard de leurs transformations organisationnelles et institutionnelles occasionnées par des réformes législatives (lois 2002, 2005, loi HPST…). Les transformations des pratiques professionnelles sont aussi plus largement affectées par des transformations sociétales internationales (crise des Etats-providence, diffusion du New public management…). Nous montrons les incidences de ces transformations institutionnelles et sociétales dans les secteurs social et sanitaire sur les plans budgétaire et financier, dans la gestion des ressources humaines et le management, dans la relation d’aide et d’accompagnement, sur les rythmes de travail, l’usage et le rapport au temps, et enfin en matière de responsabilité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche menée dans le cadre d’un projet PICRI (région Ile de France), en partenariat avec le CERLIS (Université Paris 5 René Descartes) et l’association Cultures du Cœur, sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture comme vecteur d’intégration sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », sous la responsabilité de Nathalie Montoya (MCF, Paris 7, LCSP), avec Marie Sonnette. Cette recherche a permis d’évaluer les effets de l’action de l’association Cultures du Cœur auprès de ses bénéficiaires et à accompagner la réflexion des animateurs de l’association sur les outils et les dispositifs de médiation culturelle engagés dans le champ du travail social ; d’autre part, plus largement, les recherches engagées dans ce projet ont contribué à nourrir la réflexion autour du rôle des pratiques culturelles (fréquentation des œuvres et des équipements, précédés et prolongés de moments de sociabilité) dans les processus d’intégration sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche-action, sous la responsabilité de Pierre Roche (CEREQ), sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’implication des jeunes dans les trafics de drogues. Comprendre pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche menée en coopération avec le Groupe jeunesse du quartier de Monplaisir, à Angers. Cette recherche-action a été menée avec des professionnels issus de plusieurs structures et établissements scolaires et sociaux d’un quartier de la ville d’Angers. Elle visait à produire une lecture plus fine du trafic de drogues, à s’interroger sur les raisons et le sens de l’implication des jeunes en son sein afin de construire un cadre d’intervention qui permette aux professionnels de la proximité (ES, ASS, assistantes sociales scolaires, animateurs jeunes…) d’être mieux aidants vis-à-vis de ces jeunes et de leur proposer des alternatives fortes et crédibles. Nous avons pu repérer ce qui contraint leurs actions éducatives et sociales, comment ils peuvent mettre au travail leur positionnement professionnel de proximité, faire évoluer l’accompagnement mené auprès des familles ou encore développer le partenariat de proximité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe scientifique de la recherche-action collaborative sur l’action du service social scolaire du Centre Communal d’Action Sociale de la ville de Nanterre. Recherche conventionnée entre la mairie de nanterre, l’ETSUP et le laboratoire EMA, sous la coordination Philippe Lyet (L’Etsupe, EMA), avec Corinne Rougerie (CY Cergy Paris université, EMA) et Gilles Garcia (Lestup). Recherche-action menée pendant huit mois auprès de travailleurs sociaux scolaires, dans laquelle nous avons étudié </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la mise en œuvre, sur le territoire d’une ville francilienne, des actions assurées par l’action sociale scolaire du CCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un service d’actions facultatives des communes, au sein duquel des travailleurs sociaux scolaires (TSS) assurent des missions de protection de l’enfant et de prévention, en favorisant la réussite éducative des enfants, en facilitant leurs liens avec l’école ou encore en accompagnant les parents dans l’exercice de la parentalité. Nous avons étudié les pratiques, postures et cultures professionnelles des TSS, leurs territoires d’intervention ainsi que les frontières de ce service social scolaire au sein de son environnement externe : rapports avec la mairie, le département (ASE, EDAS), les établissements scolaires, les associations et d’autres partenaires (centre de loisirs, CMP…). Ce travail de recherche révèle notamment combien le service d’action sociale scolaire du CCAS étudié peut exercer une fonction « palliative » auprès du département (chef de fil de l’action sociale), à travers la mise en place de « pratiques de délestage » (Martin et al, 2019 ; Trombert, 2009), en réponse à la baisse de moyens matériels et humains que subissent les EDAS et services de l’ASE. Par ailleurs, il apparaît que les TSS développent et mobilisent des compétences qui demeurent néanmoins invisibles, n’étant ni nommées par les professionnels, ni instituées, telles leurs capacités à assurer un accueil inconditionnel, à exercer des fonctions de médiation/traduction et à adopter une posture clinique, non seulement auprès des personnes concernées mais aussi auprès de leurs partenaires (chef d’établissement, professeur des écoles, animateur…). Enfin, étant présent sur plusieurs territoires (Ecole, Mairie, quartiers de la ville…) et auprès de multiples partenaires (associations, ESSMS, structures socio-éducatives de proximité), nous soutenons que le TSS constitue un « fil rouge », contribuant à la continuité des accompagnements des personnes et participant au travail de coordination entre les acteurs professionnels, afin d’éviter les ruptures des parcours, une mission au cœur des orientations préconisées dans les politiques de l’action et de l’aide sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Responsable scientifique de la recherche-action sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des jeunes et des familles à leur accompagnement et la vie associative dans le champ de la protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche conventionnée avec la Sauvegarde du Val d’Oise et le laboratoire EMA. Equipe de recherche : P. Fugier (coord.), Valérie Becquet (PU, EMA), Claire de Saint Martin (MCF, EMA), Gilles Monceau (PU, EMA), Corinne Rougerie (MCF, EES) et Ruggero Iori (enseignant-chercheur contractuel, EMA). Dans le cadre de la réécriture de son projet associatif, cette association de protection de l’enfant a notamment axé l’une de ses orientations stratégiques sur le développement du pouvoir d’agir des personnes concernées, que ce soit dans le cadre de la conception et de la mise en œuvre de leur projet de vie ou dans leur participation à la vie de l’association. Pour mener à bien cette orientation stratégique, une recherche collaborative a été mise en place depuis fin 2019 (jusqu’à fin 2021). Nous allons questionner l’existence et le fonctionnement d’outils, dispositifs et instances visant à permettre et favoriser l’implication des personnes concernées (enfants, jeunes, familles), que ce soit au niveau des services ou plus largement au niveau de la vie associative. Par ailleurs, dans un contexte institutionnel marqué par la promotion du décloisonnement des secteurs ainsi que la mutualisation, les regroupements et les collaborations entre services, la poursuite de cette orientation stratégique adossée à un dispositif de recherche-action est l’occasion de réunir les professionnels des différents services et champs d’action de l’association (actions éducatives et lien social ; actions de formation et d’insertion ; assistance éducative et judiciaire ; dispositif d’hébergement et d’accompagnement éducatif). La participation des professionnels de l’association à une telle recherche-action collaborative constitue ainsi une ressource susceptible de favoriser la connaissance et l’interconnaissance entre les différents services, tout en instaurant un espace de réflexivité partagée, vecteur de changements et de créativité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de recherche menée en collaboration avec l’équipe enseignante du Lycée de la Nouvelle Chance (LNC), au lycée Alfred Kastler de Cergy-Pontoise sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les effets qu’exerce le fonctionnement du LNC sur les pratiques de ses enseignants, leurs postures professionnelles et les espaces d’apprentissage dans l’établissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche sous la responsabilité de Bruno Robbes (PU, EMA), avec Pascal Clerc (PU, EMA) et Pascal Fugier (MCF, EMA). Cette recherche permettra de rendre compte du décloisonnement des secteurs éducatif, sanitaire et social, par le prisme des dispositifs de raccrochage scolaire. Nous étudions les pratiques professionnelles de l’équipe enseignante du LNC, en faisant notamment un état des lieux des espaces d’apprentissage dans lesquels ils exercent et analysons les effets organisationnels et institutionnels qui s’exercent sur le fonctionnement et activités mises en œuvre dans ce dispositif de raccrochage. Cette recherche, en cours, met d’ores et déjà en évidence plusieurs tensions dans lesquelles sont pris les enseignants de cette équipe, entre les objectifs de réussite scolaire et ceux de resocialisation/remobilisation des élèves ; entre des pratiques pédagogiques ‘‘traditionnelles’’ et des pratiques innovantes ; entre la place et la légitimité des membres de cette équipe et celles des autres enseignants et équipes du lycée général qui abrite ce dispositif de raccrochage ; entre accompagnement global, collectif et accompagnement individualisé des apprenants… Ces diverses tensions ne sont pas sans affecter le « faire équipe » de ces enseignants, leur quête de reconnaissance et leurs capacités à placer les élèves dans des conditions d’apprentissage propices à leur raccrochage. Le parcours de ces élèves, qui conduit plusieurs d’entre eux à être accompagnés dans d’autres institutions que l’Ecole (institutions sanitaires, sociales et médico-sociales), nous amène aussi à interroger les relations de cette équipe d’enseignants avec leurs partenaires « hors Ecole » et dans quelle mesure un tel dispositif participe au décloisonnement des secteurs éducatif, social et sanitaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">groupe de travail sur la réingénierie du DEIS (Diplôme d’Etat en Ingénierie Sociale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, piloté par la DGCS, en tant que membre du bureau du RUFS. Groupe de travail composé de la DGCS, du RUFS, de l’UNAFORIS et du HCTS. 2021-2023. Dans le cadre des travaux de révision portant sur le diplôme d’Etat d’ingénierie sociale (DEIS), membre, en tant que représentant du RUFS (Réseau universitaire des formations du social), de l’équipe projet composé de représentants de l’Union Nationale des Associations de Formation et de Recherche en Intervention Sociale (UNAFORIS), du RUFS, animé par le bureau des professions sociales de la Direction Générale de la Cohésion Sociale (DGCS). Afin d’actualiser les référentiels de certification et de formation du DEIS, une enquête statistique sera effectuée en 2023 auprès d’étudiants actuellement en formation DEIS, de diplômés DEIS, d’employeurs du secteur de l’intervention sociale ainsi que de responsables de formation DEIS/Master en EFTS et à l’université. L’enquête par questionnaires a permis de mieux connaître le profil et les motivations des étudiants, leur insertion professionnelle et les besoins des employeurs en matière d’ingénierie sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-coordinateur scientifique de la recherche-formation collaborative « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformer la formation en travail social par l’alternance intégrative & la diversification pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche-formation collaborative financée dans le cadre de l'appel à projet « Diversifier les pédagogies » lancé par CY Cergy Paris Université (NCU). L’équipe de recherche, mixte, est composée de formateurs de l’EPSS (V. Debaize, S. Vallée, A. Martin, M. Zamorano, J-B. Mangue, B. Macresy et M-L Coraillon), sous la coordination scientifique d’A. Montlahuc (EPSS – chercheuse associée laboratoire EMA) et moi-même. Il s'agit d'un dispositif de recherche-formation collaborative qui comprend quatre phases : en 2024 est mise en œuvre une phase diagnostic (repérer les freins et leviers au développement de l'alternance intégrative). Les résultats de cette phase diagnostic seront ensuite convertis/mis à l'épreuve par la création d'un jeu qui associera alternants, tuteurs, formateurs/enseignants (phase 2 de création et phase 3 d'expérimentation du jeu en 2025), afin de continuer à collecter des données par des mises en situation, par la création et expérimentation d'un jeu. Et ce pour au final, en phase 4 (septembre 2025-février 2026), dégager des enseignements afin de mettre en forme des guides de bonnes pratiques et concevoir des programmes de formation. La dimension collaborative consiste à intégrer la recherche dans la formation et son ingénierie, en produisant des données d'enquête dans la conduite même d'un changement et les expérimentations mises en œuvre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parole de l’enfant dans les services de protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche-action coordonnée par S. Valentim (CRFPE – EMA), avec Marie Andrys (CRFPE) et David Mouriaux (CRFPE). Cette recherche-action, qui fait suite au travail collaboratif mené avec l’URIOPSS Hauts de France, vise la transformation des pratiques professionnelles à partir de l’étude des freins et leviers à la prise en compte de la parole de l’enfant dans les services de protection de l’enfance ainsi que de l’accompagnement et l’analyse de l’expérimentation de dispositifs participatifs innovants visant à développer le pouvoir d’agir des enfants, parents et professionnel.les concerné.es. La recherche, portée par le CRFPE (Centre Régional de Formation des Professionnels de l’Enfance), en collaboration scientifique avec le laboratoire EMA, est aussi menée avec la collaboration de plusieurs associations du secteur social de la région des Hauts de France (ADAE 62, AGSS). La méthodologie d’enquête, qualitative, comporte trois volets : à destination des professionnels référents dans les services, mise en place d’ateliers d’écriture et d’échange sur l’activité ; à destination des enfants, recours à des méthodes sensibles (jeux, prise de photos, groupes de paroles) et ethnographiques (présence des chercheurs lors des activités quotidiennes) ; à destination des parents, conduite d’entretiens semi directifs de type compréhensif (individuels et en groupe, en fonction des contextes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-responsable scientifique de la recherche sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets (trans)formatifs de la formation universitaire aux l’exercice des métiers de la relation et leurs fonctions d’ingénierie et d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Recherche collaborative coordonnée avec V. Dufournet-Coestier (EMA), avec comme autres membres de l’équipe de recherche G. Isaac (EMA) et P. Ballion (EMA). Recherche collaborative exploratoire menée avec des diplomés des master FFAP et IFAR. Reposant essentiellement sur la conduite d’entretiens collectifs, son enjeu est de rendre des effets (trans)formatifs de ces formations dans la construction identitaire, la posture et les activités des professionnels des métiers de la relation, mais aussi les effets transformatifs de ces formations sur leur environnement de travail (au-delà le périmètre d’action de l’apprenant.e).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-responsable scientifique de la recherche sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques innovantes en protection de l’enfance vectrices de pouvoir d’agir et de lien social auprès des personnes concernées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche-action collaborative conventionnée entre le SAFEJ (L'Accueil Familial et Educatif de Jour) de l’OPEJ et le laboratoire EMA. Il s’agit de rendre compte et analyser les activités et projets menés par ce service de protection de l’enfance dans leurs capacités à développer le pouvoir d’agir des publics concernés et être vecteurs/’fabrique’ de lien social. Constituant un dispositif de recherche-action collaborative, il s’agit aussi d’être au plus près de transformations en cours du service, notamment soucieux d’œuvrer à son décloisonnement en investissant des pratiques, acteurs, lieux situés « hors les murs » de l’institution.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières publications (2018-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Rougerie, C. (2025). Les coulisses, scènes et afters des restitutions en recherches collaboratives : quel travail d’accordage ? Dans M. Lopez, G. Monceau, N. Oria et C. de Saint Martin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfléchir les recherches collaboratives : miroir de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Montpellier : Presses universitaires de la Méditerranée [à paraître]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valentim, S. et Fugier, P. (2025). A pesquisa-ação colaborativa : uma perspectiva para o trabalho educativo especializado na proteção da infância. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumento: Revista de Estudo e Pesquisa em Educação.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 27. e-ISSN 1984-5499. En ligne : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://periodicos.ufjf.br/index.php/revistainstrumento/article/view/48508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La subjectivation : un concept central de la sociologie clinique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Sociology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 20(1). En ligne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.uj.ac.za/index.php/csr/article/view/3170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Quelle place pour la recherche dans la formation des travailleurs sociaux aujourd’hui et demain ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 47, 109-123.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ponnou, S. ; Niewiadomski, C. ; Fugier, P. ; De Villers, G. et Chauvière, M. (2024). Pratiques d’orientation clinique en travail social. Dans S. Ponnou et R. Wittorski (dir.) *Le travail de la relation. La recherche en travail social & santé dans les sciences de l’éducation *(p. 69-78). Nïmes : Champs social.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P., Ghedamsi-Lecorre, I., Lecorre, T. & Mabilon-Bonfils, B. (dir.) (2024). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Construction et réception de la science aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Strasbourg : EDBH (ISBN : 9782493781161)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Becquet, V. ; Fugier, P. et Iori, R. (2022). *La participation des jeunes dans une association de protection de l’enfance : des logiques d’action en tension. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficultés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28. URL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/sejed/11831</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rougerie, C. et Fugier, P. (2022). La compétence invisible : Une évolution du métier de travailleur social dans le primaire. 128, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136-143</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale A. et Fugier P. (dir.) (2022). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). The circulation and emergence of knowledge and practices between youth professionals: the central issue of collaborative clinical research. Dans S. Ponnou et C. Niewiadomski (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Psychoanalytic Social Work. Research and Case Studies for Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Londres : Routledge.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultiaux, J. et Fugier, P. (2022). Dominación y emancipación. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 210-212). Oviedo - Asturias (España) : Sapere Aude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Historia de vida y elecciones teóricas. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 317-320). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Identidad. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 332-336). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Lucha por los lugares. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 411-413). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Neutralidad axiológica. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 436-439). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Socioanálisis. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 571-574). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale, A. et Fugier, P. (2022). Prólogo: Una “caja de herramientas” socioclínica. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 15-17). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultiaux J., Fugier P. et Léon, X. (dir.) (2021). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paris : L’Harmattan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2021). De l’intérêt d’une formation hybride entre universités et centres de formation au travail social face au défi de la complexité des métiers de l’encadrement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 164, 49-58.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2021). La mise à l’épreuve du pouvoir d’action et des résistances créatrices des travailleurs sociaux en France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets. Revue d’intervention sociale et communautaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 27(1), 126–150 En ligne : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.erudit.org/fr/revues/ref/2021-v27-n1-ref06625/1084640ar/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2021). Le dessin réflexif : un support d’expression qui étaie les processus d’émancipation. Dans J. Cultiaux, P. Fugier et X. Léon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (pp. 39-51). Paris : L’Harmattan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Garcia, G. ; Rougerie, C. ; Fugier, P. et Lyet, P. (2020). Paradoxes (inter)institutionnels et clinique de l’action : le cas du service social scolaire d’une collectivité territoriale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 31, 141-154</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2020). La circulation et l’émergence de savoirs et pratiques entre professionnels de la jeunesse : enjeu central d’une recherche collaborative à caractère clinique. Dans S. Ponnou et C. Niewiadomski (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’orientation clinique en travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p. 181-200). Paris : L’Harmattan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale A. et Fugier P. (dir.) (2019). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Toulouse : Erès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2019). La place déniée de la philosophie chez les sociologues contemporains : entre lutte des places et coût de l’excellence. Dans J. Deniot, J. Réault (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et humanités. Quel déni ? Quelles dettes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p. 107-124). Nantes : Editions Lestamp.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2019). La boîte à outils du sociologue clinicien pour mettre au travail le sujet avec et face à ses émotions. Dans A. Mouchtouris (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions (en) vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.47-66). Paris : Le manuscrit.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale, A. et Fugier, P. (2019). Avant-propos : une « boîte à outils » socioclinique. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique (p. 11-13). Toulouse : Erès.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arnaud G., Fugier, P. et Vidaillet B. (2018). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse des organisations. Théories, cliniques, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Toulouse : Erès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2018). L’analyse sociologique de l’exclusion sous l’angle de la désinsertion et de la déliaison, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Interrogations?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [en ligne], 26, Le médiévalisme. Images et représentations du Moyen Âge, URL : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-interrogations.org/L-analyse-sociologique-de-**l</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières communications scientifiques (2022-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Montlahuc-Vannod, A., Fugier, P. et Tessaud, S. (2025). L’universitarisation comme analyseur des choix managériaux : approche clinique, ethnographique et hybridation culturelle en EFTS. 2ème colloque international interdisciplinaire du GIS Hybrida-IS, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Haute école de travail social. Fribourg (Suisse) : vendredi 29 août 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Mouriaux, D. (2025). Les ateliers d’écriture et d’échange sur l’activité : un dispositif de recherche collaborative analyseur des besoins de prudence des professionnels de la protection de l’enfance. 2ème colloque international interdisciplinaire du GIS Hybrida-IS, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Haute école de travail social. Fribourg (Suisse) : jeudi 28 août 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La subjectivation : un concept central en sociologie clinique et partagé avec d'autres approches clinique et critique. 11e congrès de l’Association Française de Sociologie (AFS), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Université de Toulouse Jean Jaurès Campus Le Mirail. Toulouse : jeudi 10 juillet 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). Quand la formation universitaire participe à des processus d’aut(eur)isation. Journée d’études transversale :* La formation et la recherche dans le champ de l’intervention sociale. Quels effets transformatifs ? Laboratoire LIRTES. UPEC. Science avec et pour la société. Erasme. Créteil : jeudi 19 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La subjectivation. Un concept central en sociologie clinique. Colloque international « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse de la sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». RISC, LCSP, Université Paris Cité. Paris : mardi 17 juin 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ballion, P. ; Dufournet-Coestier, V. ; El Ferdi, N ; Fugier, P. ; Isaac, G. ; Rosenberger, S. ; Trachez, C. et Trividic, M. (2025). Les effets trans-formatifs de formations universitaires auprès de professionnel.le.s des métiers de la relation. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les itinéraires de la formation : explorer, questionner, transformer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » co-organisée par le laboratoire EMA, l’EPSS et l’INSPE de l’académie de Versailles, CY Cergy Paris Université. Cergy : le mercredi 14 mai 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La conversion épistémologique des expériences en savoirs expérientiels : entre opportunités et menaces. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sociologiques sur les circulations et transferts de connaissance. Circulez, il y a tout à voir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Journée d'études inter-RT Sociologie clinique et Sociologie de la connaissance de l’Association Française de Sociologie. CREAT. Université de Lorraine. Metz : mardi 1er avril 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). Les postures enchevêtrées du chercheur dans le cadre d’entretiens individuels et collectifs menés au sein de recherches collaboratives. Quatrième journée de méthodologie qualitative « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner, Écouter dans l'entretien de recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». ENS de Lyon. Lyon : Vendredi 28 mars 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Regards psychosociologiques sur les dynamiques participatives à l’œuvre dans le quotidien de jeunes suivi.e.s en protection de l’enfance. Ce que les approches cliniques en recherche collaborative peuvent dire et faire surgir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire EMA. CY Cergy Paris université. Gennevilliers : jeudi 12 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Les leviers favorisant la participation des personnes concernées. Conférence adressée aux salariés, à la direction et aux administrateurs de la Sauvegarde du Val d’Oise. EPSS. CY Cergy Paris université. Cergy : vendredi 6 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Montlahuc-Vannod, A. et Fugier, P. et (2024). Les formateurs en travail social face à la réinvention pédagogique par l’alternance intégrative : une identité en tension. Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre dans, par, en, avec l’alternance. Enjeux et perspectives pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. IUT Lumière Lyon 2. Réseau RESAALT. Réseau pour l’apprendre par l’alternance. Lyon : jeudi 21 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Montlahuc-Vannod, A. (2024). Faire équipe mixte et faire circuler les savoirs dans un dispositif de recherche-formation collaborative. Focus sur la conception et mise en œuvre d’un diagnostic partagé. Place et rôle des acteurs de la recherche : entre savants et connaisseurs. Symposium organisé par le GIS Hybrida-IS pour le colloque TRASCE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et recherches dans les sciences de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Colloque international organisé par le laboratoire CIRNEF, en partenariat avec l’Université de Rouen Normandie, le CEFEDEM de Normandie et le Musée national de l’Éducation (MUNAÉ). Rouen : vendredi 15 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). La pratique du dessin et la circulation des savoirs : un appui à la problématisation multiple des épreuves de professionnalité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de l’AILSF. Sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Université d’Ottawa. Ottawa : mardi 9 juillet 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Quand des enseignants et formateurs mettent au travail ce qui les met à l’épreuve… par le dessin. Retour sur un dispositif de recherche-formation qui vise à mieux saisir le travail en ‘‘acte’’ et sa mise à l’épreuve. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité enseignante. Entre épuisement et résistances. Approches cliniques en sociologie et psychologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Laboratoire de Changement Social et Politique. Université Paris Cité. Paris : jeudi 18 janvier 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clerc, P., Fugier, P. et Robbes, B. (2023). Le Lycée de la Nouvelle Chance « au milieu du gué » : quel bilan pour quelles transformations des pratiques professionnelles ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inter-AREF. Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Paris Nanterre. Nanterre : mardi 14 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Iori, R. (2023). Les effets de l'injonction à la participation des personnes concernées sur les professionnel.les du social. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Dynamiques de l’action publique et nouvelles pratiques professionnelles : approche comparée dans les domaines de l'éducation, de la jeunesse, du social et de la santé (DYPROEJ2S) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Laboratoire EMA. CY Cergy Paris Université. Gennevilliers : jeudi 5 octobre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). La circulation des savoirs dans l’analyse des épreuves de professionnalité. Retour sur un dispositif de recherche-formation impliquant des professionnels des secteurs social, éducatif et sanitaire à partir de la réalisation de dessins réflexifs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFS. Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Lyon : jeudi 6 juillet 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). Le dessin réflexif : un outil qui se met ‘‘entre’’ l’intervention, la formation et la recherche pour contribuer à mieux comprendre le travail en ‘‘acte’’ et sa mise à l’épreuve. Colloque international du RUMEF. La formation à l’épreuve du travail : perspectives internationales et interdisciplinaires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Intervenir en milieu de travail, entre recherche et formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> animée par S. Labbé et C. Rougerie. Université de Tours, Laboratoire Education Ethique Santé. Tours : 26 mai 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). La participation des personnes concernées en protection de l’enfance. Restitution de la recherche-action collaborative menée au sein de la Sauvegarde du Val d’Oise. CY Cergy Paris Université. Cergy : mercredi 24 mai 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). Pour ne pas conclure. Le travail de rue : une présence dans les non-lieux. Journée d’études sur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le travail de rue : de l’invisibilité à la présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par L’ETSUP, en partenariat avec l’université Paris Lumières. Paris. Mardi 17 janvier 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Les formations universitaire et qualifiante des cadres du secteur social et médico-social : entre complémentarités et tensions. Retour d’expérience sur une formation double cursus associant Caferuis et Master. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUFS - Les formations du social à l'épreuve des réformes transformations, perspectives et enjeux des partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Nanterre, université Paris Nanterre. Mardi 8 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Le rapport au travail des travailleurs sociaux : une perspective psychosociologique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AVVEJ. L’action éducative aujourd’hui face aux défis du monde qui vient.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mauges sur Loire : mercredi 5 octobre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Les dynamiques participatives en protection de l’enfance : de « l’usager au centre » à la participation au centre de la reprofessionnalisation des travailleurs sociaux ?. Journées d’étude « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des professionnel.le.s dans le milieu socio-éducatif, social et médico-social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », organisé.e par le laboratoire EMA, CYU / Inspé, Gennevilliers. Mercredi 13 avril 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). La circulation des savoirs entre professionnels : un enjeu central des recherches collaboratives à caractère clinique situées au carrefour des secteurs éducatif, sanitaire et social. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique de l’intervention et milieu de travail : éducation, formation, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », organisée par le laboratoire Education Ethique Santé. Université de Tours. Jeudi 10 février 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pesquisa-ação colaborativa : uma perspectiva para o trabalho educativo especializado na proteção da infância</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valentim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumento: Revista de Estudo e Pesquisa em Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivation : un concept central de la sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">clinical sociology review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20(1), pp.69-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la recherche dans la formation des travailleurs sociaux aujourd’hui et demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.047.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence invisible : Une évolution du métier de travailleur social dans le primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 128 (4), pp.136-143. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.128.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des jeunes dans une association de protection de l’enfance : des logiques d’action en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Iori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, http://journals.openedition.org/sejed/11831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l’épreuve du pouvoir d’action et des résistances créatrices des travailleurs sociaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets : revue d'intervention sociale et communautaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1084640ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’une formation hybride entre universités et centres de formation au travail social face au défi de la complexité des métiers de l’encadrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum. La Revue de Recherche en Travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes (inter)institutionnels et clinique de l’action : le cas du service social scolaire d’une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier « L’institution revisitée. Actualité et perspectives de l’intervention », 30, pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes (inter)institutionnels et clinique de l'action : le cas du service social scolaire d'une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sociologique de l’exclusion sous l’angle de la désinsertion et de la déliaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le médiévalisme. Images et représentations du Moyen Âge, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir les besoins et désirs singuliers de l’autre. La posture à contre-courant des auxiliaires de vie sociale et aides-soignantes à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil paradoxal des publics du champ social dans les établissements culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.47-71. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Area Fabrication of Periodic TiO2 Nanopillars Using Microsphere Photolithography on a Photopatternable Sol–Gel Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kampfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Veillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1021/acs.langmuir.5b01191. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention socio-éducative au domicile. Un espace de rencontre des désirs d'intimité et d'extimité des sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VST - Vie sociale et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.101 - 108. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vst.121.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de neutralité axiologique et le rapport au savoir scientifique des sociologues. Une exploration compréhensive à partir de l’expérience de cinq professeurs d’un département de sociologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexe captation du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition socio-anthropologique de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haber, Freud Sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ''Émancipation, individuation, subjectivation. Psychanalyse, philosophie et science sociale (fin)'', Revue du M.A.U.S.S., n° 38, second semestre 2011 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Papilloud, Introduction à la sociologie allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cornaton, Pierre Bourdieu. Une vie dédoublée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavoj Zizek, Fabien Tarby, A travers le réel. Entretiens avec Fabien Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Jones (dir.), L'école en Europe. Politiques néolibérales et résistances collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie et la psychanalyse au carrefour du symbolique – point de rencontre du contenu collectif de l'inconscient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘Les inégalités devant l’éducation’’, Savoir/agir, n°17, septembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches compréhensives et cliniques des entretiens sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d’un protocole de recherche exploratoire en sociologie. Question de départ et quelques ficelles du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d’un protocole de recherche exploratoire en sociologie. Le terrain précurseur et les lectures exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologies et déterminismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caillé, La quête de reconnaissance. Nouveau phénomène social total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sociologiques et les terrains des sociologues. Quelques préalables à la production de sociologies non dogmatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois dimensions sociales de l’identité personnelle : réelle, symbolique et imaginaire (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois dimensions sociales de l’identité personnelle : réelle, symbolique et imaginaire (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois dimensions sociales de l’identité personnelle : réelle, symbolique et imaginaire (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inquiétant sentiment d’étrangeté au principe d’une sociologie hétérodoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Construction et réception de la science aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi-Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDBH. 2024, 9782493781161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi-Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2024, 978-2-493781-16-1. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10908651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi-Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2024, 978-2-493781-17-8. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10932938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapere Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociología Clínica, Fernando de Yzaguirre; Vincent de Gaulejac, 978-84-18168-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erès. , 2019, 9782749257648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vidaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">érès. 2018, 978-2749257525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la domination : dévoiler, résister, s’émanciper. Une mise en perspective clinique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 2017, 978-2-343-12577-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & Psychanalyse : quelle praxis, quelle clinique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 2015, ISBN : 978-2-343-07854-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & Psychanalyse : de l’échange de vues à la transformation du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 2015, 978-2-343-06833-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lycée de la Nouvelle Chance. Entre l’institution et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Robbes, Y. Reuter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement en recherche. Vingt ans d’expériences, praticiens et chercheurs avec la FESPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique sociale, p. 89-102, 2025, 9782385480486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’orientation clinique en travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ponnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs social. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-78, 2024, 979-10-346-0839-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation and emergence of knowledge and practices between youth professionals: the central issue of collaborative clinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans S. Ponnou et C. Niewiadomski (dir.). Critical Psychoanalytic Social Work. Research and Case Studies for Clinical Practice. Londres : Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo: Una “caja de herramientas” socioclínica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapere Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-17, 2022, 978-84-18168-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin réflexif : un support d’expression qui étaie les processus d’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans J. Cultiaux, P. Fugier et X. Léon (dir.). Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-343-22903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation et l’émergence de savoirs et pratiques entre professionnels de la jeunesse : enjeu central d’une recherche collaborative à caractère clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’orientation clinique en travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 181-200, 2020, 978-2-343-19695-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place déniée de la philosophie chez les sociologues contemporains : entre lutte des places et coût de l’excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes : Editions Lestamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans J. Deniot, J. Réault (coord.). Sciences sociales et humanités. Quel déni ? Quelles dettes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-124, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos : une &amp;quot;boîte à outils&amp;quot; socioclinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">érès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-13, 2019, 978-2-7492-5764-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils du sociologue clinicien pour mettre au travail le sujet avec et face à ses émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Le manuscrit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Mouchtouris (dir.). Emotions (en) vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.47-66, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport du sociologue à ses valeurs et affects engagés dans ses recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Ferréol et A. Tuaillon-Demésy (dir.). L’engagement et ses différentes figures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain-la-Neuve : E.M.E. Éditions, (p. 81-93), 2016, 978-2-8066-3288-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacan dans le sac à dos du sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.). Sociologie &amp; Psychanalyse : de l’échange de vues à la transformation du regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 49-73, 2015, 978-2-343-06833-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & psychanalyse : tout est dans le &amp;quot;&</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.), Sociologie &amp; Psychanalyse : de l’échange de vues à la transformation du regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-23, 2015, 978-2-343-06833-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & psychanalyse : mariage et art consommés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.), Sociologie &amp; Psychanalyse : quelle praxis, quelle clinique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-17, 2015, 978-2-343-07854-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une socio-analyse clinique. Entretien avec Vincent de Gaulejac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Gaulejac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.), Sociologie &amp; Psychanalyse : quelle praxis, quelle clinique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 21-40, 2015, 978-2-343-07854-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'advènement du sujet. Une odyssée sociologique et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans J. Deniot, J. Réault et L. Delmaire (dir.). L’odyssée du sujet dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes : Lestamp-Éditions, p. 41-58, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image comme support réflexif dans les dispositifs de recherche et d’interventions en sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Tuaillon-Demésy et G. Ferréol (coord.), L'image et ses dérivés dans la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besançon : université de Franche-Comté, publications C3S, p. 105-113, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La position de la clinique dans la sociologie de Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche clinique en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain biographique du sociologue comme objet d’étude sociologique et comme support socioanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans C. Niewiadomski &amp; C. Delory Momberger (dir.), Territoires contemporains de la recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris : Éditions Téraèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 49-68, 2013, 978-2-336-00018-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations et l’image du corps paysan. Symptômes de la crise de l’identité sociale de la paysannerie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Tuaillon-Demésy et Gilles Ferréol (coord.), La place du corps dans la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besançon ; université de Franche-Comté, publications C3S, p. 59-70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens hypermoderne de la souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Ferréol (dir.), Souffrance et maltraitance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernelmont, E.M.E &amp; InterCommunications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 139-152, 2012, 978-2-8066-0760-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dits et écrits de sociologues et d'apprentis sociologues. Histoires de vie et prises de position sociologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Franche-Comté (UFC), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01682100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la formation universitaire participe à des processus d’aut(eur)isation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études transversale : La formation et la recherche dans le champ de l’intervention sociale. Quels effets transformatifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIRTES. UPEC. Science avec et pour la société. Erasme, Jun 2025, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversion épistémologique des expériences en savoirs expérientiels : entre opportunités et menaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards sociologiques sur les circulations et transferts de connaissance. Circulez, il y a tout à voir !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'études inter-RT Sociologie clinique et Sociologie de la connaissance de l’Association Française de Sociologie. CREAT. Université de Lorraine. CREAT., Apr 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d’écriture et d’échange sur l’activité : un dispositif de recherche collaborative analyseur des besoins de prudence des professionnels de la protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Top Andrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valentim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international interdisciplinaire du GIS Hybrida-IS, Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social., Aug 2025, Fribourg (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivation : un concept central en sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Richesse de la sociologie clinique ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISC, LCSP, Université Paris Cité, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universitarisation comme analyseur des choix managériaux : approche clinique, ethnographique et hybridation culturelle en EFTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Montlahuc Vannod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international interdisciplinaire du GIS Hybrida-IS, Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Hybrida-IS &amp; HES-SO, Aug 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivation : un concept central en sociologie clinique et partagé avec d'autres approches clinique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e congrès de l’Association Française de Sociologie (AFS), Environnement(s) et inégalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse Jean Jaurès Campus Le Mirail., Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les postures enchevêtrées du chercheur dans le cadre d’entretiens individuels et collectifs menés au sein de recherches collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de méthodologie qualitative "Questionner, Écouter dans l'entretien de recherche en SHS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets trans-formatifs de formations universitaires auprès de professionnel.le.s des métiers de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dufournet Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Les itinéraires de la formation : explorer, questionner, transformer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, EPSS et INSPE de l’académie de Versailles, CY Cergy Paris Université, May 2025, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards psychosociologiques sur les dynamiques participatives à l’œuvre dans le quotidien de jeunes suivi.e.s en protection de l’enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie du laboratoire EMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA. CY Cergy Paris Université, Dec 2024, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers favorisant la participation des personnes concernées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence adressée aux salariés, à la direction et aux administrateurs de la Sauvegarde du Val d’Oise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPSS. CY Cergy Paris université., Dec 2024, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des enseignants et formateurs mettent au travail ce qui les met à l’épreuve… par le dessin. Retour sur un dispositif de recherche-formation qui vise à mieux saisir le travail en ‘‘acte’’ et sa mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Activité enseignante. Entre épuisement et résistances. Approches cliniques en sociologie et psychologie du travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Changement Social et Politique. Université Paris Cité., Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du dessin et la circulation des savoirs : un appui à la problématisation multiple des épreuves de professionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de l’AILSF. Sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Ottawa, Jul 2024, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire équipe mixte et faire circuler les savoirs dans un dispositif de recherche-formation collaborative. Focus sur la conception et mise en œuvre d’un diagnostic partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Montlahuc Vannod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRASCE. Terrains et recherches dans les sciences de l’éducation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international organisé par le laboratoire CIRNEF, en partenariat avec l’Université de Rouen Normandie, le CEFEDEM de Normandie et le Musée national de l’Éducation (MUNAÉ), Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formateurs en travail social face à la réinvention pédagogique par l’alternance intégrative : une identité en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Montlahuc Vannod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : APPRENDRE ? avec, par et dans l’alternance : points de vues pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ResAAlt; CESI; Phronesis; HEFP; IUT Lumière Lyon 2, Nov 2024, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'injonction à la participation des personnes concernées sur les professionnel.les du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Iori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Dynamiques de l’action publique et nouvelles pratiques professionnelles : approche comparée dans les domaines de l'éducation, de la jeunesse, du social et de la santé (DYPROEJ2S) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA - CY Cergy Paris Université, Oct 2023, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lycée de la Nouvelle Chance « au milieu du gué » : quel bilan pour quelles transformations des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inter-AREF. Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Nov 2023, Nanterre, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs dans l’analyse des épreuves de professionnalité. Retour sur un dispositif de recherche-formation impliquant des professionnels des secteurs social, éducatif et sanitaire à partir de la réalisation de dessins réflexifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFS. Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde: Intervenir en milieu de travail, entre recherche et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rumef- Université de Tours, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ne pas conclure. Le travail de rue : une présence dans les non-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur le travail de rue : de l’invisibilité à la présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’ETSUP, en partenariat avec l’université Paris Lumières, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin réflexif : un outil qui se met ‘‘entre’’ l’intervention, la formation et la recherche pour contribuer à mieux comprendre le travail en ‘‘acte’’ et sa mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUMEF. La formation à l’épreuve du travail : perspectives internationales et interdisciplinaires. Table ronde « Intervenir en milieu de travail, entre recherche et formation » animée par S. Labbé et C. Rougerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Education Ethique Santé (université de Tours), May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lycée de la Nouvelle Chance &amp;quot;au milieu du gué&amp;quot; : quel bilan pour quelles transformations des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Inter-Congrès AREF « Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; AECSE, Nov 2023, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des personnes concernées en protection de l’enfance. Restitution de la recherche-action collaborative menée au sein de la Sauvegarde du Val d’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La participation en protection de l'enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, May 2023, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques participatives en protection de l’enfance : de « l’usager au centre » à la participation au centre de la reprofessionnalisation des travailleurs sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « La fabrique des professionnel.le.s dans le milieu socio-éducatif, social et médico-social », organisée par le laboratoire EMA, CYU / Inspé, Gennevilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au travail des travailleurs sociaux : une perspective psychosociologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AVVEJ. L’action éducative aujourd’hui face aux défis du monde qui vient.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Mauges-Sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs entre professionnels : un enjeu central des recherches collaboratives à caractère clinique situées au carrefour des secteurs éducatif, sanitaire et social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Éthique de l’intervention et milieu de travail : éducation, formation, santé », organisée par le laboratoire Education Ethique Santé. Université de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations universitaire et qualifiante des cadres du secteur social et médico-social : entre complémentarités et tensions. Retour d’expérience sur une formation double cursus associant Caferuis et Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUFS - Les formations du social à l'épreuve des réformes transformations, perspectives et enjeux des partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La posture clinique de travailleurs sociaux scolaire d'une municipalité dans leur alliance éducative avec des directeurs d'écoles primaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les « alliances » face aux « nouvelles » problématiques éducatives à l’école. Enjeux, tensions et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRESSE "La recherche en travail social dans les sciences de l'éducation et de la formation - le travail de la relation". Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La Recherche en Travail Social et Santé dans les sciences de l’Education et de la Formation (TRESSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d’un symposium. Des contextes institutionnels à la « marge » de l’école primaire : regards sur une pédagogie de l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International L’école primaire au 21e siècle. Université Cergy Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l’épreuve du pouvoir d’action et des résistances créatrices des travailleurs sociaux en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Emergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’accueil en centre social culturel et les conditions de travail dans les métiers du soin et du social. Retour sur l’expérimentation de deux dispositifs de recherches-action collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur Les recherches collaboratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Jan 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et distanciation dans la relation d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du DEIS 2020 de l'ETSUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'ETSUP, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du tiers dans les méthodes et dispositifs de recherche en sociologie clinique : au service et à l’épreuve des professionnels des métiers de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Oct 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence interstitielle des travailleurs sociaux scolaires. Un métier entre les secteurs éducatif et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur Les secteurs éducatif, sanitaire et social à l’ère du décloisonnement et de l’interprofessionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, INSPE de l’académie de Versailles et EPSS. Université de Cergy-Pontoise, Nov 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre décloisonnement interprofessionnalité. Se donner des points de repère en éducation, santé et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dufournet-Coestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur Les secteurs éducatif, sanitaire et social à l’ère du décloisonnement et de l’interprofessionnalité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, INSPE de l’académie de Versailles et EPSS, Nov 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institution : un concept fondamental et dynamique en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le concept d’institution dans les pratiques de l’institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, INSPE de l’académie de Versailles, IEA. Université de Cergy-Pontoise, Sep 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de lutte contre la pauvreté et la place des personnes en situation de vulnérabilité dans les lieux d’accueil petite enfance : quelle inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur L’accueil de la petite enfance. Autour d’une lecture critique du dernier plan de prévention et de lutte contre la pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA et CRFPE, Feb 2019, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipation, travail de la critique et posture clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Chemins de l’émancipation. Pensée critique et interventions cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA et réseau Jeunes inégalités sociales et périphéries, Feb 2019, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des publics et l’encadrement des professionnels du secteur social à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les mutations du rapport au temps et à l’espace dans les métiers de la relation à l’ère de l’hypermodernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, RT 10 et RT16 de l’AFS, EPSS, RISC, Oct 2018, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre ordinaire et extraordinaire des entretiens compréhensifs et cliniques en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie et épistémologie en sociologie clinique, table ronde organisée par Sophie Hamisultane au département de sociologie de l’université du Québec à Montréal (UQAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du sens du travail et du pouvoir d’action des professionnels de l’accompagnement et de l’encadrement dans les métiers du soin et du social. Retour sur une recherche collaborative menée dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par le CISSS (Centre intégré de santé et de services sociaux) de l’Outaouais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Gatineau (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’action des professionnels à l’épreuve des transformations du secteur social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur La réflexivité dans les pratiques du travail social : un atout pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des filières éducatives du travail social de l’INFA (Institut National de Formation et d’Application), Dec 2018, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la domination : dévoiler, résister, s’émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée au sein du CRIDIS (Centre de recherches interdisciplinaires. Démocratie, institutions, subjectivité) de l’université catholique de Louvain (UCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Langmuir-Blodgett technique oriented to very large planar or non-planar substrates (&amp;gt;&amp;gt; dm²) and targeted applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Organized Molecular Films (ICOMF16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D array of high aspect ratio TiO2 nano-pillars using direct photo-patternable TiO2 sol-gel process and colloidal photolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kämpfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Organized Molecular Films (ICOMF16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir-Blodgett monolayer of silica microspheres for surface nano-structuration by maskless lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kämpfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Veillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Organised Films (ECOF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Methods in Microspheres Precision Assembly for Colloidal Lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Precision Assembly Seminar (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Chamonix, France. pp.107-117, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45586-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de structures périodiques dans un film sol-gel TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème journée Sol-Gel Rhône-Alpes Auvergne (JSGRAA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00990690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of large area periodic TiO2 nanopillars using sol‐gel film and direct microsphere photolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sol-Gel 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00990686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic exploration and visual quality inspection of thin film deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE ADVANCED LITHOGRAPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Jose, United States. pp.NC, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2046246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard, Nicolas Bancel et Dominic Thomas (dir.), Vers la guerre des identités ? De la fracture coloniale à la révolution ultranationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Enriquez (dir.), L’arrogance. Un mode de domination néo-libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence ordinaire dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu et Roger Chartier, Le sociologue et l’historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aubert, Claudine Haroche (dir.), Les tyrannies de la visibilité. Être visible pour exister ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gaulejac, Travail, les raisons de la colère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paugam (dir.), Les 100 mots de la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouilloud, Devenir sociologue. Histoires de vie et choix théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucha por los lugares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 411-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia de vida y elecciones teóricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 332-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralidad axiológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioanálisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 571-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominación y emancipación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et Pascal Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 597-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de vie et choix théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte des faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 403-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralité axiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 427-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 328-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domination et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja (dir.), Dictionnaire de la fatigue. Genève, Droz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, (p. 424-430)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja (dir.). Dictionnaire de la fatigue. Geneviève : Droz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 208-209)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 240-242)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 644-645)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 94-95)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC41130C"/>
+    <w:nsid w:val="BF7C3FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="85E9D323"/>
+    <w:nsid w:val="A7C21B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C5346810"/>
+    <w:nsid w:val="9761B5CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rechercheavec.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sociologie-clinique.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.fugier@cyu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufjf.br/index.php/revistainstrumento/article/view/48508" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.uj.ac.za/index.php/csr/article/view/3170" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sejed/11831" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/revues/ref/2021-v27-n1-ref06625/1084640ar/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-interrogations.org/L-analyse-sociologique-de-**l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.047.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084640ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montoya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sonnette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.121.0101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi-Lecorre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10908651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10932938" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vandevelde-Rougale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialsapereaude.com/libro/diccionario-de-sociologia-clinica_139896/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cultiaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Niewiadomski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Villers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4447/dictionnaire-de-sociologie-clinique" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sociologie_et_psychanalyse_de_l_echange_de_vues_a_la_transformation_du_regard_pascal_fugier_gilles_arnaud-9782343068336-47947.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sociologie_et_psychanalyse_quelle_praxis_quelle_clinique_gilles_arnaud_pascal_fugier-9782343078540-48818.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Gaulejac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40436" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46727" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01682100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouriaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Top Andrys" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Montlahuc Vannod" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tessaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ferdi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747630v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788035v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129018v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649866v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192423v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192419v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203283v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet-Coestier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485799v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485867v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485833v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485848v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ducros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384495v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reynaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coronel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ollier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990686v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2046246" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682105v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683447v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683450v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683451v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074325v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074334v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904233v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193395v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203171v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rechercheavec.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sociologie-clinique.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.fugier@cyu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufjf.br/index.php/revistainstrumento/article/view/48508" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.uj.ac.za/index.php/csr/article/view/3170" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sejed/11831" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/revues/ref/2021-v27-n1-ref06625/1084640ar/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-interrogations.org/L-analyse-sociologique-de-**l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.047.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084640ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montoya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sonnette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.121.0101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi-Lecorre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10908651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10932938" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vandevelde-Rougale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialsapereaude.com/libro/diccionario-de-sociologia-clinica_139896/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cultiaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Niewiadomski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Villers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943686v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4447/dictionnaire-de-sociologie-clinique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193625v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sociologie_et_psychanalyse_de_l_echange_de_vues_a_la_transformation_du_regard_pascal_fugier_gilles_arnaud-9782343068336-47947.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sociologie_et_psychanalyse_quelle_praxis_quelle_clinique_gilles_arnaud_pascal_fugier-9782343078540-48818.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Gaulejac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40436" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46727" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01682100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouriaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Top Andrys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290331v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Montlahuc Vannod" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tessaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ferdi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747630v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788035v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129018v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654181v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649866v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192423v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192419v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet-Coestier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485814v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485799v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485848v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ducros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384495v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reynaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089387v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coronel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ollier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990686v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2046246" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682105v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683447v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683450v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683451v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074325v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074334v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904233v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193620v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203177v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203181v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>