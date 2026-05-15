--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:67.1875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Fugier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascal Fugier. Maître de conférences en sciences de l'éducation et de la formation, CY Cergy Paris Université, laboratoire EMA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Fugier est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">maître de conférences en sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à CY Cergy Paris Université. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">laboratoire École Mutations Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (EMA – EA 4507).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités scientifiques et appartenances liées à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il fait partie du conseil du Groupe d'Intérêt Scientifique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(GIS) Hybrida IS, Réseau interdisciplinaire et international de recherche en intervention sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, au titre du laboratoire EMA (membre institutionnel du réseau). Il est aussi secrétaire du bureau du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Réseau Universitaire des Formations du Social) ainsi que membre du réseau international </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rechercheavec.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et membre fondateur, administrateur du CA du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de Sociologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sociologie-clinique.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adhérent de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’AECSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association des Enseignants et Chercheurs en Sciences de l’Education), il est aussi adhérent de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association Internationale des sociologues de langue française, membre du bureau du CR19 - Sociologies cliniques) et de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association Française de Sociologie, membre du bureau du RT16 - Sociologie clinique).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il effectue des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapports d’expertise pour des revues ACL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qualifiantes pour la section 70 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliopsy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), d'autres sections du CNU (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Interrogations? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) et des revues internationales francophones (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université du Québec à Montréal; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Sociology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université de Johannesburg (Afrique du Sud); *Sociologie et sociétés *- Université de Montréal).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015, il a participé à l'organisation d'une dizaine de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">manifestations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (comme membre de comités d'organisation et/ou scientifiques). Parmi les principales : les congrès de l'AREF et de l'AFS ; les colloques du RUFS et du RISC. S'ajoutent des journées d'études et colloques organisées par le laboratoire EMA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, il est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Mutuelle la Mayotte, organisme gestionnaire d’établissements et services médico-sociaux à but non lucratif.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal.fugier@cyu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Depuis janvier 2024 : co-responsable du parcours de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master IFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Ingénierie de la Formation et de l’Accompagnement dans les métiers de la Relation), parcours de master de la mention MEEF 4 – Inspé de l’académie de Versailles.• Membre de l'équipe pédagogique du** master EPDIS** (Encadrement, Politage et Développement en Intervention Sociale), parcours de master de la mention MEEF 4 – Inspé de l’académie de Versailles. Responsable pédagogique de l'ensemble du parcours de 2018 à 2022. Responsable pédagogique du M2 EPDIS et du module &amp;quot;passerelle&amp;quot; de 2015 à 2018.• Membres de deux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">jurys de thèse de doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : thèse de Marie Deaucourt en sciences de l’éducation et de la formation, « Expérience carcérale et clinique narrative et éducative : quels enjeux enjeux biographiques, identitaires et éthiques ? », sous la direction de C. Niewiadomski, soutenue en 2022; thèse de doctorat en Esthétique, sciences et technologie des arts, sous la direction de N. Coutelet, intitulée « DEVENIR CENTAURESSE. Vécu d’une expérience d’un processus de recherche-création de l'analyse d'implication au processus de création collaboratif », soutenue en 2026.• Participation à 8 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comités de suivi de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">quatre principaux thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sont :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mutations organisationnelles et institutionnelles des secteurs social, sanitaire et éducatif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">processus de professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : émergence de nouvelles professionnalités et reprofessionnalisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-La </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">participation, le pouvoir d’agir et la subjectivation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">méthodes participatives et approches cliniques en sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de ses principales recherches abouties et en cours (2013-2026) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche menée dans le cadre du programme « chercheurs-citoyens » initié par le Conseil Régional Nord-Pas-de-Calais. Recherche sous la responsabilité scientifique de Christophe Niewiadomski (PU, Lille 3, CIREL), avec pour intitulé « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, santé et précarité. Interroger l’expérience des usagers et les conditions contemporaines d’exercice des métiers du soin et du travail social en région Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Cette recherche-action nous a permis d’interroger les transformations des pratiques professionnelles dans les secteurs social et sanitaire au regard de leurs transformations organisationnelles et institutionnelles occasionnées par des réformes législatives (lois 2002, 2005, loi HPST…). Les transformations des pratiques professionnelles sont aussi plus largement affectées par des transformations sociétales internationales (crise des Etats-providence, diffusion du New public management…). Nous montrons les incidences de ces transformations institutionnelles et sociétales dans les secteurs social et sanitaire sur les plans budgétaire et financier, dans la gestion des ressources humaines et le management, dans la relation d’aide et d’accompagnement, sur les rythmes de travail, l’usage et le rapport au temps, et enfin en matière de responsabilité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche menée dans le cadre d’un projet PICRI (région Ile de France), en partenariat avec le CERLIS (Université Paris 5 René Descartes) et l’association Cultures du Cœur, sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture comme vecteur d’intégration sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », sous la responsabilité de Nathalie Montoya (MCF, Paris 7, LCSP), avec Marie Sonnette. Cette recherche a permis d’évaluer les effets de l’action de l’association Cultures du Cœur auprès de ses bénéficiaires et à accompagner la réflexion des animateurs de l’association sur les outils et les dispositifs de médiation culturelle engagés dans le champ du travail social ; d’autre part, plus largement, les recherches engagées dans ce projet ont contribué à nourrir la réflexion autour du rôle des pratiques culturelles (fréquentation des œuvres et des équipements, précédés et prolongés de moments de sociabilité) dans les processus d’intégration sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche-action, sous la responsabilité de Pierre Roche (CEREQ), sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’implication des jeunes dans les trafics de drogues. Comprendre pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche menée en coopération avec le Groupe jeunesse du quartier de Monplaisir, à Angers. Cette recherche-action a été menée avec des professionnels issus de plusieurs structures et établissements scolaires et sociaux d’un quartier de la ville d’Angers. Elle visait à produire une lecture plus fine du trafic de drogues, à s’interroger sur les raisons et le sens de l’implication des jeunes en son sein afin de construire un cadre d’intervention qui permette aux professionnels de la proximité (ES, ASS, assistantes sociales scolaires, animateurs jeunes…) d’être mieux aidants vis-à-vis de ces jeunes et de leur proposer des alternatives fortes et crédibles. Nous avons pu repérer ce qui contraint leurs actions éducatives et sociales, comment ils peuvent mettre au travail leur positionnement professionnel de proximité, faire évoluer l’accompagnement mené auprès des familles ou encore développer le partenariat de proximité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe scientifique de la recherche-action collaborative sur l’action du service social scolaire du Centre Communal d’Action Sociale de la ville de Nanterre. Recherche conventionnée entre la mairie de nanterre, l’ETSUP et le laboratoire EMA, sous la coordination Philippe Lyet (L’Etsupe, EMA), avec Corinne Rougerie (CY Cergy Paris université, EMA) et Gilles Garcia (Lestup). Recherche-action menée pendant huit mois auprès de travailleurs sociaux scolaires, dans laquelle nous avons étudié </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la mise en œuvre, sur le territoire d’une ville francilienne, des actions assurées par l’action sociale scolaire du CCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un service d’actions facultatives des communes, au sein duquel des travailleurs sociaux scolaires (TSS) assurent des missions de protection de l’enfant et de prévention, en favorisant la réussite éducative des enfants, en facilitant leurs liens avec l’école ou encore en accompagnant les parents dans l’exercice de la parentalité. Nous avons étudié les pratiques, postures et cultures professionnelles des TSS, leurs territoires d’intervention ainsi que les frontières de ce service social scolaire au sein de son environnement externe : rapports avec la mairie, le département (ASE, EDAS), les établissements scolaires, les associations et d’autres partenaires (centre de loisirs, CMP…). Ce travail de recherche révèle notamment combien le service d’action sociale scolaire du CCAS étudié peut exercer une fonction « palliative » auprès du département (chef de fil de l’action sociale), à travers la mise en place de « pratiques de délestage » (Martin et al, 2019 ; Trombert, 2009), en réponse à la baisse de moyens matériels et humains que subissent les EDAS et services de l’ASE. Par ailleurs, il apparaît que les TSS développent et mobilisent des compétences qui demeurent néanmoins invisibles, n’étant ni nommées par les professionnels, ni instituées, telles leurs capacités à assurer un accueil inconditionnel, à exercer des fonctions de médiation/traduction et à adopter une posture clinique, non seulement auprès des personnes concernées mais aussi auprès de leurs partenaires (chef d’établissement, professeur des écoles, animateur…). Enfin, étant présent sur plusieurs territoires (Ecole, Mairie, quartiers de la ville…) et auprès de multiples partenaires (associations, ESSMS, structures socio-éducatives de proximité), nous soutenons que le TSS constitue un « fil rouge », contribuant à la continuité des accompagnements des personnes et participant au travail de coordination entre les acteurs professionnels, afin d’éviter les ruptures des parcours, une mission au cœur des orientations préconisées dans les politiques de l’action et de l’aide sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Responsable scientifique de la recherche-action sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des jeunes et des familles à leur accompagnement et la vie associative dans le champ de la protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche conventionnée avec la Sauvegarde du Val d’Oise et le laboratoire EMA. Equipe de recherche : P. Fugier (coord.), Valérie Becquet (PU, EMA), Claire de Saint Martin (MCF, EMA), Gilles Monceau (PU, EMA), Corinne Rougerie (MCF, EES) et Ruggero Iori (enseignant-chercheur contractuel, EMA). Dans le cadre de la réécriture de son projet associatif, cette association de protection de l’enfant a notamment axé l’une de ses orientations stratégiques sur le développement du pouvoir d’agir des personnes concernées, que ce soit dans le cadre de la conception et de la mise en œuvre de leur projet de vie ou dans leur participation à la vie de l’association. Pour mener à bien cette orientation stratégique, une recherche collaborative a été mise en place depuis fin 2019 (jusqu’à fin 2021). Nous allons questionner l’existence et le fonctionnement d’outils, dispositifs et instances visant à permettre et favoriser l’implication des personnes concernées (enfants, jeunes, familles), que ce soit au niveau des services ou plus largement au niveau de la vie associative. Par ailleurs, dans un contexte institutionnel marqué par la promotion du décloisonnement des secteurs ainsi que la mutualisation, les regroupements et les collaborations entre services, la poursuite de cette orientation stratégique adossée à un dispositif de recherche-action est l’occasion de réunir les professionnels des différents services et champs d’action de l’association (actions éducatives et lien social ; actions de formation et d’insertion ; assistance éducative et judiciaire ; dispositif d’hébergement et d’accompagnement éducatif). La participation des professionnels de l’association à une telle recherche-action collaborative constitue ainsi une ressource susceptible de favoriser la connaissance et l’interconnaissance entre les différents services, tout en instaurant un espace de réflexivité partagée, vecteur de changements et de créativité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de recherche menée en collaboration avec l’équipe enseignante du Lycée de la Nouvelle Chance (LNC), au lycée Alfred Kastler de Cergy-Pontoise sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les effets qu’exerce le fonctionnement du LNC sur les pratiques de ses enseignants, leurs postures professionnelles et les espaces d’apprentissage dans l’établissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche sous la responsabilité de Bruno Robbes (PU, EMA), avec Pascal Clerc (PU, EMA) et Pascal Fugier (MCF, EMA). Cette recherche permettra de rendre compte du décloisonnement des secteurs éducatif, sanitaire et social, par le prisme des dispositifs de raccrochage scolaire. Nous étudions les pratiques professionnelles de l’équipe enseignante du LNC, en faisant notamment un état des lieux des espaces d’apprentissage dans lesquels ils exercent et analysons les effets organisationnels et institutionnels qui s’exercent sur le fonctionnement et activités mises en œuvre dans ce dispositif de raccrochage. Cette recherche, en cours, met d’ores et déjà en évidence plusieurs tensions dans lesquelles sont pris les enseignants de cette équipe, entre les objectifs de réussite scolaire et ceux de resocialisation/remobilisation des élèves ; entre des pratiques pédagogiques ‘‘traditionnelles’’ et des pratiques innovantes ; entre la place et la légitimité des membres de cette équipe et celles des autres enseignants et équipes du lycée général qui abrite ce dispositif de raccrochage ; entre accompagnement global, collectif et accompagnement individualisé des apprenants… Ces diverses tensions ne sont pas sans affecter le « faire équipe » de ces enseignants, leur quête de reconnaissance et leurs capacités à placer les élèves dans des conditions d’apprentissage propices à leur raccrochage. Le parcours de ces élèves, qui conduit plusieurs d’entre eux à être accompagnés dans d’autres institutions que l’Ecole (institutions sanitaires, sociales et médico-sociales), nous amène aussi à interroger les relations de cette équipe d’enseignants avec leurs partenaires « hors Ecole » et dans quelle mesure un tel dispositif participe au décloisonnement des secteurs éducatif, social et sanitaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">groupe de travail sur la réingénierie du DEIS (Diplôme d’Etat en Ingénierie Sociale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, piloté par la DGCS, en tant que membre du bureau du RUFS. Groupe de travail composé de la DGCS, du RUFS, de l’UNAFORIS et du HCTS. 2021-2023. Dans le cadre des travaux de révision portant sur le diplôme d’Etat d’ingénierie sociale (DEIS), membre, en tant que représentant du RUFS (Réseau universitaire des formations du social), de l’équipe projet composé de représentants de l’Union Nationale des Associations de Formation et de Recherche en Intervention Sociale (UNAFORIS), du RUFS, animé par le bureau des professions sociales de la Direction Générale de la Cohésion Sociale (DGCS). Afin d’actualiser les référentiels de certification et de formation du DEIS, une enquête statistique sera effectuée en 2023 auprès d’étudiants actuellement en formation DEIS, de diplômés DEIS, d’employeurs du secteur de l’intervention sociale ainsi que de responsables de formation DEIS/Master en EFTS et à l’université. L’enquête par questionnaires a permis de mieux connaître le profil et les motivations des étudiants, leur insertion professionnelle et les besoins des employeurs en matière d’ingénierie sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-coordinateur scientifique de la recherche-formation collaborative « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformer la formation en travail social par l’alternance intégrative & la diversification pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche-formation collaborative financée dans le cadre de l'appel à projet « Diversifier les pédagogies » lancé par CY Cergy Paris Université (NCU). L’équipe de recherche, mixte, est composée de formateurs de l’EPSS (V. Debaize, S. Vallée, A. Martin, M. Zamorano, J-B. Mangue, B. Macresy et M-L Coraillon), sous la coordination scientifique d’A. Montlahuc (EPSS – chercheuse associée laboratoire EMA) et moi-même. Il s'agit d'un dispositif de recherche-formation collaborative qui comprend quatre phases : en 2024 est mise en œuvre une phase diagnostic (repérer les freins et leviers au développement de l'alternance intégrative). Les résultats de cette phase diagnostic seront ensuite convertis/mis à l'épreuve par la création d'un jeu qui associera alternants, tuteurs, formateurs/enseignants (phase 2 de création et phase 3 d'expérimentation du jeu en 2025), afin de continuer à collecter des données par des mises en situation, par la création et expérimentation d'un jeu. Et ce pour au final, en phase 4 (septembre 2025-février 2026), dégager des enseignements afin de mettre en forme des guides de bonnes pratiques et concevoir des programmes de formation. La dimension collaborative consiste à intégrer la recherche dans la formation et son ingénierie, en produisant des données d'enquête dans la conduite même d'un changement et les expérimentations mises en œuvre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parole de l’enfant dans les services de protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche-action coordonnée par S. Valentim (CRFPE – EMA), avec Marie Andrys (CRFPE) et David Mouriaux (CRFPE). Cette recherche-action, qui fait suite au travail collaboratif mené avec l’URIOPSS Hauts de France, vise la transformation des pratiques professionnelles à partir de l’étude des freins et leviers à la prise en compte de la parole de l’enfant dans les services de protection de l’enfance ainsi que de l’accompagnement et l’analyse de l’expérimentation de dispositifs participatifs innovants visant à développer le pouvoir d’agir des enfants, parents et professionnel.les concerné.es. La recherche, portée par le CRFPE (Centre Régional de Formation des Professionnels de l’Enfance), en collaboration scientifique avec le laboratoire EMA, est aussi menée avec la collaboration de plusieurs associations du secteur social de la région des Hauts de France (ADAE 62, AGSS). La méthodologie d’enquête, qualitative, comporte trois volets : à destination des professionnels référents dans les services, mise en place d’ateliers d’écriture et d’échange sur l’activité ; à destination des enfants, recours à des méthodes sensibles (jeux, prise de photos, groupes de paroles) et ethnographiques (présence des chercheurs lors des activités quotidiennes) ; à destination des parents, conduite d’entretiens semi directifs de type compréhensif (individuels et en groupe, en fonction des contextes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-responsable scientifique de la recherche sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets (trans)formatifs de la formation universitaire aux l’exercice des métiers de la relation et leurs fonctions d’ingénierie et d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Recherche collaborative coordonnée avec V. Dufournet-Coestier (EMA), avec comme autres membres de l’équipe de recherche G. Isaac (EMA) et P. Ballion (EMA). Recherche collaborative exploratoire menée avec des diplomés des master FFAP et IFAR. Reposant essentiellement sur la conduite d’entretiens collectifs, son enjeu est de rendre des effets (trans)formatifs de ces formations dans la construction identitaire, la posture et les activités des professionnels des métiers de la relation, mais aussi les effets transformatifs de ces formations sur leur environnement de travail (au-delà le périmètre d’action de l’apprenant.e).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-responsable scientifique de la recherche sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques innovantes en protection de l’enfance vectrices de pouvoir d’agir et de lien social auprès des personnes concernées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche-action collaborative conventionnée entre le SAFEJ (L'Accueil Familial et Educatif de Jour) de l’OPEJ et le laboratoire EMA. Il s’agit de rendre compte et analyser les activités et projets menés par ce service de protection de l’enfance dans leurs capacités à développer le pouvoir d’agir des publics concernés et être vecteurs/’fabrique’ de lien social. Constituant un dispositif de recherche-action collaborative, il s’agit aussi d’être au plus près de transformations en cours du service, notamment soucieux d’œuvrer à son décloisonnement en investissant des pratiques, acteurs, lieux situés « hors les murs » de l’institution.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières publications (2018-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Rougerie, C. (2025). Les coulisses, scènes et afters des restitutions en recherches collaboratives : quel travail d’accordage ? Dans M. Lopez, G. Monceau, N. Oria et C. de Saint Martin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfléchir les recherches collaboratives : miroir de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Montpellier : Presses universitaires de la Méditerranée [à paraître]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valentim, S. et Fugier, P. (2025). A pesquisa-ação colaborativa : uma perspectiva para o trabalho educativo especializado na proteção da infância. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumento: Revista de Estudo e Pesquisa em Educação.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 27. e-ISSN 1984-5499. En ligne : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://periodicos.ufjf.br/index.php/revistainstrumento/article/view/48508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La subjectivation : un concept central de la sociologie clinique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Sociology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 20(1). En ligne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.uj.ac.za/index.php/csr/article/view/3170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Quelle place pour la recherche dans la formation des travailleurs sociaux aujourd’hui et demain ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 47, 109-123.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ponnou, S. ; Niewiadomski, C. ; Fugier, P. ; De Villers, G. et Chauvière, M. (2024). Pratiques d’orientation clinique en travail social. Dans S. Ponnou et R. Wittorski (dir.) *Le travail de la relation. La recherche en travail social & santé dans les sciences de l’éducation *(p. 69-78). Nïmes : Champs social.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P., Ghedamsi-Lecorre, I., Lecorre, T. & Mabilon-Bonfils, B. (dir.) (2024). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Construction et réception de la science aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Strasbourg : EDBH (ISBN : 9782493781161)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Becquet, V. ; Fugier, P. et Iori, R. (2022). *La participation des jeunes dans une association de protection de l’enfance : des logiques d’action en tension. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficultés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28. URL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/sejed/11831</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rougerie, C. et Fugier, P. (2022). La compétence invisible : Une évolution du métier de travailleur social dans le primaire. 128, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136-143</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale A. et Fugier P. (dir.) (2022). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). The circulation and emergence of knowledge and practices between youth professionals: the central issue of collaborative clinical research. Dans S. Ponnou et C. Niewiadomski (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Psychoanalytic Social Work. Research and Case Studies for Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Londres : Routledge.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultiaux, J. et Fugier, P. (2022). Dominación y emancipación. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 210-212). Oviedo - Asturias (España) : Sapere Aude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Historia de vida y elecciones teóricas. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 317-320). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Identidad. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 332-336). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Lucha por los lugares. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 411-413). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Neutralidad axiológica. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 436-439). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Socioanálisis. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 571-574). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale, A. et Fugier, P. (2022). Prólogo: Una “caja de herramientas” socioclínica. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 15-17). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultiaux J., Fugier P. et Léon, X. (dir.) (2021). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paris : L’Harmattan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2021). De l’intérêt d’une formation hybride entre universités et centres de formation au travail social face au défi de la complexité des métiers de l’encadrement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 164, 49-58.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2021). La mise à l’épreuve du pouvoir d’action et des résistances créatrices des travailleurs sociaux en France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets. Revue d’intervention sociale et communautaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 27(1), 126–150 En ligne : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.erudit.org/fr/revues/ref/2021-v27-n1-ref06625/1084640ar/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2021). Le dessin réflexif : un support d’expression qui étaie les processus d’émancipation. Dans J. Cultiaux, P. Fugier et X. Léon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (pp. 39-51). Paris : L’Harmattan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Garcia, G. ; Rougerie, C. ; Fugier, P. et Lyet, P. (2020). Paradoxes (inter)institutionnels et clinique de l’action : le cas du service social scolaire d’une collectivité territoriale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 31, 141-154</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2020). La circulation et l’émergence de savoirs et pratiques entre professionnels de la jeunesse : enjeu central d’une recherche collaborative à caractère clinique. Dans S. Ponnou et C. Niewiadomski (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’orientation clinique en travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p. 181-200). Paris : L’Harmattan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale A. et Fugier P. (dir.) (2019). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Toulouse : Erès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2019). La place déniée de la philosophie chez les sociologues contemporains : entre lutte des places et coût de l’excellence. Dans J. Deniot, J. Réault (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et humanités. Quel déni ? Quelles dettes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p. 107-124). Nantes : Editions Lestamp.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2019). La boîte à outils du sociologue clinicien pour mettre au travail le sujet avec et face à ses émotions. Dans A. Mouchtouris (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions (en) vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.47-66). Paris : Le manuscrit.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale, A. et Fugier, P. (2019). Avant-propos : une « boîte à outils » socioclinique. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique (p. 11-13). Toulouse : Erès.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arnaud G., Fugier, P. et Vidaillet B. (2018). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse des organisations. Théories, cliniques, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Toulouse : Erès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2018). L’analyse sociologique de l’exclusion sous l’angle de la désinsertion et de la déliaison, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Interrogations?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [en ligne], 26, Le médiévalisme. Images et représentations du Moyen Âge, URL : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-interrogations.org/L-analyse-sociologique-de-**l</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières communications scientifiques (2022-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Montlahuc-Vannod, A., Fugier, P. et Tessaud, S. (2025). L’universitarisation comme analyseur des choix managériaux : approche clinique, ethnographique et hybridation culturelle en EFTS. 2ème colloque international interdisciplinaire du GIS Hybrida-IS, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Haute école de travail social. Fribourg (Suisse) : vendredi 29 août 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Mouriaux, D. (2025). Les ateliers d’écriture et d’échange sur l’activité : un dispositif de recherche collaborative analyseur des besoins de prudence des professionnels de la protection de l’enfance. 2ème colloque international interdisciplinaire du GIS Hybrida-IS, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Haute école de travail social. Fribourg (Suisse) : jeudi 28 août 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La subjectivation : un concept central en sociologie clinique et partagé avec d'autres approches clinique et critique. 11e congrès de l’Association Française de Sociologie (AFS), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Université de Toulouse Jean Jaurès Campus Le Mirail. Toulouse : jeudi 10 juillet 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). Quand la formation universitaire participe à des processus d’aut(eur)isation. Journée d’études transversale :* La formation et la recherche dans le champ de l’intervention sociale. Quels effets transformatifs ? Laboratoire LIRTES. UPEC. Science avec et pour la société. Erasme. Créteil : jeudi 19 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La subjectivation. Un concept central en sociologie clinique. Colloque international « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse de la sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». RISC, LCSP, Université Paris Cité. Paris : mardi 17 juin 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ballion, P. ; Dufournet-Coestier, V. ; El Ferdi, N ; Fugier, P. ; Isaac, G. ; Rosenberger, S. ; Trachez, C. et Trividic, M. (2025). Les effets trans-formatifs de formations universitaires auprès de professionnel.le.s des métiers de la relation. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les itinéraires de la formation : explorer, questionner, transformer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » co-organisée par le laboratoire EMA, l’EPSS et l’INSPE de l’académie de Versailles, CY Cergy Paris Université. Cergy : le mercredi 14 mai 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La conversion épistémologique des expériences en savoirs expérientiels : entre opportunités et menaces. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sociologiques sur les circulations et transferts de connaissance. Circulez, il y a tout à voir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Journée d'études inter-RT Sociologie clinique et Sociologie de la connaissance de l’Association Française de Sociologie. CREAT. Université de Lorraine. Metz : mardi 1er avril 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). Les postures enchevêtrées du chercheur dans le cadre d’entretiens individuels et collectifs menés au sein de recherches collaboratives. Quatrième journée de méthodologie qualitative « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner, Écouter dans l'entretien de recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». ENS de Lyon. Lyon : Vendredi 28 mars 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Regards psychosociologiques sur les dynamiques participatives à l’œuvre dans le quotidien de jeunes suivi.e.s en protection de l’enfance. Ce que les approches cliniques en recherche collaborative peuvent dire et faire surgir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire EMA. CY Cergy Paris université. Gennevilliers : jeudi 12 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Les leviers favorisant la participation des personnes concernées. Conférence adressée aux salariés, à la direction et aux administrateurs de la Sauvegarde du Val d’Oise. EPSS. CY Cergy Paris université. Cergy : vendredi 6 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Montlahuc-Vannod, A. et Fugier, P. et (2024). Les formateurs en travail social face à la réinvention pédagogique par l’alternance intégrative : une identité en tension. Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre dans, par, en, avec l’alternance. Enjeux et perspectives pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. IUT Lumière Lyon 2. Réseau RESAALT. Réseau pour l’apprendre par l’alternance. Lyon : jeudi 21 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Montlahuc-Vannod, A. (2024). Faire équipe mixte et faire circuler les savoirs dans un dispositif de recherche-formation collaborative. Focus sur la conception et mise en œuvre d’un diagnostic partagé. Place et rôle des acteurs de la recherche : entre savants et connaisseurs. Symposium organisé par le GIS Hybrida-IS pour le colloque TRASCE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et recherches dans les sciences de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Colloque international organisé par le laboratoire CIRNEF, en partenariat avec l’Université de Rouen Normandie, le CEFEDEM de Normandie et le Musée national de l’Éducation (MUNAÉ). Rouen : vendredi 15 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). La pratique du dessin et la circulation des savoirs : un appui à la problématisation multiple des épreuves de professionnalité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de l’AILSF. Sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Université d’Ottawa. Ottawa : mardi 9 juillet 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Quand des enseignants et formateurs mettent au travail ce qui les met à l’épreuve… par le dessin. Retour sur un dispositif de recherche-formation qui vise à mieux saisir le travail en ‘‘acte’’ et sa mise à l’épreuve. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité enseignante. Entre épuisement et résistances. Approches cliniques en sociologie et psychologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Laboratoire de Changement Social et Politique. Université Paris Cité. Paris : jeudi 18 janvier 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clerc, P., Fugier, P. et Robbes, B. (2023). Le Lycée de la Nouvelle Chance « au milieu du gué » : quel bilan pour quelles transformations des pratiques professionnelles ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inter-AREF. Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Paris Nanterre. Nanterre : mardi 14 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Iori, R. (2023). Les effets de l'injonction à la participation des personnes concernées sur les professionnel.les du social. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Dynamiques de l’action publique et nouvelles pratiques professionnelles : approche comparée dans les domaines de l'éducation, de la jeunesse, du social et de la santé (DYPROEJ2S) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Laboratoire EMA. CY Cergy Paris Université. Gennevilliers : jeudi 5 octobre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). La circulation des savoirs dans l’analyse des épreuves de professionnalité. Retour sur un dispositif de recherche-formation impliquant des professionnels des secteurs social, éducatif et sanitaire à partir de la réalisation de dessins réflexifs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFS. Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Lyon : jeudi 6 juillet 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). Le dessin réflexif : un outil qui se met ‘‘entre’’ l’intervention, la formation et la recherche pour contribuer à mieux comprendre le travail en ‘‘acte’’ et sa mise à l’épreuve. Colloque international du RUMEF. La formation à l’épreuve du travail : perspectives internationales et interdisciplinaires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Intervenir en milieu de travail, entre recherche et formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> animée par S. Labbé et C. Rougerie. Université de Tours, Laboratoire Education Ethique Santé. Tours : 26 mai 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). La participation des personnes concernées en protection de l’enfance. Restitution de la recherche-action collaborative menée au sein de la Sauvegarde du Val d’Oise. CY Cergy Paris Université. Cergy : mercredi 24 mai 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). Pour ne pas conclure. Le travail de rue : une présence dans les non-lieux. Journée d’études sur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le travail de rue : de l’invisibilité à la présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par L’ETSUP, en partenariat avec l’université Paris Lumières. Paris. Mardi 17 janvier 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Les formations universitaire et qualifiante des cadres du secteur social et médico-social : entre complémentarités et tensions. Retour d’expérience sur une formation double cursus associant Caferuis et Master. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUFS - Les formations du social à l'épreuve des réformes transformations, perspectives et enjeux des partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Nanterre, université Paris Nanterre. Mardi 8 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Le rapport au travail des travailleurs sociaux : une perspective psychosociologique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AVVEJ. L’action éducative aujourd’hui face aux défis du monde qui vient.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mauges sur Loire : mercredi 5 octobre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Les dynamiques participatives en protection de l’enfance : de « l’usager au centre » à la participation au centre de la reprofessionnalisation des travailleurs sociaux ?. Journées d’étude « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des professionnel.le.s dans le milieu socio-éducatif, social et médico-social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », organisé.e par le laboratoire EMA, CYU / Inspé, Gennevilliers. Mercredi 13 avril 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). La circulation des savoirs entre professionnels : un enjeu central des recherches collaboratives à caractère clinique situées au carrefour des secteurs éducatif, sanitaire et social. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique de l’intervention et milieu de travail : éducation, formation, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », organisée par le laboratoire Education Ethique Santé. Université de Tours. Jeudi 10 février 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pesquisa-ação colaborativa : uma perspectiva para o trabalho educativo especializado na proteção da infância</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valentim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumento: Revista de Estudo e Pesquisa em Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivation : un concept central de la sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">clinical sociology review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20(1), pp.69-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la recherche dans la formation des travailleurs sociaux aujourd’hui et demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.047.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence invisible : Une évolution du métier de travailleur social dans le primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 128 (4), pp.136-143. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.128.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des jeunes dans une association de protection de l’enfance : des logiques d’action en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Iori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, http://journals.openedition.org/sejed/11831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l’épreuve du pouvoir d’action et des résistances créatrices des travailleurs sociaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets : revue d'intervention sociale et communautaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1084640ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’une formation hybride entre universités et centres de formation au travail social face au défi de la complexité des métiers de l’encadrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum. La Revue de Recherche en Travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes (inter)institutionnels et clinique de l’action : le cas du service social scolaire d’une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier « L’institution revisitée. Actualité et perspectives de l’intervention », 30, pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes (inter)institutionnels et clinique de l'action : le cas du service social scolaire d'une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sociologique de l’exclusion sous l’angle de la désinsertion et de la déliaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le médiévalisme. Images et représentations du Moyen Âge, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir les besoins et désirs singuliers de l’autre. La posture à contre-courant des auxiliaires de vie sociale et aides-soignantes à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil paradoxal des publics du champ social dans les établissements culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.47-71. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Area Fabrication of Periodic TiO2 Nanopillars Using Microsphere Photolithography on a Photopatternable Sol–Gel Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kampfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Veillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1021/acs.langmuir.5b01191. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention socio-éducative au domicile. Un espace de rencontre des désirs d'intimité et d'extimité des sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VST - Vie sociale et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.101 - 108. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vst.121.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de neutralité axiologique et le rapport au savoir scientifique des sociologues. Une exploration compréhensive à partir de l’expérience de cinq professeurs d’un département de sociologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexe captation du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition socio-anthropologique de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haber, Freud Sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ''Émancipation, individuation, subjectivation. Psychanalyse, philosophie et science sociale (fin)'', Revue du M.A.U.S.S., n° 38, second semestre 2011 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Papilloud, Introduction à la sociologie allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cornaton, Pierre Bourdieu. Une vie dédoublée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavoj Zizek, Fabien Tarby, A travers le réel. Entretiens avec Fabien Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Jones (dir.), L'école en Europe. Politiques néolibérales et résistances collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie et la psychanalyse au carrefour du symbolique – point de rencontre du contenu collectif de l'inconscient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘Les inégalités devant l’éducation’’, Savoir/agir, n°17, septembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches compréhensives et cliniques des entretiens sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d’un protocole de recherche exploratoire en sociologie. Question de départ et quelques ficelles du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d’un protocole de recherche exploratoire en sociologie. Le terrain précurseur et les lectures exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologies et déterminismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caillé, La quête de reconnaissance. Nouveau phénomène social total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sociologiques et les terrains des sociologues. Quelques préalables à la production de sociologies non dogmatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois dimensions sociales de l’identité personnelle : réelle, symbolique et imaginaire (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois dimensions sociales de l’identité personnelle : réelle, symbolique et imaginaire (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois dimensions sociales de l’identité personnelle : réelle, symbolique et imaginaire (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inquiétant sentiment d’étrangeté au principe d’une sociologie hétérodoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Construction et réception de la science aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi-Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDBH. 2024, 9782493781161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi-Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2024, 978-2-493781-16-1. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10908651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi-Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2024, 978-2-493781-17-8. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10932938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapere Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociología Clínica, Fernando de Yzaguirre; Vincent de Gaulejac, 978-84-18168-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erès. , 2019, 9782749257648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vidaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">érès. 2018, 978-2749257525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la domination : dévoiler, résister, s’émanciper. Une mise en perspective clinique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 2017, 978-2-343-12577-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & Psychanalyse : quelle praxis, quelle clinique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 2015, ISBN : 978-2-343-07854-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & Psychanalyse : de l’échange de vues à la transformation du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 2015, 978-2-343-06833-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lycée de la Nouvelle Chance. Entre l’institution et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Robbes, Y. Reuter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement en recherche. Vingt ans d’expériences, praticiens et chercheurs avec la FESPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique sociale, p. 89-102, 2025, 9782385480486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’orientation clinique en travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ponnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs social. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-78, 2024, 979-10-346-0839-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation and emergence of knowledge and practices between youth professionals: the central issue of collaborative clinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans S. Ponnou et C. Niewiadomski (dir.). Critical Psychoanalytic Social Work. Research and Case Studies for Clinical Practice. Londres : Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo: Una “caja de herramientas” socioclínica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapere Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-17, 2022, 978-84-18168-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin réflexif : un support d’expression qui étaie les processus d’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans J. Cultiaux, P. Fugier et X. Léon (dir.). Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-343-22903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation et l’émergence de savoirs et pratiques entre professionnels de la jeunesse : enjeu central d’une recherche collaborative à caractère clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’orientation clinique en travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 181-200, 2020, 978-2-343-19695-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place déniée de la philosophie chez les sociologues contemporains : entre lutte des places et coût de l’excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes : Editions Lestamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans J. Deniot, J. Réault (coord.). Sciences sociales et humanités. Quel déni ? Quelles dettes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-124, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos : une &amp;quot;boîte à outils&amp;quot; socioclinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">érès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-13, 2019, 978-2-7492-5764-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils du sociologue clinicien pour mettre au travail le sujet avec et face à ses émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Le manuscrit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Mouchtouris (dir.). Emotions (en) vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.47-66, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport du sociologue à ses valeurs et affects engagés dans ses recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Ferréol et A. Tuaillon-Demésy (dir.). L’engagement et ses différentes figures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain-la-Neuve : E.M.E. Éditions, (p. 81-93), 2016, 978-2-8066-3288-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacan dans le sac à dos du sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.). Sociologie &amp; Psychanalyse : de l’échange de vues à la transformation du regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 49-73, 2015, 978-2-343-06833-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & psychanalyse : tout est dans le &amp;quot;&</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.), Sociologie &amp; Psychanalyse : de l’échange de vues à la transformation du regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-23, 2015, 978-2-343-06833-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & psychanalyse : mariage et art consommés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.), Sociologie &amp; Psychanalyse : quelle praxis, quelle clinique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-17, 2015, 978-2-343-07854-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une socio-analyse clinique. Entretien avec Vincent de Gaulejac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Gaulejac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.), Sociologie &amp; Psychanalyse : quelle praxis, quelle clinique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 21-40, 2015, 978-2-343-07854-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'advènement du sujet. Une odyssée sociologique et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans J. Deniot, J. Réault et L. Delmaire (dir.). L’odyssée du sujet dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes : Lestamp-Éditions, p. 41-58, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image comme support réflexif dans les dispositifs de recherche et d’interventions en sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Tuaillon-Demésy et G. Ferréol (coord.), L'image et ses dérivés dans la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besançon : université de Franche-Comté, publications C3S, p. 105-113, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La position de la clinique dans la sociologie de Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche clinique en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain biographique du sociologue comme objet d’étude sociologique et comme support socioanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans C. Niewiadomski &amp; C. Delory Momberger (dir.), Territoires contemporains de la recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris : Éditions Téraèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 49-68, 2013, 978-2-336-00018-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations et l’image du corps paysan. Symptômes de la crise de l’identité sociale de la paysannerie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Tuaillon-Demésy et Gilles Ferréol (coord.), La place du corps dans la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besançon ; université de Franche-Comté, publications C3S, p. 59-70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens hypermoderne de la souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Ferréol (dir.), Souffrance et maltraitance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernelmont, E.M.E &amp; InterCommunications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 139-152, 2012, 978-2-8066-0760-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dits et écrits de sociologues et d'apprentis sociologues. Histoires de vie et prises de position sociologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Franche-Comté (UFC), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01682100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la formation universitaire participe à des processus d’aut(eur)isation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études transversale : La formation et la recherche dans le champ de l’intervention sociale. Quels effets transformatifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIRTES. UPEC. Science avec et pour la société. Erasme, Jun 2025, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversion épistémologique des expériences en savoirs expérientiels : entre opportunités et menaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards sociologiques sur les circulations et transferts de connaissance. Circulez, il y a tout à voir !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'études inter-RT Sociologie clinique et Sociologie de la connaissance de l’Association Française de Sociologie. CREAT. Université de Lorraine. CREAT., Apr 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d’écriture et d’échange sur l’activité : un dispositif de recherche collaborative analyseur des besoins de prudence des professionnels de la protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Top Andrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valentim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international interdisciplinaire du GIS Hybrida-IS, Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social., Aug 2025, Fribourg (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivation : un concept central en sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Richesse de la sociologie clinique ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISC, LCSP, Université Paris Cité, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universitarisation comme analyseur des choix managériaux : approche clinique, ethnographique et hybridation culturelle en EFTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Montlahuc Vannod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international interdisciplinaire du GIS Hybrida-IS, Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Hybrida-IS &amp; HES-SO, Aug 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivation : un concept central en sociologie clinique et partagé avec d'autres approches clinique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e congrès de l’Association Française de Sociologie (AFS), Environnement(s) et inégalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse Jean Jaurès Campus Le Mirail., Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les postures enchevêtrées du chercheur dans le cadre d’entretiens individuels et collectifs menés au sein de recherches collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de méthodologie qualitative "Questionner, Écouter dans l'entretien de recherche en SHS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets trans-formatifs de formations universitaires auprès de professionnel.le.s des métiers de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dufournet Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Les itinéraires de la formation : explorer, questionner, transformer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, EPSS et INSPE de l’académie de Versailles, CY Cergy Paris Université, May 2025, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards psychosociologiques sur les dynamiques participatives à l’œuvre dans le quotidien de jeunes suivi.e.s en protection de l’enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie du laboratoire EMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA. CY Cergy Paris Université, Dec 2024, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers favorisant la participation des personnes concernées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence adressée aux salariés, à la direction et aux administrateurs de la Sauvegarde du Val d’Oise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPSS. CY Cergy Paris université., Dec 2024, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des enseignants et formateurs mettent au travail ce qui les met à l’épreuve… par le dessin. Retour sur un dispositif de recherche-formation qui vise à mieux saisir le travail en ‘‘acte’’ et sa mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Activité enseignante. Entre épuisement et résistances. Approches cliniques en sociologie et psychologie du travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Changement Social et Politique. Université Paris Cité., Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du dessin et la circulation des savoirs : un appui à la problématisation multiple des épreuves de professionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de l’AILSF. Sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Ottawa, Jul 2024, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire équipe mixte et faire circuler les savoirs dans un dispositif de recherche-formation collaborative. Focus sur la conception et mise en œuvre d’un diagnostic partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Montlahuc Vannod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRASCE. Terrains et recherches dans les sciences de l’éducation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international organisé par le laboratoire CIRNEF, en partenariat avec l’Université de Rouen Normandie, le CEFEDEM de Normandie et le Musée national de l’Éducation (MUNAÉ), Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formateurs en travail social face à la réinvention pédagogique par l’alternance intégrative : une identité en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Montlahuc Vannod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : APPRENDRE ? avec, par et dans l’alternance : points de vues pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ResAAlt; CESI; Phronesis; HEFP; IUT Lumière Lyon 2, Nov 2024, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'injonction à la participation des personnes concernées sur les professionnel.les du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Iori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Dynamiques de l’action publique et nouvelles pratiques professionnelles : approche comparée dans les domaines de l'éducation, de la jeunesse, du social et de la santé (DYPROEJ2S) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA - CY Cergy Paris Université, Oct 2023, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lycée de la Nouvelle Chance « au milieu du gué » : quel bilan pour quelles transformations des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inter-AREF. Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Nov 2023, Nanterre, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs dans l’analyse des épreuves de professionnalité. Retour sur un dispositif de recherche-formation impliquant des professionnels des secteurs social, éducatif et sanitaire à partir de la réalisation de dessins réflexifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFS. Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde: Intervenir en milieu de travail, entre recherche et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rumef- Université de Tours, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ne pas conclure. Le travail de rue : une présence dans les non-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur le travail de rue : de l’invisibilité à la présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’ETSUP, en partenariat avec l’université Paris Lumières, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin réflexif : un outil qui se met ‘‘entre’’ l’intervention, la formation et la recherche pour contribuer à mieux comprendre le travail en ‘‘acte’’ et sa mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUMEF. La formation à l’épreuve du travail : perspectives internationales et interdisciplinaires. Table ronde « Intervenir en milieu de travail, entre recherche et formation » animée par S. Labbé et C. Rougerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Education Ethique Santé (université de Tours), May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lycée de la Nouvelle Chance &amp;quot;au milieu du gué&amp;quot; : quel bilan pour quelles transformations des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Inter-Congrès AREF « Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; AECSE, Nov 2023, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des personnes concernées en protection de l’enfance. Restitution de la recherche-action collaborative menée au sein de la Sauvegarde du Val d’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La participation en protection de l'enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, May 2023, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques participatives en protection de l’enfance : de « l’usager au centre » à la participation au centre de la reprofessionnalisation des travailleurs sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « La fabrique des professionnel.le.s dans le milieu socio-éducatif, social et médico-social », organisée par le laboratoire EMA, CYU / Inspé, Gennevilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au travail des travailleurs sociaux : une perspective psychosociologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AVVEJ. L’action éducative aujourd’hui face aux défis du monde qui vient.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Mauges-Sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs entre professionnels : un enjeu central des recherches collaboratives à caractère clinique situées au carrefour des secteurs éducatif, sanitaire et social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Éthique de l’intervention et milieu de travail : éducation, formation, santé », organisée par le laboratoire Education Ethique Santé. Université de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations universitaire et qualifiante des cadres du secteur social et médico-social : entre complémentarités et tensions. Retour d’expérience sur une formation double cursus associant Caferuis et Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUFS - Les formations du social à l'épreuve des réformes transformations, perspectives et enjeux des partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La posture clinique de travailleurs sociaux scolaire d'une municipalité dans leur alliance éducative avec des directeurs d'écoles primaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les « alliances » face aux « nouvelles » problématiques éducatives à l’école. Enjeux, tensions et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRESSE "La recherche en travail social dans les sciences de l'éducation et de la formation - le travail de la relation". Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La Recherche en Travail Social et Santé dans les sciences de l’Education et de la Formation (TRESSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d’un symposium. Des contextes institutionnels à la « marge » de l’école primaire : regards sur une pédagogie de l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International L’école primaire au 21e siècle. Université Cergy Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l’épreuve du pouvoir d’action et des résistances créatrices des travailleurs sociaux en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Emergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’accueil en centre social culturel et les conditions de travail dans les métiers du soin et du social. Retour sur l’expérimentation de deux dispositifs de recherches-action collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur Les recherches collaboratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Jan 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et distanciation dans la relation d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du DEIS 2020 de l'ETSUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'ETSUP, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du tiers dans les méthodes et dispositifs de recherche en sociologie clinique : au service et à l’épreuve des professionnels des métiers de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Oct 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence interstitielle des travailleurs sociaux scolaires. Un métier entre les secteurs éducatif et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur Les secteurs éducatif, sanitaire et social à l’ère du décloisonnement et de l’interprofessionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, INSPE de l’académie de Versailles et EPSS. Université de Cergy-Pontoise, Nov 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre décloisonnement interprofessionnalité. Se donner des points de repère en éducation, santé et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dufournet-Coestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur Les secteurs éducatif, sanitaire et social à l’ère du décloisonnement et de l’interprofessionnalité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, INSPE de l’académie de Versailles et EPSS, Nov 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institution : un concept fondamental et dynamique en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le concept d’institution dans les pratiques de l’institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, INSPE de l’académie de Versailles, IEA. Université de Cergy-Pontoise, Sep 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de lutte contre la pauvreté et la place des personnes en situation de vulnérabilité dans les lieux d’accueil petite enfance : quelle inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur L’accueil de la petite enfance. Autour d’une lecture critique du dernier plan de prévention et de lutte contre la pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA et CRFPE, Feb 2019, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipation, travail de la critique et posture clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Chemins de l’émancipation. Pensée critique et interventions cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA et réseau Jeunes inégalités sociales et périphéries, Feb 2019, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des publics et l’encadrement des professionnels du secteur social à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les mutations du rapport au temps et à l’espace dans les métiers de la relation à l’ère de l’hypermodernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, RT 10 et RT16 de l’AFS, EPSS, RISC, Oct 2018, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre ordinaire et extraordinaire des entretiens compréhensifs et cliniques en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie et épistémologie en sociologie clinique, table ronde organisée par Sophie Hamisultane au département de sociologie de l’université du Québec à Montréal (UQAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du sens du travail et du pouvoir d’action des professionnels de l’accompagnement et de l’encadrement dans les métiers du soin et du social. Retour sur une recherche collaborative menée dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par le CISSS (Centre intégré de santé et de services sociaux) de l’Outaouais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Gatineau (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’action des professionnels à l’épreuve des transformations du secteur social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur La réflexivité dans les pratiques du travail social : un atout pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des filières éducatives du travail social de l’INFA (Institut National de Formation et d’Application), Dec 2018, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la domination : dévoiler, résister, s’émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée au sein du CRIDIS (Centre de recherches interdisciplinaires. Démocratie, institutions, subjectivité) de l’université catholique de Louvain (UCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Langmuir-Blodgett technique oriented to very large planar or non-planar substrates (&amp;gt;&amp;gt; dm²) and targeted applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Organized Molecular Films (ICOMF16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D array of high aspect ratio TiO2 nano-pillars using direct photo-patternable TiO2 sol-gel process and colloidal photolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kämpfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Organized Molecular Films (ICOMF16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir-Blodgett monolayer of silica microspheres for surface nano-structuration by maskless lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kämpfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Veillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Organised Films (ECOF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Methods in Microspheres Precision Assembly for Colloidal Lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Precision Assembly Seminar (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Chamonix, France. pp.107-117, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45586-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de structures périodiques dans un film sol-gel TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème journée Sol-Gel Rhône-Alpes Auvergne (JSGRAA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00990690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of large area periodic TiO2 nanopillars using sol‐gel film and direct microsphere photolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sol-Gel 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00990686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic exploration and visual quality inspection of thin film deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE ADVANCED LITHOGRAPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Jose, United States. pp.NC, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2046246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard, Nicolas Bancel et Dominic Thomas (dir.), Vers la guerre des identités ? De la fracture coloniale à la révolution ultranationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Enriquez (dir.), L’arrogance. Un mode de domination néo-libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence ordinaire dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu et Roger Chartier, Le sociologue et l’historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aubert, Claudine Haroche (dir.), Les tyrannies de la visibilité. Être visible pour exister ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gaulejac, Travail, les raisons de la colère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paugam (dir.), Les 100 mots de la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouilloud, Devenir sociologue. Histoires de vie et choix théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucha por los lugares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 411-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia de vida y elecciones teóricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 332-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralidad axiológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioanálisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 571-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominación y emancipación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et Pascal Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 597-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de vie et choix théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte des faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 403-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralité axiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 427-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 328-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domination et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja (dir.), Dictionnaire de la fatigue. Genève, Droz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, (p. 424-430)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja (dir.). Dictionnaire de la fatigue. Geneviève : Droz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 208-209)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 240-242)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 644-645)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 94-95)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:67.1875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Fugier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascal Fugier. Maître de conférences en sciences de l'éducation et de la formation, CY Cergy Paris Université, laboratoire EMA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Fugier est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">maître de conférences en sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à CY Cergy Paris Université. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">laboratoire École Mutations Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (EMA – EA 4507).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités scientifiques et appartenances liées à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il fait partie du conseil du Groupe d'Intérêt Scientifique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(GIS) Hybrida IS, Réseau interdisciplinaire et international de recherche en intervention sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, au titre du laboratoire EMA (membre institutionnel du réseau). Il est aussi secrétaire du bureau du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Réseau Universitaire des Formations du Social) ainsi que membre du réseau international </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rechercheavec.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et membre fondateur, administrateur du CA du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International de Sociologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sociologie-clinique.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adhérent de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’AECSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association des Enseignants et Chercheurs en Sciences de l’Education), il est aussi adhérent de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association Internationale des sociologues de langue française, membre du bureau du CR19 - Sociologies cliniques) et de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association Française de Sociologie, membre du bureau du RT16 - Sociologie clinique).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il effectue des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapports d’expertise pour des revues ACL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qualifiantes pour la section 70 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliopsy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), d'autres sections du CNU (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Interrogations? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) et des revues internationales francophones (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université du Québec à Montréal; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Sociology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université de Johannesburg (Afrique du Sud); *Sociologie et sociétés *- Université de Montréal).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015, il a participé à l'organisation d'une dizaine de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">manifestations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (comme membre de comités d'organisation et/ou scientifiques). Parmi les principales : les congrès de l'AREF et de l'AFS ; les colloques du RUFS et du RISC. S'ajoutent des journées d'études et colloques organisées par le laboratoire EMA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, il est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Mutuelle la Mayotte, organisme gestionnaire d’établissements et services médico-sociaux à but non lucratif.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal.fugier@cyu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Depuis janvier 2024 : co-responsable du parcours de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master IFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Ingénierie de la Formation et de l’Accompagnement dans les métiers de la Relation), parcours de master de la mention MEEF 4 – Inspé de l’académie de Versailles.• Membre de l'équipe pédagogique du** master EPDIS** (Encadrement, Politage et Développement en Intervention Sociale), parcours de master de la mention MEEF 4 – Inspé de l’académie de Versailles. Responsable pédagogique de l'ensemble du parcours de 2018 à 2022. Responsable pédagogique du M2 EPDIS et du module &amp;quot;passerelle&amp;quot; de 2015 à 2018.• Membres de deux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">jurys de thèse de doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : thèse de Marie Deaucourt en sciences de l’éducation et de la formation, « Expérience carcérale et clinique narrative et éducative : quels enjeux enjeux biographiques, identitaires et éthiques ? », sous la direction de C. Niewiadomski, soutenue en 2022; thèse de doctorat en Esthétique, sciences et technologie des arts, sous la direction de N. Coutelet, intitulée « DEVENIR CENTAURESSE. Vécu d’une expérience d’un processus de recherche-création de l'analyse d'implication au processus de création collaboratif », soutenue en 2026.• Participation à 8 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comités de suivi de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">quatre principaux thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sont :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mutations organisationnelles et institutionnelles des secteurs social, sanitaire et éducatif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">processus de professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : émergence de nouvelles professionnalités et reprofessionnalisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-La </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">participation, le pouvoir d’agir et la subjectivation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">méthodes participatives et approches cliniques en sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de ses principales recherches abouties et en cours (2013-2026) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche menée dans le cadre du programme « chercheurs-citoyens » initié par le Conseil Régional Nord-Pas-de-Calais. Recherche sous la responsabilité scientifique de Christophe Niewiadomski (PU, Lille 3, CIREL), avec pour intitulé « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, santé et précarité. Interroger l’expérience des usagers et les conditions contemporaines d’exercice des métiers du soin et du travail social en région Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Cette recherche-action nous a permis d’interroger les transformations des pratiques professionnelles dans les secteurs social et sanitaire au regard de leurs transformations organisationnelles et institutionnelles occasionnées par des réformes législatives (lois 2002, 2005, loi HPST…). Les transformations des pratiques professionnelles sont aussi plus largement affectées par des transformations sociétales internationales (crise des Etats-providence, diffusion du New public management…). Nous montrons les incidences de ces transformations institutionnelles et sociétales dans les secteurs social et sanitaire sur les plans budgétaire et financier, dans la gestion des ressources humaines et le management, dans la relation d’aide et d’accompagnement, sur les rythmes de travail, l’usage et le rapport au temps, et enfin en matière de responsabilité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche menée dans le cadre d’un projet PICRI (région Ile de France), en partenariat avec le CERLIS (Université Paris 5 René Descartes) et l’association Cultures du Cœur, sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture comme vecteur d’intégration sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », sous la responsabilité de Nathalie Montoya (MCF, Paris 7, LCSP), avec Marie Sonnette. Cette recherche a permis d’évaluer les effets de l’action de l’association Cultures du Cœur auprès de ses bénéficiaires et à accompagner la réflexion des animateurs de l’association sur les outils et les dispositifs de médiation culturelle engagés dans le champ du travail social ; d’autre part, plus largement, les recherches engagées dans ce projet ont contribué à nourrir la réflexion autour du rôle des pratiques culturelles (fréquentation des œuvres et des équipements, précédés et prolongés de moments de sociabilité) dans les processus d’intégration sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche-action, sous la responsabilité de Pierre Roche (CEREQ), sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’implication des jeunes dans les trafics de drogues. Comprendre pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche menée en coopération avec le Groupe jeunesse du quartier de Monplaisir, à Angers. Cette recherche-action a été menée avec des professionnels issus de plusieurs structures et établissements scolaires et sociaux d’un quartier de la ville d’Angers. Elle visait à produire une lecture plus fine du trafic de drogues, à s’interroger sur les raisons et le sens de l’implication des jeunes en son sein afin de construire un cadre d’intervention qui permette aux professionnels de la proximité (ES, ASS, assistantes sociales scolaires, animateurs jeunes…) d’être mieux aidants vis-à-vis de ces jeunes et de leur proposer des alternatives fortes et crédibles. Nous avons pu repérer ce qui contraint leurs actions éducatives et sociales, comment ils peuvent mettre au travail leur positionnement professionnel de proximité, faire évoluer l’accompagnement mené auprès des familles ou encore développer le partenariat de proximité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe scientifique de la recherche-action collaborative sur l’action du service social scolaire du Centre Communal d’Action Sociale de la ville de Nanterre. Recherche conventionnée entre la mairie de nanterre, l’ETSUP et le laboratoire EMA, sous la coordination Philippe Lyet (L’Etsupe, EMA), avec Corinne Rougerie (CY Cergy Paris université, EMA) et Gilles Garcia (Lestup). Recherche-action menée pendant huit mois auprès de travailleurs sociaux scolaires, dans laquelle nous avons étudié </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la mise en œuvre, sur le territoire d’une ville francilienne, des actions assurées par l’action sociale scolaire du CCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un service d’actions facultatives des communes, au sein duquel des travailleurs sociaux scolaires (TSS) assurent des missions de protection de l’enfant et de prévention, en favorisant la réussite éducative des enfants, en facilitant leurs liens avec l’école ou encore en accompagnant les parents dans l’exercice de la parentalité. Nous avons étudié les pratiques, postures et cultures professionnelles des TSS, leurs territoires d’intervention ainsi que les frontières de ce service social scolaire au sein de son environnement externe : rapports avec la mairie, le département (ASE, EDAS), les établissements scolaires, les associations et d’autres partenaires (centre de loisirs, CMP…). Ce travail de recherche révèle notamment combien le service d’action sociale scolaire du CCAS étudié peut exercer une fonction « palliative » auprès du département (chef de fil de l’action sociale), à travers la mise en place de « pratiques de délestage » (Martin et al, 2019 ; Trombert, 2009), en réponse à la baisse de moyens matériels et humains que subissent les EDAS et services de l’ASE. Par ailleurs, il apparaît que les TSS développent et mobilisent des compétences qui demeurent néanmoins invisibles, n’étant ni nommées par les professionnels, ni instituées, telles leurs capacités à assurer un accueil inconditionnel, à exercer des fonctions de médiation/traduction et à adopter une posture clinique, non seulement auprès des personnes concernées mais aussi auprès de leurs partenaires (chef d’établissement, professeur des écoles, animateur…). Enfin, étant présent sur plusieurs territoires (Ecole, Mairie, quartiers de la ville…) et auprès de multiples partenaires (associations, ESSMS, structures socio-éducatives de proximité), nous soutenons que le TSS constitue un « fil rouge », contribuant à la continuité des accompagnements des personnes et participant au travail de coordination entre les acteurs professionnels, afin d’éviter les ruptures des parcours, une mission au cœur des orientations préconisées dans les politiques de l’action et de l’aide sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Responsable scientifique de la recherche-action sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des jeunes et des familles à leur accompagnement et la vie associative dans le champ de la protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche conventionnée avec la Sauvegarde du Val d’Oise et le laboratoire EMA. Equipe de recherche : P. Fugier (coord.), Valérie Becquet (PU, EMA), Claire de Saint Martin (MCF, EMA), Gilles Monceau (PU, EMA), Corinne Rougerie (MCF, EES) et Ruggero Iori (enseignant-chercheur contractuel, EMA). Dans le cadre de la réécriture de son projet associatif, cette association de protection de l’enfant a notamment axé l’une de ses orientations stratégiques sur le développement du pouvoir d’agir des personnes concernées, que ce soit dans le cadre de la conception et de la mise en œuvre de leur projet de vie ou dans leur participation à la vie de l’association. Pour mener à bien cette orientation stratégique, une recherche collaborative a été mise en place depuis fin 2019 (jusqu’à fin 2021). Nous allons questionner l’existence et le fonctionnement d’outils, dispositifs et instances visant à permettre et favoriser l’implication des personnes concernées (enfants, jeunes, familles), que ce soit au niveau des services ou plus largement au niveau de la vie associative. Par ailleurs, dans un contexte institutionnel marqué par la promotion du décloisonnement des secteurs ainsi que la mutualisation, les regroupements et les collaborations entre services, la poursuite de cette orientation stratégique adossée à un dispositif de recherche-action est l’occasion de réunir les professionnels des différents services et champs d’action de l’association (actions éducatives et lien social ; actions de formation et d’insertion ; assistance éducative et judiciaire ; dispositif d’hébergement et d’accompagnement éducatif). La participation des professionnels de l’association à une telle recherche-action collaborative constitue ainsi une ressource susceptible de favoriser la connaissance et l’interconnaissance entre les différents services, tout en instaurant un espace de réflexivité partagée, vecteur de changements et de créativité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de recherche menée en collaboration avec l’équipe enseignante du Lycée de la Nouvelle Chance (LNC), au lycée Alfred Kastler de Cergy-Pontoise sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les effets qu’exerce le fonctionnement du LNC sur les pratiques de ses enseignants, leurs postures professionnelles et les espaces d’apprentissage dans l’établissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche sous la responsabilité de Bruno Robbes (PU, EMA), avec Pascal Clerc (PU, EMA) et Pascal Fugier (MCF, EMA). Cette recherche permettra de rendre compte du décloisonnement des secteurs éducatif, sanitaire et social, par le prisme des dispositifs de raccrochage scolaire. Nous étudions les pratiques professionnelles de l’équipe enseignante du LNC, en faisant notamment un état des lieux des espaces d’apprentissage dans lesquels ils exercent et analysons les effets organisationnels et institutionnels qui s’exercent sur le fonctionnement et activités mises en œuvre dans ce dispositif de raccrochage. Cette recherche, en cours, met d’ores et déjà en évidence plusieurs tensions dans lesquelles sont pris les enseignants de cette équipe, entre les objectifs de réussite scolaire et ceux de resocialisation/remobilisation des élèves ; entre des pratiques pédagogiques ‘‘traditionnelles’’ et des pratiques innovantes ; entre la place et la légitimité des membres de cette équipe et celles des autres enseignants et équipes du lycée général qui abrite ce dispositif de raccrochage ; entre accompagnement global, collectif et accompagnement individualisé des apprenants… Ces diverses tensions ne sont pas sans affecter le « faire équipe » de ces enseignants, leur quête de reconnaissance et leurs capacités à placer les élèves dans des conditions d’apprentissage propices à leur raccrochage. Le parcours de ces élèves, qui conduit plusieurs d’entre eux à être accompagnés dans d’autres institutions que l’Ecole (institutions sanitaires, sociales et médico-sociales), nous amène aussi à interroger les relations de cette équipe d’enseignants avec leurs partenaires « hors Ecole » et dans quelle mesure un tel dispositif participe au décloisonnement des secteurs éducatif, social et sanitaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">groupe de travail sur la réingénierie du DEIS (Diplôme d’Etat en Ingénierie Sociale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, piloté par la DGCS, en tant que membre du bureau du RUFS. Groupe de travail composé de la DGCS, du RUFS, de l’UNAFORIS et du HCTS. 2021-2023. Dans le cadre des travaux de révision portant sur le diplôme d’Etat d’ingénierie sociale (DEIS), membre, en tant que représentant du RUFS (Réseau universitaire des formations du social), de l’équipe projet composé de représentants de l’Union Nationale des Associations de Formation et de Recherche en Intervention Sociale (UNAFORIS), du RUFS, animé par le bureau des professions sociales de la Direction Générale de la Cohésion Sociale (DGCS). Afin d’actualiser les référentiels de certification et de formation du DEIS, une enquête statistique sera effectuée en 2023 auprès d’étudiants actuellement en formation DEIS, de diplômés DEIS, d’employeurs du secteur de l’intervention sociale ainsi que de responsables de formation DEIS/Master en EFTS et à l’université. L’enquête par questionnaires a permis de mieux connaître le profil et les motivations des étudiants, leur insertion professionnelle et les besoins des employeurs en matière d’ingénierie sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-coordinateur scientifique de la recherche-formation collaborative « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformer la formation en travail social par l’alternance intégrative & la diversification pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche-formation collaborative financée dans le cadre de l'appel à projet « Diversifier les pédagogies » lancé par CY Cergy Paris Université (NCU). L’équipe de recherche, mixte, est composée de formateurs de l’EPSS (V. Debaize, S. Vallée, A. Martin, M. Zamorano, J-B. Mangue, B. Macresy et M-L Coraillon), sous la coordination scientifique d’A. Montlahuc (EPSS – chercheuse associée laboratoire EMA) et moi-même. Il s'agit d'un dispositif de recherche-formation collaborative qui comprend quatre phases : en 2024 est mise en œuvre une phase diagnostic (repérer les freins et leviers au développement de l'alternance intégrative). Les résultats de cette phase diagnostic seront ensuite convertis/mis à l'épreuve par la création d'un jeu qui associera alternants, tuteurs, formateurs/enseignants (phase 2 de création et phase 3 d'expérimentation du jeu en 2025), afin de continuer à collecter des données par des mises en situation, par la création et expérimentation d'un jeu. Et ce pour au final, en phase 4 (septembre 2025-février 2026), dégager des enseignements afin de mettre en forme des guides de bonnes pratiques et concevoir des programmes de formation. La dimension collaborative consiste à intégrer la recherche dans la formation et son ingénierie, en produisant des données d'enquête dans la conduite même d'un changement et les expérimentations mises en œuvre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Membre de l’équipe de la recherche « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parole de l’enfant dans les services de protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche-action coordonnée par S. Valentim (CRFPE – EMA), avec Marie Andrys (CRFPE) et David Mouriaux (CRFPE). Cette recherche-action, qui fait suite au travail collaboratif mené avec l’URIOPSS Hauts de France, vise la transformation des pratiques professionnelles à partir de l’étude des freins et leviers à la prise en compte de la parole de l’enfant dans les services de protection de l’enfance ainsi que de l’accompagnement et l’analyse de l’expérimentation de dispositifs participatifs innovants visant à développer le pouvoir d’agir des enfants, parents et professionnel.les concerné.es. La recherche, portée par le CRFPE (Centre Régional de Formation des Professionnels de l’Enfance), en collaboration scientifique avec le laboratoire EMA, est aussi menée avec la collaboration de plusieurs associations du secteur social de la région des Hauts de France (ADAE 62, AGSS). La méthodologie d’enquête, qualitative, comporte trois volets : à destination des professionnels référents dans les services, mise en place d’ateliers d’écriture et d’échange sur l’activité ; à destination des enfants, recours à des méthodes sensibles (jeux, prise de photos, groupes de paroles) et ethnographiques (présence des chercheurs lors des activités quotidiennes) ; à destination des parents, conduite d’entretiens semi directifs de type compréhensif (individuels et en groupe, en fonction des contextes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-responsable scientifique de la recherche sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets (trans)formatifs de la formation universitaire aux l’exercice des métiers de la relation et leurs fonctions d’ingénierie et d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Recherche collaborative coordonnée avec V. Dufournet-Coestier (EMA), avec comme autres membres de l’équipe de recherche G. Isaac (EMA) et P. Ballion (EMA). Recherche collaborative exploratoire menée avec des diplomés des master FFAP et IFAR. Reposant essentiellement sur la conduite d’entretiens collectifs, son enjeu est de rendre des effets (trans)formatifs de ces formations dans la construction identitaire, la posture et les activités des professionnels des métiers de la relation, mais aussi les effets transformatifs de ces formations sur leur environnement de travail (au-delà le périmètre d’action de l’apprenant.e).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-responsable scientifique de la recherche sur « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques innovantes en protection de l’enfance vectrices de pouvoir d’agir et de lien social auprès des personnes concernées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Recherche-action collaborative conventionnée entre le SAFEJ (L'Accueil Familial et Educatif de Jour) de l’OPEJ et le laboratoire EMA. Il s’agit de rendre compte et analyser les activités et projets menés par ce service de protection de l’enfance dans leurs capacités à développer le pouvoir d’agir des publics concernés et être vecteurs/’fabrique’ de lien social. Constituant un dispositif de recherche-action collaborative, il s’agit aussi d’être au plus près de transformations en cours du service, notamment soucieux d’œuvrer à son décloisonnement en investissant des pratiques, acteurs, lieux situés « hors les murs » de l’institution.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières publications (2018-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Rougerie, C. (2025). Les coulisses, scènes et afters des restitutions en recherches collaboratives : quel travail d’accordage ? Dans M. Lopez, G. Monceau, N. Oria et C. de Saint Martin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfléchir les recherches collaboratives : miroir de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Montpellier : Presses universitaires de la Méditerranée [à paraître]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valentim, S. et Fugier, P. (2025). A pesquisa-ação colaborativa : uma perspectiva para o trabalho educativo especializado na proteção da infância. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumento: Revista de Estudo e Pesquisa em Educação.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 27. e-ISSN 1984-5499. En ligne : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://periodicos.ufjf.br/index.php/revistainstrumento/article/view/48508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La subjectivation : un concept central de la sociologie clinique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Sociology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 20(1). En ligne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.uj.ac.za/index.php/csr/article/view/3170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Quelle place pour la recherche dans la formation des travailleurs sociaux aujourd’hui et demain ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 47, 109-123.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ponnou, S. ; Niewiadomski, C. ; Fugier, P. ; De Villers, G. et Chauvière, M. (2024). Pratiques d’orientation clinique en travail social. Dans S. Ponnou et R. Wittorski (dir.) *Le travail de la relation. La recherche en travail social & santé dans les sciences de l’éducation *(p. 69-78). Nïmes : Champs social.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P., Ghedamsi-Lecorre, I., Lecorre, T. & Mabilon-Bonfils, B. (dir.) (2024). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Construction et réception de la science aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Strasbourg : EDBH (ISBN : 9782493781161)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Becquet, V. ; Fugier, P. et Iori, R. (2022). *La participation des jeunes dans une association de protection de l’enfance : des logiques d’action en tension. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficultés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28. URL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/sejed/11831</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rougerie, C. et Fugier, P. (2022). La compétence invisible : Une évolution du métier de travailleur social dans le primaire. 128, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136-143</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale A. et Fugier P. (dir.) (2022). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). The circulation and emergence of knowledge and practices between youth professionals: the central issue of collaborative clinical research. Dans S. Ponnou et C. Niewiadomski (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Psychoanalytic Social Work. Research and Case Studies for Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Londres : Routledge.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultiaux, J. et Fugier, P. (2022). Dominación y emancipación. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 210-212). Oviedo - Asturias (España) : Sapere Aude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Historia de vida y elecciones teóricas. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 317-320). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Identidad. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 332-336). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Lucha por los lugares. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 411-413). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Neutralidad axiológica. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 436-439). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Socioanálisis. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 571-574). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale, A. et Fugier, P. (2022). Prólogo: Una “caja de herramientas” socioclínica. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica (p. 15-17). Oviedo - Asturias (España) : Sapere Aude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultiaux J., Fugier P. et Léon, X. (dir.) (2021). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paris : L’Harmattan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2021). De l’intérêt d’une formation hybride entre universités et centres de formation au travail social face au défi de la complexité des métiers de l’encadrement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 164, 49-58.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2021). La mise à l’épreuve du pouvoir d’action et des résistances créatrices des travailleurs sociaux en France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets. Revue d’intervention sociale et communautaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 27(1), 126–150 En ligne : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.erudit.org/fr/revues/ref/2021-v27-n1-ref06625/1084640ar/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2021). Le dessin réflexif : un support d’expression qui étaie les processus d’émancipation. Dans J. Cultiaux, P. Fugier et X. Léon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (pp. 39-51). Paris : L’Harmattan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Garcia, G. ; Rougerie, C. ; Fugier, P. et Lyet, P. (2020). Paradoxes (inter)institutionnels et clinique de l’action : le cas du service social scolaire d’une collectivité territoriale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 31, 141-154</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2020). La circulation et l’émergence de savoirs et pratiques entre professionnels de la jeunesse : enjeu central d’une recherche collaborative à caractère clinique. Dans S. Ponnou et C. Niewiadomski (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’orientation clinique en travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p. 181-200). Paris : L’Harmattan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale A. et Fugier P. (dir.) (2019). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Toulouse : Erès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2019). La place déniée de la philosophie chez les sociologues contemporains : entre lutte des places et coût de l’excellence. Dans J. Deniot, J. Réault (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et humanités. Quel déni ? Quelles dettes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p. 107-124). Nantes : Editions Lestamp.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2019). La boîte à outils du sociologue clinicien pour mettre au travail le sujet avec et face à ses émotions. Dans A. Mouchtouris (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions (en) vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.47-66). Paris : Le manuscrit.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vandevelde-Rougale, A. et Fugier, P. (2019). Avant-propos : une « boîte à outils » socioclinique. Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique (p. 11-13). Toulouse : Erès.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arnaud G., Fugier, P. et Vidaillet B. (2018). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse des organisations. Théories, cliniques, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Toulouse : Erès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2018). L’analyse sociologique de l’exclusion sous l’angle de la désinsertion et de la déliaison, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Interrogations?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [en ligne], 26, Le médiévalisme. Images et représentations du Moyen Âge, URL : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-interrogations.org/L-analyse-sociologique-de-**l</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières communications scientifiques (2022-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Montlahuc-Vannod, A., Fugier, P. et Tessaud, S. (2025). L’universitarisation comme analyseur des choix managériaux : approche clinique, ethnographique et hybridation culturelle en EFTS. 2ème colloque international interdisciplinaire du GIS Hybrida-IS, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Haute école de travail social. Fribourg (Suisse) : vendredi 29 août 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Mouriaux, D. (2025). Les ateliers d’écriture et d’échange sur l’activité : un dispositif de recherche collaborative analyseur des besoins de prudence des professionnels de la protection de l’enfance. 2ème colloque international interdisciplinaire du GIS Hybrida-IS, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Haute école de travail social. Fribourg (Suisse) : jeudi 28 août 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La subjectivation : un concept central en sociologie clinique et partagé avec d'autres approches clinique et critique. 11e congrès de l’Association Française de Sociologie (AFS), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Université de Toulouse Jean Jaurès Campus Le Mirail. Toulouse : jeudi 10 juillet 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). Quand la formation universitaire participe à des processus d’aut(eur)isation. Journée d’études transversale :* La formation et la recherche dans le champ de l’intervention sociale. Quels effets transformatifs ? Laboratoire LIRTES. UPEC. Science avec et pour la société. Erasme. Créteil : jeudi 19 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La subjectivation. Un concept central en sociologie clinique. Colloque international « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse de la sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». RISC, LCSP, Université Paris Cité. Paris : mardi 17 juin 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ballion, P. ; Dufournet-Coestier, V. ; El Ferdi, N ; Fugier, P. ; Isaac, G. ; Rosenberger, S. ; Trachez, C. et Trividic, M. (2025). Les effets trans-formatifs de formations universitaires auprès de professionnel.le.s des métiers de la relation. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les itinéraires de la formation : explorer, questionner, transformer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » co-organisée par le laboratoire EMA, l’EPSS et l’INSPE de l’académie de Versailles, CY Cergy Paris Université. Cergy : le mercredi 14 mai 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). La conversion épistémologique des expériences en savoirs expérientiels : entre opportunités et menaces. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sociologiques sur les circulations et transferts de connaissance. Circulez, il y a tout à voir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Journée d'études inter-RT Sociologie clinique et Sociologie de la connaissance de l’Association Française de Sociologie. CREAT. Université de Lorraine. Metz : mardi 1er avril 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2025). Les postures enchevêtrées du chercheur dans le cadre d’entretiens individuels et collectifs menés au sein de recherches collaboratives. Quatrième journée de méthodologie qualitative « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner, Écouter dans l'entretien de recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». ENS de Lyon. Lyon : Vendredi 28 mars 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Regards psychosociologiques sur les dynamiques participatives à l’œuvre dans le quotidien de jeunes suivi.e.s en protection de l’enfance. Ce que les approches cliniques en recherche collaborative peuvent dire et faire surgir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire EMA. CY Cergy Paris université. Gennevilliers : jeudi 12 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Les leviers favorisant la participation des personnes concernées. Conférence adressée aux salariés, à la direction et aux administrateurs de la Sauvegarde du Val d’Oise. EPSS. CY Cergy Paris université. Cergy : vendredi 6 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Montlahuc-Vannod, A. et Fugier, P. et (2024). Les formateurs en travail social face à la réinvention pédagogique par l’alternance intégrative : une identité en tension. Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre dans, par, en, avec l’alternance. Enjeux et perspectives pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. IUT Lumière Lyon 2. Réseau RESAALT. Réseau pour l’apprendre par l’alternance. Lyon : jeudi 21 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Montlahuc-Vannod, A. (2024). Faire équipe mixte et faire circuler les savoirs dans un dispositif de recherche-formation collaborative. Focus sur la conception et mise en œuvre d’un diagnostic partagé. Place et rôle des acteurs de la recherche : entre savants et connaisseurs. Symposium organisé par le GIS Hybrida-IS pour le colloque TRASCE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et recherches dans les sciences de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Colloque international organisé par le laboratoire CIRNEF, en partenariat avec l’Université de Rouen Normandie, le CEFEDEM de Normandie et le Musée national de l’Éducation (MUNAÉ). Rouen : vendredi 15 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). La pratique du dessin et la circulation des savoirs : un appui à la problématisation multiple des épreuves de professionnalité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de l’AILSF. Sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Université d’Ottawa. Ottawa : mardi 9 juillet 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2024). Quand des enseignants et formateurs mettent au travail ce qui les met à l’épreuve… par le dessin. Retour sur un dispositif de recherche-formation qui vise à mieux saisir le travail en ‘‘acte’’ et sa mise à l’épreuve. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité enseignante. Entre épuisement et résistances. Approches cliniques en sociologie et psychologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Laboratoire de Changement Social et Politique. Université Paris Cité. Paris : jeudi 18 janvier 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clerc, P., Fugier, P. et Robbes, B. (2023). Le Lycée de la Nouvelle Chance « au milieu du gué » : quel bilan pour quelles transformations des pratiques professionnelles ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inter-AREF. Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Paris Nanterre. Nanterre : mardi 14 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. et Iori, R. (2023). Les effets de l'injonction à la participation des personnes concernées sur les professionnel.les du social. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Dynamiques de l’action publique et nouvelles pratiques professionnelles : approche comparée dans les domaines de l'éducation, de la jeunesse, du social et de la santé (DYPROEJ2S) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Laboratoire EMA. CY Cergy Paris Université. Gennevilliers : jeudi 5 octobre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). La circulation des savoirs dans l’analyse des épreuves de professionnalité. Retour sur un dispositif de recherche-formation impliquant des professionnels des secteurs social, éducatif et sanitaire à partir de la réalisation de dessins réflexifs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFS. Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Lyon : jeudi 6 juillet 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). Le dessin réflexif : un outil qui se met ‘‘entre’’ l’intervention, la formation et la recherche pour contribuer à mieux comprendre le travail en ‘‘acte’’ et sa mise à l’épreuve. Colloque international du RUMEF. La formation à l’épreuve du travail : perspectives internationales et interdisciplinaires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Intervenir en milieu de travail, entre recherche et formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> animée par S. Labbé et C. Rougerie. Université de Tours, Laboratoire Education Ethique Santé. Tours : 26 mai 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). La participation des personnes concernées en protection de l’enfance. Restitution de la recherche-action collaborative menée au sein de la Sauvegarde du Val d’Oise. CY Cergy Paris Université. Cergy : mercredi 24 mai 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2023). Pour ne pas conclure. Le travail de rue : une présence dans les non-lieux. Journée d’études sur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le travail de rue : de l’invisibilité à la présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par L’ETSUP, en partenariat avec l’université Paris Lumières. Paris. Mardi 17 janvier 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Les formations universitaire et qualifiante des cadres du secteur social et médico-social : entre complémentarités et tensions. Retour d’expérience sur une formation double cursus associant Caferuis et Master. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUFS - Les formations du social à l'épreuve des réformes transformations, perspectives et enjeux des partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Nanterre, université Paris Nanterre. Mardi 8 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Le rapport au travail des travailleurs sociaux : une perspective psychosociologique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AVVEJ. L’action éducative aujourd’hui face aux défis du monde qui vient.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mauges sur Loire : mercredi 5 octobre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). Les dynamiques participatives en protection de l’enfance : de « l’usager au centre » à la participation au centre de la reprofessionnalisation des travailleurs sociaux ?. Journées d’étude « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des professionnel.le.s dans le milieu socio-éducatif, social et médico-social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », organisé.e par le laboratoire EMA, CYU / Inspé, Gennevilliers. Mercredi 13 avril 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fugier, P. (2022). La circulation des savoirs entre professionnels : un enjeu central des recherches collaboratives à caractère clinique situées au carrefour des secteurs éducatif, sanitaire et social. Journée d’études « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique de l’intervention et milieu de travail : éducation, formation, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », organisée par le laboratoire Education Ethique Santé. Université de Tours. Jeudi 10 février 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pesquisa-ação colaborativa : uma perspectiva para o trabalho educativo especializado na proteção da infância</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valentim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumento: Revista de Estudo e Pesquisa em Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de restitution dans les recherches collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, https://www.revue-interrogations.org/Les-pratiques-de-restitution-dans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivation : un concept central de la sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">clinical sociology review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20(1), pp.69-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la recherche dans la formation des travailleurs sociaux aujourd’hui et demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.047.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence invisible : Une évolution du métier de travailleur social dans le primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 128 (4), pp.136-143. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.128.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des jeunes dans une association de protection de l’enfance : des logiques d’action en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Iori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, http://journals.openedition.org/sejed/11831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l’épreuve du pouvoir d’action et des résistances créatrices des travailleurs sociaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets : revue d'intervention sociale et communautaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1084640ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’une formation hybride entre universités et centres de formation au travail social face au défi de la complexité des métiers de l’encadrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum. La Revue de Recherche en Travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes (inter)institutionnels et clinique de l’action : le cas du service social scolaire d’une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier « L’institution revisitée. Actualité et perspectives de l’intervention », 30, pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes (inter)institutionnels et clinique de l'action : le cas du service social scolaire d'une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sociologique de l’exclusion sous l’angle de la désinsertion et de la déliaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le médiévalisme. Images et représentations du Moyen Âge, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir les besoins et désirs singuliers de l’autre. La posture à contre-courant des auxiliaires de vie sociale et aides-soignantes à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil paradoxal des publics du champ social dans les établissements culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.47-71. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Area Fabrication of Periodic TiO2 Nanopillars Using Microsphere Photolithography on a Photopatternable Sol–Gel Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kampfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Veillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1021/acs.langmuir.5b01191. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention socio-éducative au domicile. Un espace de rencontre des désirs d'intimité et d'extimité des sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VST - Vie sociale et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.101 - 108. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vst.121.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de neutralité axiologique et le rapport au savoir scientifique des sociologues. Une exploration compréhensive à partir de l’expérience de cinq professeurs d’un département de sociologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexe captation du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition socio-anthropologique de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ''Émancipation, individuation, subjectivation. Psychanalyse, philosophie et science sociale (fin)'', Revue du M.A.U.S.S., n° 38, second semestre 2011 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haber, Freud Sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Papilloud, Introduction à la sociologie allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavoj Zizek, Fabien Tarby, A travers le réel. Entretiens avec Fabien Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cornaton, Pierre Bourdieu. Une vie dédoublée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Jones (dir.), L'école en Europe. Politiques néolibérales et résistances collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie et la psychanalyse au carrefour du symbolique – point de rencontre du contenu collectif de l'inconscient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘Les inégalités devant l’éducation’’, Savoir/agir, n°17, septembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches compréhensives et cliniques des entretiens sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d’un protocole de recherche exploratoire en sociologie. Question de départ et quelques ficelles du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d’un protocole de recherche exploratoire en sociologie. Le terrain précurseur et les lectures exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caillé, La quête de reconnaissance. Nouveau phénomène social total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologies et déterminismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sociologiques et les terrains des sociologues. Quelques préalables à la production de sociologies non dogmatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois dimensions sociales de l’identité personnelle : réelle, symbolique et imaginaire (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois dimensions sociales de l’identité personnelle : réelle, symbolique et imaginaire (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois dimensions sociales de l’identité personnelle : réelle, symbolique et imaginaire (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inquiétant sentiment d’étrangeté au principe d’une sociologie hétérodoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Construction et réception de la science aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi-Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDBH. 2024, 9782493781161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi-Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2024, 978-2-493781-16-1. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10908651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fabrique la science ? Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi-Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2024, 978-2-493781-17-8. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10932938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapere Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociología Clínica, Fernando de Yzaguirre; Vincent de Gaulejac, 978-84-18168-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erès. , 2019, 9782749257648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vidaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">érès. 2018, 978-2749257525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la domination : dévoiler, résister, s’émanciper. Une mise en perspective clinique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 2017, 978-2-343-12577-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & Psychanalyse : quelle praxis, quelle clinique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 2015, ISBN : 978-2-343-07854-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & Psychanalyse : de l’échange de vues à la transformation du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 2015, 978-2-343-06833-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la sociologie clinique inter-vient entre la sociologie institutionnaliste et la clinique d’orientation psychanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans B. Robbes et D. Samson (dir.). Penser l’institution. Pertinence de la psychothérapie, de l’analyse et des pédagogies institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, p. 115-120, 2026, 978-2-7492-8594-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institution : un concept fondamental et dynamique en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans B. Robbes et D. Samson (dir.). Penser l’institution. Pertinence de la psychothérapie, de l’analyse et des pédagogies institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, p. 17-38, 2026, 978-2-7492-8594-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des airs de famille entre le courant psychanalytique de la pédagogie institutionnelle et quelques figures de la psychosociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans B. Robbes et D. Samson (dir.). Penser l’institution. Pertinence de la psychothérapie, de l’analyse et des pédagogies institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, p. 235-241, 2026, 978-2-7492-8594-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lycée de la Nouvelle Chance. Entre l’institution et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Robbes, Y. Reuter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement en recherche. Vingt ans d’expériences, praticiens et chercheurs avec la FESPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique sociale, p. 89-102, 2025, 9782385480486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’orientation clinique en travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ponnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs social. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-78, 2024, 979-10-346-0839-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation and emergence of knowledge and practices between youth professionals: the central issue of collaborative clinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans S. Ponnou et C. Niewiadomski (dir.). Critical Psychoanalytic Social Work. Research and Case Studies for Clinical Practice. Londres : Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo: Una “caja de herramientas” socioclínica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapere Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-17, 2022, 978-84-18168-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin réflexif : un support d’expression qui étaie les processus d’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans J. Cultiaux, P. Fugier et X. Léon (dir.). Démarches cliniques de l’émancipation : postures, méthodes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-343-22903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation et l’émergence de savoirs et pratiques entre professionnels de la jeunesse : enjeu central d’une recherche collaborative à caractère clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’orientation clinique en travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 181-200, 2020, 978-2-343-19695-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos : une &amp;quot;boîte à outils&amp;quot; socioclinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">érès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-13, 2019, 978-2-7492-5764-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils du sociologue clinicien pour mettre au travail le sujet avec et face à ses émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Le manuscrit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Mouchtouris (dir.). Emotions (en) vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.47-66, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place déniée de la philosophie chez les sociologues contemporains : entre lutte des places et coût de l’excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes : Editions Lestamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans J. Deniot, J. Réault (coord.). Sciences sociales et humanités. Quel déni ? Quelles dettes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-124, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport du sociologue à ses valeurs et affects engagés dans ses recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Ferréol et A. Tuaillon-Demésy (dir.). L’engagement et ses différentes figures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain-la-Neuve : E.M.E. Éditions, (p. 81-93), 2016, 978-2-8066-3288-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & psychanalyse : tout est dans le &amp;quot;&</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.), Sociologie &amp; Psychanalyse : de l’échange de vues à la transformation du regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-23, 2015, 978-2-343-06833-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacan dans le sac à dos du sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.). Sociologie &amp; Psychanalyse : de l’échange de vues à la transformation du regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 49-73, 2015, 978-2-343-06833-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie & psychanalyse : mariage et art consommés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.), Sociologie &amp; Psychanalyse : quelle praxis, quelle clinique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-17, 2015, 978-2-343-07854-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une socio-analyse clinique. Entretien avec Vincent de Gaulejac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Gaulejac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Arnaud et P. Fugier (dir.), Sociologie &amp; Psychanalyse : quelle praxis, quelle clinique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris: L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 21-40, 2015, 978-2-343-07854-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'advènement du sujet. Une odyssée sociologique et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans J. Deniot, J. Réault et L. Delmaire (dir.). L’odyssée du sujet dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes : Lestamp-Éditions, p. 41-58, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image comme support réflexif dans les dispositifs de recherche et d’interventions en sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Tuaillon-Demésy et G. Ferréol (coord.), L'image et ses dérivés dans la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besançon : université de Franche-Comté, publications C3S, p. 105-113, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La position de la clinique dans la sociologie de Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche clinique en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain biographique du sociologue comme objet d’étude sociologique et comme support socioanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans C. Niewiadomski &amp; C. Delory Momberger (dir.), Territoires contemporains de la recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris : Éditions Téraèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 49-68, 2013, 978-2-336-00018-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations et l’image du corps paysan. Symptômes de la crise de l’identité sociale de la paysannerie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Tuaillon-Demésy et Gilles Ferréol (coord.), La place du corps dans la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besançon ; université de Franche-Comté, publications C3S, p. 59-70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens hypermoderne de la souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans G. Ferréol (dir.), Souffrance et maltraitance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernelmont, E.M.E &amp; InterCommunications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 139-152, 2012, 978-2-8066-0760-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dits et écrits de sociologues et d'apprentis sociologues. Histoires de vie et prises de position sociologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Franche-Comté (UFC), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01682100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la formation universitaire participe à des processus d’aut(eur)isation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études transversale : La formation et la recherche dans le champ de l’intervention sociale. Quels effets transformatifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIRTES. UPEC. Science avec et pour la société. Erasme, Jun 2025, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d’écriture et d’échange sur l’activité : un dispositif de recherche collaborative analyseur des besoins de prudence des professionnels de la protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Top Andrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valentim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international interdisciplinaire du GIS Hybrida-IS, Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social., Aug 2025, Fribourg (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivation : un concept central en sociologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Richesse de la sociologie clinique ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISC, LCSP, Université Paris Cité, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universitarisation comme analyseur des choix managériaux : approche clinique, ethnographique et hybridation culturelle en EFTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Montlahuc Vannod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international interdisciplinaire du GIS Hybrida-IS, Humaniser le travail social ? Des métiers en dilemmes et en (re)configurations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Hybrida-IS &amp; HES-SO, Aug 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversion épistémologique des expériences en savoirs expérientiels : entre opportunités et menaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards sociologiques sur les circulations et transferts de connaissance. Circulez, il y a tout à voir !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'études inter-RT Sociologie clinique et Sociologie de la connaissance de l’Association Française de Sociologie. CREAT. Université de Lorraine. CREAT., Apr 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivation : un concept central en sociologie clinique et partagé avec d'autres approches clinique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e congrès de l’Association Française de Sociologie (AFS), Environnement(s) et inégalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse Jean Jaurès Campus Le Mirail., Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme d’Etat d’ingénierie sociale : Quels enjeux de l’adossement à une formation universitaire par la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ce que peut faire, défaire, refaire la formation universitaire par la recherche dans l’exercice des métiers du social.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, LIRIS, RUFS, Nov 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les postures enchevêtrées du chercheur dans le cadre d’entretiens individuels et collectifs menés au sein de recherches collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de méthodologie qualitative "Questionner, Écouter dans l'entretien de recherche en SHS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets trans-formatifs de formations universitaires auprès de professionnel.le.s des métiers de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dufournet Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Les itinéraires de la formation : explorer, questionner, transformer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, EPSS et INSPE de l’académie de Versailles, CY Cergy Paris Université, May 2025, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards psychosociologiques sur les dynamiques participatives à l’œuvre dans le quotidien de jeunes suivi.e.s en protection de l’enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie du laboratoire EMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA. CY Cergy Paris Université, Dec 2024, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers favorisant la participation des personnes concernées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence adressée aux salariés, à la direction et aux administrateurs de la Sauvegarde du Val d’Oise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPSS. CY Cergy Paris université., Dec 2024, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des enseignants et formateurs mettent au travail ce qui les met à l’épreuve… par le dessin. Retour sur un dispositif de recherche-formation qui vise à mieux saisir le travail en ‘‘acte’’ et sa mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Activité enseignante. Entre épuisement et résistances. Approches cliniques en sociologie et psychologie du travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Changement Social et Politique. Université Paris Cité., Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du dessin et la circulation des savoirs : un appui à la problématisation multiple des épreuves de professionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de l’AILSF. Sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Ottawa, Jul 2024, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire équipe mixte et faire circuler les savoirs dans un dispositif de recherche-formation collaborative. Focus sur la conception et mise en œuvre d’un diagnostic partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Montlahuc Vannod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRASCE. Terrains et recherches dans les sciences de l’éducation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international organisé par le laboratoire CIRNEF, en partenariat avec l’Université de Rouen Normandie, le CEFEDEM de Normandie et le Musée national de l’Éducation (MUNAÉ), Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formateurs en travail social face à la réinvention pédagogique par l’alternance intégrative : une identité en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Montlahuc Vannod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : APPRENDRE ? avec, par et dans l’alternance : points de vues pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ResAAlt; CESI; Phronesis; HEFP; IUT Lumière Lyon 2, Nov 2024, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'injonction à la participation des personnes concernées sur les professionnel.les du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Iori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Dynamiques de l’action publique et nouvelles pratiques professionnelles : approche comparée dans les domaines de l'éducation, de la jeunesse, du social et de la santé (DYPROEJ2S) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA - CY Cergy Paris Université, Oct 2023, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lycée de la Nouvelle Chance « au milieu du gué » : quel bilan pour quelles transformations des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inter-AREF. Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Nov 2023, Nanterre, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ne pas conclure. Le travail de rue : une présence dans les non-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur le travail de rue : de l’invisibilité à la présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’ETSUP, en partenariat avec l’université Paris Lumières, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde: Intervenir en milieu de travail, entre recherche et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rumef- Université de Tours, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin réflexif : un outil qui se met ‘‘entre’’ l’intervention, la formation et la recherche pour contribuer à mieux comprendre le travail en ‘‘acte’’ et sa mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUMEF. La formation à l’épreuve du travail : perspectives internationales et interdisciplinaires. Table ronde « Intervenir en milieu de travail, entre recherche et formation » animée par S. Labbé et C. Rougerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Education Ethique Santé (université de Tours), May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs dans l’analyse des épreuves de professionnalité. Retour sur un dispositif de recherche-formation impliquant des professionnels des secteurs social, éducatif et sanitaire à partir de la réalisation de dessins réflexifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFS. Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lycée de la Nouvelle Chance &amp;quot;au milieu du gué&amp;quot; : quel bilan pour quelles transformations des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Inter-Congrès AREF « Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; AECSE, Nov 2023, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des personnes concernées en protection de l’enfance. Restitution de la recherche-action collaborative menée au sein de la Sauvegarde du Val d’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La participation en protection de l'enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, May 2023, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques participatives en protection de l’enfance : de « l’usager au centre » à la participation au centre de la reprofessionnalisation des travailleurs sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « La fabrique des professionnel.le.s dans le milieu socio-éducatif, social et médico-social », organisée par le laboratoire EMA, CYU / Inspé, Gennevilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au travail des travailleurs sociaux : une perspective psychosociologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AVVEJ. L’action éducative aujourd’hui face aux défis du monde qui vient.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Mauges-Sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs entre professionnels : un enjeu central des recherches collaboratives à caractère clinique situées au carrefour des secteurs éducatif, sanitaire et social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Éthique de l’intervention et milieu de travail : éducation, formation, santé », organisée par le laboratoire Education Ethique Santé. Université de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations universitaire et qualifiante des cadres du secteur social et médico-social : entre complémentarités et tensions. Retour d’expérience sur une formation double cursus associant Caferuis et Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUFS - Les formations du social à l'épreuve des réformes transformations, perspectives et enjeux des partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La posture clinique de travailleurs sociaux scolaire d'une municipalité dans leur alliance éducative avec des directeurs d'écoles primaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les « alliances » face aux « nouvelles » problématiques éducatives à l’école. Enjeux, tensions et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRESSE "La recherche en travail social dans les sciences de l'éducation et de la formation - le travail de la relation". Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La Recherche en Travail Social et Santé dans les sciences de l’Education et de la Formation (TRESSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d’un symposium. Des contextes institutionnels à la « marge » de l’école primaire : regards sur une pédagogie de l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International L’école primaire au 21e siècle. Université Cergy Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l’épreuve du pouvoir d’action et des résistances créatrices des travailleurs sociaux en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Emergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’accueil en centre social culturel et les conditions de travail dans les métiers du soin et du social. Retour sur l’expérimentation de deux dispositifs de recherches-action collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur Les recherches collaboratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Jan 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et distanciation dans la relation d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du DEIS 2020 de l'ETSUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'ETSUP, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du tiers dans les méthodes et dispositifs de recherche en sociologie clinique : au service et à l’épreuve des professionnels des métiers de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, Oct 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de lutte contre la pauvreté et la place des personnes en situation de vulnérabilité dans les lieux d’accueil petite enfance : quelle inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur L’accueil de la petite enfance. Autour d’une lecture critique du dernier plan de prévention et de lutte contre la pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA et CRFPE, Feb 2019, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence interstitielle des travailleurs sociaux scolaires. Un métier entre les secteurs éducatif et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur Les secteurs éducatif, sanitaire et social à l’ère du décloisonnement et de l’interprofessionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, INSPE de l’académie de Versailles et EPSS. Université de Cergy-Pontoise, Nov 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre décloisonnement interprofessionnalité. Se donner des points de repère en éducation, santé et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dufournet-Coestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur Les secteurs éducatif, sanitaire et social à l’ère du décloisonnement et de l’interprofessionnalité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, INSPE de l’académie de Versailles et EPSS, Nov 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institution : un concept fondamental et dynamique en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le concept d’institution dans les pratiques de l’institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, INSPE de l’académie de Versailles, IEA. Université de Cergy-Pontoise, Sep 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipation, travail de la critique et posture clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Chemins de l’émancipation. Pensée critique et interventions cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA et réseau Jeunes inégalités sociales et périphéries, Feb 2019, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des publics et l’encadrement des professionnels du secteur social à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les mutations du rapport au temps et à l’espace dans les métiers de la relation à l’ère de l’hypermodernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMA, RT 10 et RT16 de l’AFS, EPSS, RISC, Oct 2018, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre ordinaire et extraordinaire des entretiens compréhensifs et cliniques en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie et épistémologie en sociologie clinique, table ronde organisée par Sophie Hamisultane au département de sociologie de l’université du Québec à Montréal (UQAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du sens du travail et du pouvoir d’action des professionnels de l’accompagnement et de l’encadrement dans les métiers du soin et du social. Retour sur une recherche collaborative menée dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par le CISSS (Centre intégré de santé et de services sociaux) de l’Outaouais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Gatineau (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’action des professionnels à l’épreuve des transformations du secteur social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur La réflexivité dans les pratiques du travail social : un atout pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des filières éducatives du travail social de l’INFA (Institut National de Formation et d’Application), Dec 2018, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la domination : dévoiler, résister, s’émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée au sein du CRIDIS (Centre de recherches interdisciplinaires. Démocratie, institutions, subjectivité) de l’université catholique de Louvain (UCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Langmuir-Blodgett technique oriented to very large planar or non-planar substrates (&amp;gt;&amp;gt; dm²) and targeted applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Organized Molecular Films (ICOMF16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D array of high aspect ratio TiO2 nano-pillars using direct photo-patternable TiO2 sol-gel process and colloidal photolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kämpfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Organized Molecular Films (ICOMF16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir-Blodgett monolayer of silica microspheres for surface nano-structuration by maskless lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kämpfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Veillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Organised Films (ECOF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de structures périodiques dans un film sol-gel TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème journée Sol-Gel Rhône-Alpes Auvergne (JSGRAA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00990690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Methods in Microspheres Precision Assembly for Colloidal Lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Precision Assembly Seminar (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Chamonix, France. pp.107-117, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45586-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of large area periodic TiO2 nanopillars using sol‐gel film and direct microsphere photolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shavdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sol-Gel 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00990686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic exploration and visual quality inspection of thin film deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE ADVANCED LITHOGRAPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Jose, United States. pp.NC, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2046246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard, Nicolas Bancel et Dominic Thomas (dir.), Vers la guerre des identités ? De la fracture coloniale à la révolution ultranationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Enriquez (dir.), L’arrogance. Un mode de domination néo-libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence ordinaire dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu et Roger Chartier, Le sociologue et l’historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aubert, Claudine Haroche (dir.), Les tyrannies de la visibilité. Être visible pour exister ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gaulejac, Travail, les raisons de la colère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paugam (dir.), Les 100 mots de la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouilloud, Devenir sociologue. Histoires de vie et choix théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucha por los lugares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 411-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralidad axiológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 332-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia de vida y elecciones teóricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioanálisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 571-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominación y emancipación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de Sociología Clínica. Oviedo - Asturias (España) : Sapere Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte des faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 403-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et Pascal Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 597-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de vie et choix théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralité axiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 427-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 328-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domination et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cultiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Vandevelde-Rougale et P. Fugier (dir.). Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja (dir.), Dictionnaire de la fatigue. Genève, Droz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, (p. 424-430)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja (dir.). Dictionnaire de la fatigue. Geneviève : Droz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 240-242)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 644-645)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 208-209)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans P. Zawieja et F. Guarnieri (coord.), Dictionnaire des risques psycho-sociaux. Paris : Le Seuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (p. 94-95)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF7C3FA5"/>
+    <w:nsid w:val="ED37A26D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A7C21B10"/>
+    <w:nsid w:val="934A7906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9761B5CC"/>
+    <w:nsid w:val="5A67939B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rechercheavec.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sociologie-clinique.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.fugier@cyu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufjf.br/index.php/revistainstrumento/article/view/48508" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.uj.ac.za/index.php/csr/article/view/3170" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sejed/11831" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/revues/ref/2021-v27-n1-ref06625/1084640ar/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-interrogations.org/L-analyse-sociologique-de-**l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.047.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084640ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montoya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sonnette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.121.0101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi-Lecorre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10908651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10932938" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vandevelde-Rougale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialsapereaude.com/libro/diccionario-de-sociologia-clinica_139896/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cultiaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Niewiadomski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Villers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943686v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4447/dictionnaire-de-sociologie-clinique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193625v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sociologie_et_psychanalyse_de_l_echange_de_vues_a_la_transformation_du_regard_pascal_fugier_gilles_arnaud-9782343068336-47947.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sociologie_et_psychanalyse_quelle_praxis_quelle_clinique_gilles_arnaud_pascal_fugier-9782343078540-48818.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Gaulejac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40436" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46727" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01682100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouriaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Top Andrys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290331v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Montlahuc Vannod" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tessaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ferdi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747630v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788035v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129018v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654181v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649866v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192423v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192419v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet-Coestier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485814v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485799v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485848v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ducros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384495v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reynaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089387v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coronel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ollier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990686v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2046246" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682105v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683447v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683450v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683451v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074325v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074334v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904233v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193620v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203177v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203181v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rechercheavec.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sociologie-clinique.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.fugier@cyu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufjf.br/index.php/revistainstrumento/article/view/48508" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.uj.ac.za/index.php/csr/article/view/3170" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sejed/11831" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/revues/ref/2021-v27-n1-ref06625/1084640ar/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-interrogations.org/L-analyse-sociologique-de-**l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.047.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084640ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montoya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sonnette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.121.0101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi-Lecorre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10908651" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447375v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10932938" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904220v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vandevelde-Rougale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialsapereaude.com/libro/diccionario-de-sociologia-clinica_139896/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cultiaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191435v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Niewiadomski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Villers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4447/dictionnaire-de-sociologie-clinique" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sociologie_et_psychanalyse_de_l_echange_de_vues_a_la_transformation_du_regard_pascal_fugier_gilles_arnaud-9782343068336-47947.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sociologie_et_psychanalyse_quelle_praxis_quelle_clinique_gilles_arnaud_pascal_fugier-9782343078540-48818.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203220v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Gaulejac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40436" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46727" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01682100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouriaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Top Andrys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Montlahuc Vannod" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tessaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290337v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608085v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Ferdi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836323v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944385v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392458v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192417v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649866v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649865v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192423v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485814v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203283v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet-Coestier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203295v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485799v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485822v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ducros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384495v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reynaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089387v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coronel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ollier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_14" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990686v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2046246" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683431v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682105v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683447v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683443v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683450v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683451v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904233v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193408v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193623v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203168v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203159v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203177v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203171v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203169v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>