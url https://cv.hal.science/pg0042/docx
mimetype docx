--- v0 (2026-03-07)
+++ v1 (2026-04-03)
@@ -415,1797 +415,1797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953316v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regular directed path and Moore flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendiconti di Matematica e delle sue Applicazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (1-2), pp.111-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741876v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homotopy theory of Moore flows (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">North-Western European Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.55-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050004v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Directed degeneracy maps for precubical sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (7), pp.194-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771404v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing cubical and globular directed paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/fm219-3-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (1-2), pp.111-151</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713809v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing the non-unital and unital settings for directed homotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de topologie et géométrie différentielle catégoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LXIV-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713806v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Left properness of flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (19), pp.562-612</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comparing the non-unital and unital settings for directed homotopy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homotopy theory of Moore flows (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compositionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32408/compositionality-3-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989109v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six model categories for directed homotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Categories and General Algebraic Structures with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.145-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52547/cgasa.15.1.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homotopy theory of Moore flows (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extracta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.157-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17398/2605-5686.36.2.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215805v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flows revisited: the model category structure and its left determinedness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de topologie et géométrie différentielle catégoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, LXIV-2</w:t>
+              <w:t xml:space="preserve">, 2020, LXI (2), pp.208-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Left properness of flows</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enriched diagrams of topological spaces over locally contractible enriched categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.1485-1510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinatorics of past-similarity in higher dimensional transition systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 (19), pp.562-612</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geometry of cubical and regular transition systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de topologie et géométrie différentielle catégoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LVI (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The choice of cofibrations of higher dimensional transition systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.1117-1151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Left determined model categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.1093-1115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, LXI (2), pp.208-226</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homotopy Theory of Labelled Symmetric Precubical Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.93-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enriched diagrams of topological spaces over locally contractible enriched categories</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum to &amp;quot;Towards a homotopy theory of higher dimensional transition systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globular realization and cubical underlying homotopy type of time flow of process algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25, pp.1485-1510</w:t>
+              <w:t xml:space="preserve">, 2008, 14, pp.101-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Combinatorics of past-similarity in higher dimensional transition systems</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a homotopy theory of process algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homology, Homotopy and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.353-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-Homotopy and Refinement of Observation, Part II: Adding New T-Homotopy Equivalences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mathematics and Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, Article ID 87404, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/87404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverting weak dihomotopy equivalence using homotopy continuous flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2006, 16 (3), pp.59-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, LVI (4)</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-homotopy and refinement of observation (III) : Invariance of the branching and merging homologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New York Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.319--348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.1093-1115</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-homotopy and refinement of observation (IV) : Invariance of the underlying homotopy type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New York Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.63--95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.1117-1151</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homological properties of non-deterministic branchings and mergings in higher dimensional automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homology, Homotopy and Applications(HHA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (1), pp.51-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20, pp.93-131</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow does not model flows up to weak dihomotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Categorical Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (5-6), pp.371-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...560 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150921v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00150922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing globular complex and flow</w:t>
               </w:r>
@@ -2718,165 +2718,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cubes, homotopy and process algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebraic Topological Methods in Computer Science 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combinatorics of labelling in higher dimensional automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du projet ANR "Invariants algébriques des systèmes informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695163v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00695053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A topological model for studying branching and merging homologies of flows</w:t>
               </w:r>
@@ -3228,51 +3228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E945ABF"/>
+    <w:nsid w:val="9A49B1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3459,51 +3459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pg0042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0287-6252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gaucher_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563674v5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118042v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/compositionality-7-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953316v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/j.bbms.250522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771404v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050004v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741876v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713809v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm219-3-2023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713806v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989109v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32408/compositionality-3-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52547/cgasa.15.1.145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215805v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2605-5686.36.2.157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/87404" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161577v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217067v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pg0042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0287-6252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gaucher_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563674v5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118042v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/compositionality-7-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953316v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/j.bbms.250522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741876v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050004v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771404v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713809v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm219-3-2023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713806v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989109v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32408/compositionality-3-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52547/cgasa.15.1.145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215805v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2605-5686.36.2.157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/87404" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161577v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217067v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>