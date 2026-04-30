--- v1 (2026-04-03)
+++ v2 (2026-04-30)
@@ -156,3011 +156,3073 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed path and Moore flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branching space of multipointed d-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161577v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branching space of precubical set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217067v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural homotopy of multipointed d-spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Journal of Okayama University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 68, pp.13-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563674v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a theory of natural directed paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compositionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 7 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/compositionality-7-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118042v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globular subdivisions are dihomotopy equivalences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (5), pp.607-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36045/j.bbms.250522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953316v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed degeneracy maps for precubical sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (7), pp.194-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771404v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular directed path and Moore flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendiconti di Matematica e delle sue Applicazioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (1-2), pp.111-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741876v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homotopy theory of Moore flows (III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North-Western European Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.55-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050004v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Directed degeneracy maps for precubical sets</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing cubical and globular directed paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/fm219-3-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713809v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing the non-unital and unital settings for directed homotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de topologie et géométrie différentielle catégoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LXIV-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713806v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homotopy theory of Moore flows (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compositionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32408/compositionality-3-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989109v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six model categories for directed homotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Categories and General Algebraic Structures with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.145-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52547/cgasa.15.1.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homotopy theory of Moore flows (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extracta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.157-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17398/2605-5686.36.2.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215805v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Left properness of flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 41 (7), pp.194-237</w:t>
+              <w:t xml:space="preserve">, 2021, 37 (19), pp.562-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Comparing the non-unital and unital settings for directed homotopy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flows revisited: the model category structure and its left determinedness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de topologie et géométrie différentielle catégoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, LXIV-2</w:t>
+              <w:t xml:space="preserve">, 2020, LXI (2), pp.208-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Left properness of flows</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enriched diagrams of topological spaces over locally contractible enriched categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.1485-1510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinatorics of past-similarity in higher dimensional transition systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 (19), pp.562-612</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...263 lines deleted...]
-                <w:t xml:space="preserve">Flows revisited: the model category structure and its left determinedness</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geometry of cubical and regular transition systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de topologie et géométrie différentielle catégoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, LXI (2), pp.208-226</w:t>
+              <w:t xml:space="preserve">, 2015, LVI (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enriched diagrams of topological spaces over locally contractible enriched categories</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Left determined model categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25, pp.1485-1510</w:t>
+              <w:t xml:space="preserve">, 2015, 21, pp.1093-1115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Combinatorics of past-similarity in higher dimensional transition systems</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The choice of cofibrations of higher dimensional transition systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.1117-1151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homotopy Theory of Labelled Symmetric Precubical Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.93-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum to &amp;quot;Towards a homotopy theory of higher dimensional transition systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2014, 29, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">The choice of cofibrations of higher dimensional transition systems</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globular realization and cubical underlying homotopy type of time flow of process algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21, pp.1117-1151</w:t>
+              <w:t xml:space="preserve">, 2008, 14, pp.101-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Left determined model categories</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a homotopy theory of process algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.1093-1115</w:t>
+              <w:t xml:space="preserve">Homology, Homotopy and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.353-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Homotopy Theory of Labelled Symmetric Precubical Sets</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-Homotopy and Refinement of Observation, Part II: Adding New T-Homotopy Equivalences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mathematics and Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, Article ID 87404, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/87404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Erratum to &amp;quot;Towards a homotopy theory of higher dimensional transition systems</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverting weak dihomotopy equivalence using homotopy continuous flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 29, pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2006, 16 (3), pp.59-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-homotopy and refinement of observation (III) : Invariance of the branching and merging homologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New York Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12, pp.319--348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-homotopy and refinement of observation (IV) : Invariance of the underlying homotopy type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New York Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12, pp.63--95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow does not model flows up to weak dihomotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Categorical Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (5-6), pp.371-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homological properties of non-deterministic branchings and mergings in higher dimensional automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homology, Homotopy and Applications(HHA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (1), pp.51-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing globular complex and flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New York Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11, pp.97-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model category for the homotopy theory of concurrency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homology, Homotopy and Applications(HHA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (1), pp.549-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150924v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-05217067v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Homotopy Theory of Higher Dimensional Transition Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Itinérant de Catégories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Higher Dimensional Transition Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric and Topological Methods in Computer Science 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Dimensional Transition System and Labelled Symmetric Precubical Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Itinérant de Catégories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinatorics of labelling in higher dimensional automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre du projet ANR "Invariants algébriques des systèmes informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A topological model for studying branching and merging homologies of flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONFÉRENCE INTERNATIONALE DE THÉORIE DES CATÉGORIES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cubes, homotopy and process algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebraic Topological Methods in Computer Science 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">Globular realization and cubical underlying homotopy type</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémantique purement homotopique des algèbres de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du projet ANR "Invariants algébriques des systèmes informatiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homotopical semantics of parallel composition in CCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSSL86</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sémantique purement homotopique des algèbres de processus</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globular realization and cubical underlying homotopy type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du projet ANR "Invariants algébriques des systèmes informatiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">hal-00695226v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3228,51 +3290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A49B1CC"/>
+    <w:nsid w:val="3077FE8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3459,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pg0042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0287-6252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gaucher_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563674v5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118042v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/compositionality-7-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953316v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/j.bbms.250522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741876v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050004v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771404v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713809v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm219-3-2023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713806v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989109v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32408/compositionality-3-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52547/cgasa.15.1.145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215805v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2605-5686.36.2.157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/87404" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161577v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217067v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pg0042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0287-6252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gaucher_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161577v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217067v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563674v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118042v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/compositionality-7-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953316v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/j.bbms.250522" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771404v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741876v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050004v5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713809v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm219-3-2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713806v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989109v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32408/compositionality-3-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52547/cgasa.15.1.145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215805v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2605-5686.36.2.157" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/87404" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>