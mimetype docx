--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -840,1383 +840,1383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050004v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparing the non-unital and unital settings for directed homotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de topologie et géométrie différentielle catégoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LXIV-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713806v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparing cubical and globular directed paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/fm219-3-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4064/fm219-3-2023⟩</w:t>
+                <w:t xml:space="preserve">hal-03713809v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six model categories for directed homotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Categories and General Algebraic Structures with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.145-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52547/cgasa.15.1.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comparing the non-unital and unital settings for directed homotopy</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homotopy theory of Moore flows (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compositionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32408/compositionality-3-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989109v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homotopy theory of Moore flows (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extracta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.157-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17398/2605-5686.36.2.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215805v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Left properness of flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (19), pp.562-612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flows revisited: the model category structure and its left determinedness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de topologie et géométrie différentielle catégoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, LXIV-2</w:t>
+              <w:t xml:space="preserve">, 2020, LXI (2), pp.208-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Homotopy theory of Moore flows (I)</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enriched diagrams of topological spaces over locally contractible enriched categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compositionality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.1485-1510</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...185 lines deleted...]
-                <w:t xml:space="preserve">Left properness of flows</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinatorics of past-similarity in higher dimensional transition systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 (19), pp.562-612</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Flows revisited: the model category structure and its left determinedness</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geometry of cubical and regular transition systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de topologie et géométrie différentielle catégoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, LXI (2), pp.208-226</w:t>
+              <w:t xml:space="preserve">, 2015, LVI (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enriched diagrams of topological spaces over locally contractible enriched categories</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Left determined model categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25, pp.1485-1510</w:t>
+              <w:t xml:space="preserve">, 2015, 21, pp.1093-1115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Combinatorics of past-similarity in higher dimensional transition systems</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The choice of cofibrations of higher dimensional transition systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.1117-1151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum to &amp;quot;Towards a homotopy theory of higher dimensional transition systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2014, 29, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Left determined model categories</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homotopy Theory of Labelled Symmetric Precubical Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21, pp.1093-1115</w:t>
+              <w:t xml:space="preserve">, 2014, 20, pp.93-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The choice of cofibrations of higher dimensional transition systems</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globular realization and cubical underlying homotopy type of time flow of process algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21, pp.1117-1151</w:t>
+              <w:t xml:space="preserve">, 2008, 14, pp.101-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Homotopy Theory of Labelled Symmetric Precubical Sets</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a homotopy theory of process algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20, pp.93-131</w:t>
+              <w:t xml:space="preserve">Homology, Homotopy and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.353-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Erratum to &amp;quot;Towards a homotopy theory of higher dimensional transition systems</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-Homotopy and Refinement of Observation, Part II: Adding New T-Homotopy Equivalences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mathematics and Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, Article ID 87404, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/87404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-homotopy and refinement of observation (III) : Invariance of the branching and merging homologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New York Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.319--348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverting weak dihomotopy equivalence using homotopy continuous flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 29, pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2006, 16 (3), pp.59-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150920v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00150918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-homotopy and refinement of observation (IV) : Invariance of the underlying homotopy type</w:t>
               </w:r>
@@ -2780,165 +2780,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A topological model for studying branching and merging homologies of flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONFÉRENCE INTERNATIONALE DE THÉORIE DES CATÉGORIES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combinatorics of labelling in higher dimensional automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du projet ANR "Invariants algébriques des systèmes informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695163v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00695198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cubes, homotopy and process algebra</w:t>
               </w:r>
@@ -3290,51 +3290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3077FE8F"/>
+    <w:nsid w:val="B8B536C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3521,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pg0042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0287-6252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gaucher_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161577v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217067v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563674v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118042v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/compositionality-7-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953316v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/j.bbms.250522" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771404v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741876v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050004v5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713809v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm219-3-2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713806v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989109v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32408/compositionality-3-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52547/cgasa.15.1.145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215805v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2605-5686.36.2.157" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/87404" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pg0042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0287-6252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gaucher_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161577v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217067v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563674v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118042v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/compositionality-7-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953316v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/j.bbms.250522" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771404v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741876v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050004v5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713806v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713809v4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm219-3-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52547/cgasa.15.1.145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989109v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32408/compositionality-3-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215805v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2605-5686.36.2.157" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/87404" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>