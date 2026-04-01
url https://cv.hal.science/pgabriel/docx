--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -607,222 +607,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mean-field equation of a leaky integrate-and-fire neural network: measure solutions and steady states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dumont</w:t>
+                <w:t xml:space="preserve">Ergodic behavior of non-conservative semigroups via generalized Doeblin's conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bansaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/aba6d8⟩</w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166 (1), pp.29-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-019-00253-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617088v4</w:t>
+                <w:t xml:space="preserve">hal-01617071v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodic behavior of non-conservative semigroups via generalized Doeblin's conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+                <w:t xml:space="preserve">The mean-field equation of a leaky integrate-and-fire neural network: measure solutions and steady states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 166 (1), pp.29-72. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (12), pp.6381-6420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10440-019-00253-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/aba6d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617071v4</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617088v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous exponential growth of the growth-fragmentation equation with unbounded fragmentation rate</w:t>
               </w:r>
@@ -2487,209 +2487,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenelements of a General Aggregation-Fragmentation Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order WENO scheme for Polymerization-type equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Matar Tine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021820251000443X⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, CEMRACS 2009: Mathematical Modelling in Medicine, 30, pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/2010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408088v3</w:t>
+                <w:t xml:space="preserve">hal-00455472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order WENO scheme for Polymerization-type equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eigenelements of a General Aggregation-Fragmentation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léon Matar Tine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, CEMRACS 2009: Mathematical Modelling in Medicine, 30, pp.53-69. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (5), pp.757-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/2010006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021820251000443X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455472v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408088v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3160,317 +3160,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093201v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral description of a cell growth and division equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constructive Krein-Rutman result for Kinetic Fokker-Planck equations in a domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graeme Charles Wake</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Ashher Zaidi</w:t>
+                <w:t xml:space="preserve">Richard Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707890v1</w:t>
+                <w:t xml:space="preserve">hal-04650292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The principal eigenvalue problem for time-periodic nonlocal equations with drift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+                <w:t xml:space="preserve">Spectral description of a cell growth and division equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce van Brunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil El Abdouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+                <w:t xml:space="preserve">Graeme Charles Wake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ashher Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690839v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive Krein-Rutman result for Kinetic Fokker-Planck equations in a domain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The principal eigenvalue problem for time-periodic nonlocal equations with drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Abdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04650292v2</w:t>
+                <w:t xml:space="preserve">hal-04690839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal growth for linear processes with affine control</w:t>
               </w:r>
@@ -4053,51 +4053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608758v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die037-0708-547" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376957v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022120" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062882v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290410v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973959v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ca&#241;izo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havva Yolda&#351;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1338654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617088v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aba6d8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617071v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00253-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883140v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-019-00526-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291295v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.92" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363549v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372949v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191528" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500471v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201862186206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313817v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.01.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860218v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Shang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0768-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquemard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Patterson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9950-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002824v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860231v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2013.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683148v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balagu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#241;izo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649178v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P. Garbett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Quaranta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren R. Tyson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Webb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.07.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565863v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2012.v10.n3.a4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455390v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.03.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408088v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251000443X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455472v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Matar Tine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Mileyko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974072.48" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039628" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093201v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fonte S&#225;nchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce van Brunt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Charles Wake" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashher Zaidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690839v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650292v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Medina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01499728v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00918869v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608758v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die037-0708-547" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376957v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022120" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062882v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290410v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973959v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ca&#241;izo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havva Yolda&#351;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1338654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617071v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00253-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617088v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aba6d8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883140v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-019-00526-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291295v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.92" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363549v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372949v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191528" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500471v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201862186206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313817v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.01.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860218v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Shang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0768-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquemard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Patterson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9950-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002824v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860231v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2013.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683148v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balagu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#241;izo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649178v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P. Garbett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Quaranta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren R. Tyson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Webb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.07.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565863v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2012.v10.n3.a4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455390v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.03.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455472v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Matar Tine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408088v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251000443X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Mileyko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974072.48" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039628" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093201v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fonte S&#225;nchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650292v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Medina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce van Brunt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Charles Wake" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashher Zaidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01499728v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00918869v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>