--- v1 (2026-04-01)
+++ v2 (2026-05-06)
@@ -1963,395 +1963,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient kinetic model for assemblies of amyloid fibrils and its application to polyglutamine aggregation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of age structure to cell population responses to targeted therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Prigent</w:t>
+                <w:t xml:space="preserve">Shawn P. Garbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Ballesta</w:t>
+                <w:t xml:space="preserve">Vito Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Charles</w:t>
+                <w:t xml:space="preserve">Darren R. Tyson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Lenuzza</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glenn F. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (11), pp.e43273. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 311, pp.19-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778052v1</w:t>
+                <w:t xml:space="preserve">hal-00649178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of age structure to cell population responses to targeted therapeutics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Glenn F. Webb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649178v2</w:t>
+                <w:t xml:space="preserve">hal-00539279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+                <w:t xml:space="preserve">An efficient kinetic model for assemblies of amyloid fibrils and its application to polyglutamine aggregation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+                <w:t xml:space="preserve">Natacha Lenuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98 (1), pp.1-27. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e43273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539279v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-time Asymptotics for Nonlinear Growth-fragmentation Equations</w:t>
               </w:r>
@@ -2487,209 +2487,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order WENO scheme for Polymerization-type equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eigenelements of a General Aggregation-Fragmentation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léon Matar Tine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/2010006⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (5), pp.757-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820251000443X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455472v2</w:t>
+                <w:t xml:space="preserve">hal-00408088v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenelements of a General Aggregation-Fragmentation Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order WENO scheme for Polymerization-type equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Matar Tine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (5), pp.757-783. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, CEMRACS 2009: Mathematical Modelling in Medicine, 30, pp.53-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021820251000443X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/2010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408088v3</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3160,317 +3160,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093201v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive Krein-Rutman result for Kinetic Fokker-Planck equations in a domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral description of a cell growth and division equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+                <w:t xml:space="preserve">Bruce van Brunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Medina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mischler</w:t>
+                <w:t xml:space="preserve">Graeme Charles Wake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ashher Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650292v2</w:t>
+                <w:t xml:space="preserve">hal-04707890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral description of a cell growth and division equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The principal eigenvalue problem for time-periodic nonlocal equations with drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Abdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce van Brunt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04707890v1</w:t>
+                <w:t xml:space="preserve">hal-04690839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The principal eigenvalue problem for time-periodic nonlocal equations with drift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+                <w:t xml:space="preserve">Constructive Krein-Rutman result for Kinetic Fokker-Planck equations in a domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil El Abdouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+                <w:t xml:space="preserve">Richard Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690839v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal growth for linear processes with affine control</w:t>
               </w:r>
@@ -4053,51 +4053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608758v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die037-0708-547" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376957v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022120" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062882v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290410v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973959v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ca&#241;izo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havva Yolda&#351;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1338654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617071v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00253-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617088v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aba6d8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883140v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-019-00526-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291295v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.92" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363549v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372949v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191528" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500471v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201862186206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313817v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.01.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860218v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Shang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0768-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquemard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Patterson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9950-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002824v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860231v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2013.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683148v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balagu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#241;izo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649178v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P. Garbett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Quaranta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren R. Tyson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Webb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.07.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565863v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2012.v10.n3.a4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455390v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.03.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455472v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Matar Tine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408088v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251000443X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Mileyko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974072.48" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039628" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093201v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fonte S&#225;nchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650292v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Medina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce van Brunt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Charles Wake" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashher Zaidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01499728v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00918869v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608758v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die037-0708-547" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376957v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022120" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062882v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290410v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973959v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ca&#241;izo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havva Yolda&#351;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1338654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617071v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00253-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617088v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aba6d8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883140v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-019-00526-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291295v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.92" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363549v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372949v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191528" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500471v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201862186206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313817v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.01.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860218v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Shang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0768-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquemard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Patterson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9950-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002824v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860231v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2013.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683148v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balagu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#241;izo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649178v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P. Garbett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Quaranta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren R. Tyson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Webb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.07.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565863v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2012.v10.n3.a4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455390v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.03.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408088v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251000443X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455472v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Matar Tine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Mileyko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974072.48" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039628" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093201v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fonte S&#225;nchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce van Brunt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Charles Wake" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashher Zaidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690839v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650292v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Medina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01499728v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00918869v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>