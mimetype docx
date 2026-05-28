--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -66,2624 +66,2732 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, slow convergence, and concentration in the house of cards replicator-mutator model</w:t>
+                <w:t xml:space="preserve">Subdiffusive fractional limit of a jump-renewal equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Quiblier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential and integral equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608758v2</w:t>
+                <w:t xml:space="preserve">hal-05456904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining integro-differential equations originating from evolutionary biology: ground states and long time dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Alfaro</w:t>
+                <w:t xml:space="preserve">Fast, slow convergence, and concentration in the house of cards replicator-mutator model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Otared Kavian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special issue in memory of Masayasu Mimura, 28 (12), pp.5905--5933. </w:t>
+              <w:t xml:space="preserve">Differential and integral equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (7-8), pp.547-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2022120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57262/die037-0708-547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376957v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Conservative Harris Ergodic Theorem</w:t>
+                <w:t xml:space="preserve">Confining integro-differential equations originating from evolutionary biology: ground states and long time dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bansaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+                <w:t xml:space="preserve">Matthieu Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Marguet</w:t>
+                <w:t xml:space="preserve">Otared Kavian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (3), pp.2459-2510. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special issue in memory of Masayasu Mimura, 28 (12), pp.5905--5933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/jlms.12639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2022120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062882v3</w:t>
+                <w:t xml:space="preserve">hal-03376957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic asymptotic dynamics of the measure solutions to an equal mitosis equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Non-Conservative Harris Ergodic Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bansaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Martin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ahl.123⟩</w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.2459-2510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/jlms.12639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290410v3</w:t>
+                <w:t xml:space="preserve">hal-02062882v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral gap for the growth-fragmentation equation via Harris's Theorem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic asymptotic dynamics of the measure solutions to an equal mitosis equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Havva Yoldaş</w:t>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (5), pp.5185-5214. </w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.275-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1338654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ahl.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973959v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290410v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodic behavior of non-conservative semigroups via generalized Doeblin's conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+                <w:t xml:space="preserve">Spectral gap for the growth-fragmentation equation via Harris's Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Cañizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Havva Yoldaş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10440-019-00253-5⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (5), pp.5185-5214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1338654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617071v4</w:t>
+                <w:t xml:space="preserve">hal-02973959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mean-field equation of a leaky integrate-and-fire neural network: measure solutions and steady states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dumont</w:t>
+                <w:t xml:space="preserve">Ergodic behavior of non-conservative semigroups via generalized Doeblin's conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bansaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166 (1), pp.29-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-019-00253-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/aba6d8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01617088v4</w:t>
+                <w:t xml:space="preserve">hal-01617071v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous exponential growth of the growth-fragmentation equation with unbounded fragmentation rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bernard</w:t>
+                <w:t xml:space="preserve">The mean-field equation of a leaky integrate-and-fire neural network: measure solutions and steady states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00028-019-00526-4⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (12), pp.6381-6420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/aba6d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883140v3</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617088v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an irreducibility type condition for the ergodicity of nonconservative semigroups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+                <w:t xml:space="preserve">Asynchronous exponential growth of the growth-fragmentation equation with unbounded fragmentation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.375-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-019-00526-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.92⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02291295v2</w:t>
+                <w:t xml:space="preserve">hal-01883140v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic asymptotic behaviour of a population reproducing by fission into two equal parts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Doumic</w:t>
+                <w:t xml:space="preserve">On an irreducibility type condition for the ergodicity of nonconservative semigroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 358 (6), pp.733-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/krm.2019022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01363549v5</w:t>
+                <w:t xml:space="preserve">hal-02291295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady distribution of the incremental model for bacteria proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic asymptotic behaviour of a population reproducing by fission into two equal parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.551-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2019022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2019008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01742140v1</w:t>
+                <w:t xml:space="preserve">hal-01363549v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting Hamilton-Jacobi equation for the large scale asymptotics of a subdiffusion jump-renewal equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady distribution of the incremental model for bacteria proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Álvaro Mateos González</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115 (1-2), pp.63-94. </w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special issue on mathematical methods in systems biology, 14 (1), pp.149-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ASY-191528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2019008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372949v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measure solutions to the conservative renewal equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limiting Hamilton-Jacobi equation for the large scale asymptotics of a subdiffusion jump-renewal equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Mateos González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201862186206⟩</w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (1-2), pp.63-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-191528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500471v2</w:t>
+                <w:t xml:space="preserve">hal-01372949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of the growth-fragmentation equation with bounded fragmentation rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measure solutions to the conservative renewal equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, CIMPA School on Mathematical Models in Biology and Medicine, 62, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201862186206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313817v3</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an Amplification Protocol for Misfolded Proteins by using Relaxed Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior of the growth-fragmentation equation with bounded fragmentation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peipei Shang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70 (1), pp.289-327. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 272 (8), pp.3455-3485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-014-0768-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860218v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313817v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Geometric Control Applied to the Protein Misfolding Cyclic Amplification Process</w:t>
+                <w:t xml:space="preserve">Optimization of an Amplification Protocol for Misfolded Proteins by using Relaxed Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Chyba</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jacquemard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peipei Shang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10440-014-9950-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (1), pp.289-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-014-0768-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313871v1</w:t>
+                <w:t xml:space="preserve">hal-00860218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stability for the prion equation with general incidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Geometric Control Applied to the Protein Misfolding Cyclic Amplification Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chyba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Patterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2015.12.789⟩</w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Control and Observation of Nonlinear Control Systems with Applications to Medicine and Space Mechanics, 135 (1), pp.145-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-014-9950-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002824v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential relaxation to self-similarity for the superquadratic fragmentation equation</w:t>
+                <w:t xml:space="preserve">Global stability for the prion equation with general incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Salvarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special issue dedicated to the 70th birthday of Glenn F. Webb, 12 (4), pp.789-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2015.12.789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aml.2013.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00860231v4</w:t>
+                <w:t xml:space="preserve">hal-01002824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine asymptotics of profiles and relaxation to equilibrium for growth-fragmentation equations with variable drift rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Balagué</w:t>
+                <w:t xml:space="preserve">Exponential relaxation to self-similarity for the superquadratic fragmentation equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cañizo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+                <w:t xml:space="preserve">Francesco Salvarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (2), pp.219-243. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.74-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aml.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683148v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860231v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of age structure to cell population responses to targeted therapeutics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine asymptotics of profiles and relaxation to equilibrium for growth-fragmentation equations with variable drift rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cañizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Glenn F. Webb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.07.001⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.219-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649178v2</w:t>
+                <w:t xml:space="preserve">hal-00683148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+                <w:t xml:space="preserve">An efficient kinetic model for assemblies of amyloid fibrils and its application to polyglutamine aggregation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Ballesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+                <w:t xml:space="preserve">Frédérique Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lenuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e43273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539279v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient kinetic model for assemblies of amyloid fibrils and its application to polyglutamine aggregation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Prigent</w:t>
+                <w:t xml:space="preserve">The contribution of age structure to cell population responses to targeted therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Ballesta</w:t>
+                <w:t xml:space="preserve">Shawn P. Garbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Charles</w:t>
+                <w:t xml:space="preserve">Vito Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Lenuzza</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Darren R. Tyson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn F. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 311, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778052v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time Asymptotics for Nonlinear Growth-fragmentation Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2012.v10.n3.a4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00565863v2</w:t>
+                <w:t xml:space="preserve">hal-00539279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shape of the Polymerization Rate in the Prion Equation</w:t>
+                <w:t xml:space="preserve">Long-time Asymptotics for Nonlinear Growth-fragmentation Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcm.2010.03.032⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.787-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2012.v10.n3.a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455390v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenelements of a General Aggregation-Fragmentation Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Shape of the Polymerization Rate in the Prion Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021820251000443X⟩</w:t>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mathematical Methods and Modelling of Biophysical Phenomena, 53 (7-8), pp.1451-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcm.2010.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408088v3</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eigenelements of a General Aggregation-Fragmentation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (5), pp.757-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820251000443X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408088v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High-order WENO scheme for Polymerization-type equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Matar Tine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, CEMRACS 2009: Mathematical Modelling in Medicine, 30, pp.53-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/2010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2693,814 +2801,713 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Fragmentation Role in the Amyloid Assembling Processes and Application to their Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chyba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Chyba</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Mileyko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Control and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.348--355, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/1.9781611974072.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear eigenvalue problems arising from growth maximization of positive linear dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 53rd Annual Conference on Decision and Control (CDC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.1600--1607, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdiffusive fractional limit of a jump-renewal equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Berry</w:t>
+                <w:t xml:space="preserve">On the Krein-Rutman theorem and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fonte Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05456904v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093201v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Krein-Rutman theorem and beyond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral description of a cell growth and division equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce van Brunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Charles Wake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ashher Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04093201v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral description of a cell growth and division equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The principal eigenvalue problem for time-periodic nonlocal equations with drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Abdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707890v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The principal eigenvalue problem for time-periodic nonlocal equations with drift</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adil El Abdouni</w:t>
+                <w:t xml:space="preserve">Constructive Krein-Rutman result for Kinetic Fokker-Planck equations in a domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690839v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive Krein-Rutman result for Kinetic Fokker-Planck equations in a domain</w:t>
-[...99 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Optimal growth for linear processes with affine control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4053,51 +4060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608758v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die037-0708-547" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376957v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022120" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062882v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290410v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973959v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ca&#241;izo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havva Yolda&#351;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1338654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617071v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00253-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617088v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aba6d8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883140v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-019-00526-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291295v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.92" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363549v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372949v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191528" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500471v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201862186206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313817v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.01.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860218v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Shang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0768-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquemard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Patterson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9950-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002824v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860231v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2013.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683148v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balagu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#241;izo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649178v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P. Garbett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Quaranta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren R. Tyson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Webb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.07.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565863v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2012.v10.n3.a4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455390v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.03.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408088v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251000443X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455472v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Matar Tine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Mileyko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974072.48" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039628" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093201v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fonte S&#225;nchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce van Brunt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Charles Wake" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashher Zaidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690839v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650292v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Medina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01499728v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00918869v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608758v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die037-0708-547" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376957v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062882v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290410v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973959v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ca&#241;izo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havva Yolda&#351;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1338654" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617071v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00253-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617088v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aba6d8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883140v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-019-00526-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291295v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.92" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363549v5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372949v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191528" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500471v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201862186206" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313817v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.01.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860218v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Shang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0768-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquemard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Patterson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9950-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002824v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.789" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860231v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2013.08.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683148v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balagu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#241;izo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649178v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P. Garbett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Quaranta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren R. Tyson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Webb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.07.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565863v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2012.v10.n3.a4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455390v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.03.032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408088v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251000443X" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455472v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Matar Tine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313887v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Mileyko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974072.48" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039628" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093201v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fonte S&#225;nchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce van Brunt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Charles Wake" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashher Zaidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690839v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650292v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Medina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01499728v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00918869v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>