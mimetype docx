--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -1062,173 +1062,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Savoir historique’ et transition. Le parcours d’Eugenio Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bechelloni, Antonio and Del Vento, Christian and Tabet, Xavier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie intellectuelle entre fascisme et République 1940-1948</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, ENS éd., pp.203-216, 2012, Laboratoire italien. Politique et société, 978-2-84788-382-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modernità e ‘ragione tutta spiegata’ in Vico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanzulli, Marco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Razionalità e modernità in Vico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218, Mimesis, pp.245-261, 2012, Filosofie, 978-88-575-1365-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177485v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘La logique générale de Wolff est la meilleure que nous possédions’. Sens et portée d’un hommage du professeur Kant</w:t>
               </w:r>
@@ -1354,50 +1354,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature et 'temps des révoltes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Scotto d'Ardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lazar, Marc ; Matard-Bonucci, Marie-Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Italie des années de plomb : le terrorisme entre histoire et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Autrement, pp.274-288, 2010, Mémoires/Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Letteratura e &amp;quot;stagione delle rivolte&amp;quot;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1423,156 +1522,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a cura di Marc Lazar and Matard-Bonucci, Marie-Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il libro degli anni di piombo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rizzoli, pp.291-306, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068603v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-00465871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution et ‘nouveauté’ dans le Saggio storico sulla rivoluzione napoletana de Vincenzo Cuoco</w:t>
               </w:r>
@@ -2320,183 +2320,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des Lumières à Naples entre matérialisme et radicalité</w:t>
+                <w:t xml:space="preserve">L’invention de la modernité à Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Tome 80 (3), pp.417-434. </w:t>
+              <w:t xml:space="preserve">, 2017, Tome 80 (3), pp.405-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/aphi.803.0417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/aphi.803.0405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629728v1</w:t>
+                <w:t xml:space="preserve">hal-04629727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invention de la modernité à Naples</w:t>
+                <w:t xml:space="preserve">L’émergence des Lumières à Naples entre matérialisme et radicalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Tome 80 (3), pp.405-416. </w:t>
+              <w:t xml:space="preserve">, 2017, Tome 80 (3), pp.417-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/aphi.803.0405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/aphi.803.0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629727v1</w:t>
+                <w:t xml:space="preserve">hal-04629728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Vico à Gramsci. Éléments pour une confrontation</w:t>
               </w:r>
@@ -3046,165 +3046,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tradizione epicurea in Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni materialisti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 5, pp.161- 182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouveauté et politique dans la pensée de Vincenzo Cuoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, N° 6-2005, pp.79-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00313063v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00422841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et sagesse poétique : le conflit des interprétations</w:t>
               </w:r>
@@ -3434,709 +3434,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’incertitude de la médecine dans la pensée de Leonardo Di Capua (1617-1695)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance avant la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comunity and politics in Vico’s New Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance avant la reconnaissance</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophes et libertins à l’Âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’incertitude de la médecine dans la pensée de Leonardo Di Capua (1617-1695)</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence des Lumières à Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philosophes et libertins à l’Âge classique</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts de lire à l’Âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’émergence des Lumières à Naples</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razionalità e modernità in Vico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les arts de lire à l’Âge classique</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vico et les bestioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Razionalità e modernità in Vico</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idée d’autonomie et ses enjeux ontologiques, critiques et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vico et les bestioni</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razionalità e politica in Vico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Razionalità e politica in Vico</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie cartésienne et matérialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181728v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4427,51 +4427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tuc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pre-histoires-de-l-anthropologie.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cazal&#233; B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gambino Longo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille-Nikodimov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Agsous-Bienstein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al-Zahre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8877" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Scotto d'Ardino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/2385-216X/289" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10876-4.p.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.803.0417" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.803.0405" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.659" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.395" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181721v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tuc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pre-histoires-de-l-anthropologie.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cazal&#233; B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gambino Longo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille-Nikodimov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Agsous-Bienstein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al-Zahre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8877" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Scotto d'Ardino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/2385-216X/289" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10876-4.p.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.803.0405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.803.0417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.659" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.395" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>