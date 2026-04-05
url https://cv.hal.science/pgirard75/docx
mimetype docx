--- v1 (2026-04-02)
+++ v2 (2026-04-05)
@@ -2701,165 +2701,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’umanesimo conflittuale di Giambattista Vico</w:t>
+                <w:t xml:space="preserve">L'umanesimo conflittuale di Vico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali d'Italianistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 26 (https://annali.org/volumes/volume-26-2008/)</w:t>
+              <w:t xml:space="preserve">, 2008, Vol. 26, pp.249- 263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629746v1</w:t>
+                <w:t xml:space="preserve">halshs-00423174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'umanesimo conflittuale di Vico</w:t>
+                <w:t xml:space="preserve">L’umanesimo conflittuale di Giambattista Vico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali d'Italianistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Vol. 26, pp.249- 263</w:t>
+              <w:t xml:space="preserve">, 2008, 26 (https://annali.org/volumes/volume-26-2008/)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00423174v1</w:t>
+                <w:t xml:space="preserve">hal-04629746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 'juste pas' historique de Rome dans la pensée de Giambattista Vico</w:t>
               </w:r>
@@ -3046,165 +3046,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveauté et politique dans la pensée de Vincenzo Cuoco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 6-2005, pp.79-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00313063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tradizione epicurea in Vico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni materialisti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, N° 5, pp.161- 182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422841v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00313063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et sagesse poétique : le conflit des interprétations</w:t>
               </w:r>
@@ -3620,151 +3620,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’émergence des Lumières à Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philosophes et libertins à l’Âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181684v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts de lire à l’Âge classique</w:t>
               </w:r>
@@ -4427,51 +4427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tuc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pre-histoires-de-l-anthropologie.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cazal&#233; B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gambino Longo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille-Nikodimov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Agsous-Bienstein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al-Zahre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8877" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Scotto d'Ardino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/2385-216X/289" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10876-4.p.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.803.0405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.803.0417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.659" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.395" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tuc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pre-histoires-de-l-anthropologie.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cazal&#233; B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gambino Longo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille-Nikodimov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Agsous-Bienstein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al-Zahre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8877" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Scotto d'Ardino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/2385-216X/289" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10876-4.p.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.803.0405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.803.0417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.659" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.395" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>