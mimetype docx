--- v2 (2026-04-05)
+++ v3 (2026-05-07)
@@ -1062,173 +1062,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modernità e ‘ragione tutta spiegata’ in Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanzulli, Marco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Razionalità e modernità in Vico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 218, Mimesis, pp.245-261, 2012, Filosofie, 978-88-575-1365-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Savoir historique’ et transition. Le parcours d’Eugenio Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bechelloni, Antonio and Del Vento, Christian and Tabet, Xavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle entre fascisme et République 1940-1948</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, ENS éd., pp.203-216, 2012, Laboratoire italien. Politique et société, 978-2-84788-382-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177535v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘La logique générale de Wolff est la meilleure que nous possédions’. Sens et portée d’un hommage du professeur Kant</w:t>
               </w:r>
@@ -1354,50 +1354,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Letteratura e &amp;quot;stagione delle rivolte&amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Scotto d'Ardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">a cura di Marc Lazar and Matard-Bonucci, Marie-Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il libro degli anni di piombo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rizzoli, pp.291-306, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littérature et 'temps des révoltes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1423,156 +1522,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lazar, Marc ; Matard-Bonucci, Marie-Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Italie des années de plomb : le terrorisme entre histoire et mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Autrement, pp.274-288, 2010, Mémoires/Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465871v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01068603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution et ‘nouveauté’ dans le Saggio storico sulla rivoluzione napoletana de Vincenzo Cuoco</w:t>
               </w:r>
@@ -2701,165 +2701,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'umanesimo conflittuale di Vico</w:t>
+                <w:t xml:space="preserve">L’umanesimo conflittuale di Giambattista Vico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali d'Italianistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Vol. 26, pp.249- 263</w:t>
+              <w:t xml:space="preserve">, 2008, 26 (https://annali.org/volumes/volume-26-2008/)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00423174v1</w:t>
+                <w:t xml:space="preserve">hal-04629746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’umanesimo conflittuale di Giambattista Vico</w:t>
+                <w:t xml:space="preserve">L'umanesimo conflittuale di Vico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali d'Italianistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 26 (https://annali.org/volumes/volume-26-2008/)</w:t>
+              <w:t xml:space="preserve">, 2008, Vol. 26, pp.249- 263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629746v1</w:t>
+                <w:t xml:space="preserve">halshs-00423174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 'juste pas' historique de Rome dans la pensée de Giambattista Vico</w:t>
               </w:r>
@@ -3046,165 +3046,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tradizione epicurea in Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni materialisti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 5, pp.161- 182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouveauté et politique dans la pensée de Vincenzo Cuoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, N° 6-2005, pp.79-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00313063v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00422841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et sagesse poétique : le conflit des interprétations</w:t>
               </w:r>
@@ -3496,275 +3496,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comunity and politics in Vico’s New Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance avant la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comunity and politics in Vico’s New Science</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophes et libertins à l’Âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence des Lumières à Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181682v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts de lire à l’Âge classique</w:t>
               </w:r>
@@ -4427,51 +4427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tuc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pre-histoires-de-l-anthropologie.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cazal&#233; B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gambino Longo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille-Nikodimov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Agsous-Bienstein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al-Zahre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8877" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Scotto d'Ardino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/2385-216X/289" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10876-4.p.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.803.0405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.803.0417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.659" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.395" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tuc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pre-histoires-de-l-anthropologie.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cazal&#233; B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gambino Longo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille-Nikodimov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Agsous-Bienstein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al-Zahre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8877" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Scotto d'Ardino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/2385-216X/289" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10876-4.p.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.803.0405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.803.0417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.659" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.395" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>