--- v1 (2026-03-30)
+++ v2 (2026-05-06)
@@ -3038,610 +3038,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARSITY CONSTRAINED LINEAR TANGENT SPACE ALIGNMENT MODEL (LTSA) FOR 3D CARDIAC EXTRACELLULAR VOLUME MAPPING</w:t>
+                <w:t xml:space="preserve">Double InfoGAN for Contrastive Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Mounime</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479822v1</w:t>
+                <w:t xml:space="preserve">hal-04422853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating common from salient patterns with Contrastive Representation Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supervised diagnosis prediction from cortical sulci: toward the discovery of neurodevelopmental biomarkers in mental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537203v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SepVAE: a contrastive VAE to separate pathological patterns from healthy ones</w:t>
+                <w:t xml:space="preserve">Separating common from salient patterns with Contrastive Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626620v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double InfoGAN for Contrastive Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPARSITY CONSTRAINED LINEAR TANGENT SPACE ALIGNMENT MODEL (LTSA) FOR 3D CARDIAC EXTRACELLULAR VOLUME MAPPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Mounime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wonil Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul K. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Carton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yanis Djebra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422853v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised diagnosis prediction from cortical sulci: toward the discovery of neurodevelopmental biomarkers in mental disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SepVAE: a contrastive VAE to separate pathological patterns from healthy ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Auriau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">A Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2307.06206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494994v1</w:t>
+                <w:t xml:space="preserve">hal-04626620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupled conditional contrastive learning with variable metadata for prostate lesion detection</w:t>
               </w:r>
@@ -3729,649 +3729,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to diagnose cirrhosis from radiological and histological labels with joint self and weakly-supervised pretraining strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Redundant Combination of Hand-Crafted and Deep Learning Radiomics: Application to the Early Detection of Pancreatic Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bone</w:t>
+                <w:t xml:space="preserve">Rebeca Vétil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Michel Rohe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Abi Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bône</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vullierme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Michel Rohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISBI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CaPTion workshop (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.68-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45350-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993204v1</w:t>
+                <w:t xml:space="preserve">hal-04185854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Redundant Combination of Hand-Crafted and Deep Learning Radiomics: Application to the Early Detection of Pancreatic Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Vétil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bône</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vullierme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Vullierme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Michel Rohé</w:t>
+                <w:t xml:space="preserve">Marc-Michel Rohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CaPTion workshop (MICCAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer Prevention through early detecTion - CaPTion workshop @ MICCAI2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185854v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Redundant Combination of Hand-Crafted and Deep Learning Radiomics: Application to the Early Detection of Pancreatic Cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Abi Nader</w:t>
+                <w:t xml:space="preserve">Apprendre à diagnostiquer la cirrhose à l'aide de méthodes de pré-entraînement faiblement et auto-supervisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bône</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Michel Rohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Prevention through early detecTion - CaPTion workshop @ MICCAI2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185207v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à diagnostiquer la cirrhose à l'aide de méthodes de pré-entraînement faiblement et auto-supervisées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc-Michel Rohé</w:t>
+                <w:t xml:space="preserve">CONTRASTIVE LEARNING FOR REGRESSION IN MULTI-SITE BRAIN AGE PREDICTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Radiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE ISBI (International Symposium on Biomedical Imaging )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480765v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRASTIVE LEARNING FOR REGRESSION IN MULTI-SITE BRAIN AGE PREDICTION</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Grangetto</w:t>
+                <w:t xml:space="preserve">Learning to diagnose cirrhosis from radiological and histological labels with joint self and weakly-supervised pretraining strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Michel Rohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISBI (International Symposium on Biomedical Imaging )</w:t>
+              <w:t xml:space="preserve">IEEE ISBI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993158v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiased Supervised Contrastive Learning</w:t>
               </w:r>
@@ -4962,90 +4962,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning shape distributions from large databases of healthy organs: applications to zero-shot and few-shot abnormal pancreas detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Vétil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bône</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vullierme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Michel Rohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5211,256 +5211,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Residual Learning Implementation of Metamorphosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joan Glaunès</w:t>
+                <w:t xml:space="preserve">Optimizing transformations for contrastive learning in a differentiable framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ruppli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISBI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Kolkata, India</w:t>
+              <w:t xml:space="preserve">Medical Image Learning with Limited &amp; Noisy Data - MILLanD (Workshop MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552709v1</w:t>
+                <w:t xml:space="preserve">hal-03761521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing transformations for contrastive learning in a differentiable framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Ruppli</w:t>
+                <w:t xml:space="preserve">A Deep Residual Learning Implementation of Metamorphosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Glaunès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Learning with Limited &amp; Noisy Data - MILLanD (Workshop MICCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE ISBI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761521v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IS THE U-NET DIRECTIONAL-RELATIONSHIP AWARE?</w:t>
               </w:r>
@@ -5548,277 +5548,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving The Automatic Segmentation Of Elongated Organs Using Geometrical Priors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pietro Gori</w:t>
+                <w:t xml:space="preserve">Anatomically constrained CT image translation for heterogeneous blood vessel segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giammarco La Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sarnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Kolkata, India</w:t>
+              <w:t xml:space="preserve">BMVC 2022 - The 33rd British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628860v1</w:t>
+                <w:t xml:space="preserve">hal-03797472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomically constrained CT image translation for heterogeneous blood vessel segmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rouet</w:t>
+                <w:t xml:space="preserve">Improving The Automatic Segmentation Of Elongated Organs Using Geometrical Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Vétil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bône</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vullierme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Michel Rohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC 2022 - The 33rd British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797472v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic image registration using a semi-Lagrangian scheme</w:t>
               </w:r>
@@ -5830,51 +5830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSI2021 - Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. pp.781-788, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6206,51 +6206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6340,51 +6340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain</w:t>
@@ -6452,51 +6452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6657,554 +6657,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QFib: Fast and Accurate Compression of White Matter Tractograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nervous System Exploration Using Tractography To Enhance Pelvic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Delmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rousseau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Virzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Surgetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288567v1</w:t>
+                <w:t xml:space="preserve">hal-02288083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Scalable Optimal Transport for Brain Tractograms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Trouvé</w:t>
+                <w:t xml:space="preserve">Robust Segmentation of Corpus Callosum in Multi-Scanner Pediatric T1-w MRI Using Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giammarco La Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Barraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adamsbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264177v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nervous System Exploration Using Tractography To Enhance Pelvic Surgery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QFib: Fast and Accurate Compression of White Matter Tractograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamy Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288083v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Segmentation of Corpus Callosum in Multi-Scanner Pediatric T1-w MRI Using Transfer Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+                <w:t xml:space="preserve">Fast and Scalable Optimal Transport for Brain Tractograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Feydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Barraza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adamsbaum</w:t>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization for Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32248-9_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934231v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter multi-resolution segmentation using fuzzy set theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Delmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Pallud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7268,51 +7268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appariement difféomorphique robuste de faisceaux neuronaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7402,64 +7402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giammarco La Barbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Barraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adamsbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7491,557 +7491,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal of sacral nerve injury by pelvic neurotractography after robotic surgery for a sacral neurofibroma in a 12 years old girl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the sacral plexus anatomy using diffusion tensor MRI based neurotractography, according to spinal dysraphism, sacral anomaly and type of anorectal malformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Virzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Marret</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cretolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Congress of Pediatric Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287841v1</w:t>
+                <w:t xml:space="preserve">hal-02287843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the sacral plexus anatomy using diffusion tensor MRI based neurotractography, according to spinal dysraphism, sacral anomaly and type of anorectal malformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appraisal of sacral nerve injury by pelvic neurotractography after robotic surgery for a sacral neurofibroma in a 12 years old girl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Virzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Cretolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Congress of Pediatric Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287843v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D patient specific models from MRI segmentation and tractography to enhance surgery planning of pelvic tumors and malformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation of pelvic vessels in pediatric MRI using a patch based learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Virzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laureline Berteloot</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Congress of Pediatric Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Radiologique Diagnostique et Interventionnelle (JFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287840v1</w:t>
+                <w:t xml:space="preserve">hal-02287947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of pelvic vessels in pediatric MRI using a patch based learning approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D patient specific models from MRI segmentation and tractography to enhance surgery planning of pelvic tumors and malformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Virzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Muller</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quoc Peyrot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Berteloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Radiologique Diagnostique et Interventionnelle (JFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France. pp.617</w:t>
+              <w:t xml:space="preserve">19th European Congress of Pediatric Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287947v1</w:t>
+                <w:t xml:space="preserve">hal-02287840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive and Efficient Multi-Resolution Representations for Brain Tractograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8241,277 +8241,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of White Matter Tractograms Using Fuzzy Spatial Relations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Pallud</w:t>
+                <w:t xml:space="preserve">Segmentation of pelvic vessels in pediatric MRI using a patch-based deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Virzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">PIPPI MICCAI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Granada, Spain. pp.97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744267v1</w:t>
+                <w:t xml:space="preserve">hal-02287946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of pelvic vessels in pediatric MRI using a patch-based deep learning approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quoc Peyrot</w:t>
+                <w:t xml:space="preserve">Segmentation of White Matter Tractograms Using Fuzzy Spatial Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Delmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hasboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pallud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIPPI MICCAI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Granada, Spain. pp.97-106</w:t>
+              <w:t xml:space="preserve">Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287946v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation automatique des ovaires et des follicules en IRM pour le calcul de la volumétrie ovarienne et le comptage folliculaire</w:t>
               </w:r>
@@ -8523,51 +8523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adamsbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9964,77 +9964,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Riemannian Geometric Statistics in Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.441-477, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10100,51 +10100,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR CHARACTERIZING AN ORGAN OF A PATIENT IN A MEDICAL IMAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Vétil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Abi-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10702,51 +10702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05546241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dufumier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2026.02.032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Kassir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giammarco La Barbera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lozach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bonnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44543-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04827492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Baudouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Becquemont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05053847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mammadov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Folgoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buronfosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hayem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04674846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vinit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcped.2024.100181" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petiton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Louiset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04222626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Boussaid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lubet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kassir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03761414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kips" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruowei Jiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Duke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peeters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308126v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bacci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.689675" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02341037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivia Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Virzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Peyrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsc.2019.101268" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berteloot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02341024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Edjlali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Sato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2019190491" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709847v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi Kacem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2813062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.08.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2591080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05546384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Miralles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jugnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05137059v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dabboussi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Huard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05052868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarnacki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05137064v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hocquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04886299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sarfati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Roh&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05266960v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Isla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo de la Plata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy-Rose Dunoyer de Segonzac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05825-6_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04675425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Troiani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Snyder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Patti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04479822v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Mounime" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonil Lee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K. Han" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Djebra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04537203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grigis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.06206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04422853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chavas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04183841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruppli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ardon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03993204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Rohe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185854v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca V&#233;til" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Abi Nader" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vullierme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45350-2_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04185207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04480765v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03993158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03993128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04157998v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04111825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Maillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pallud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11203-4_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03923736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Riva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16434-7_45" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03561209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis-Alexandros Bokaris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03552709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03761521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03628860v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03797472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_84" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03131980v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belucci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Delmonte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434090" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261346v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Phung" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Aarabi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03523114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03277176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03262256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wessa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02899529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Hu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Ciceri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288567v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rousseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02264177v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_71" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meignan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Barraza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adamsbaum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983010v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02264180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288082v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287841v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287843v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretolle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287840v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287947v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rohmer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boubekeur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760658v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287946v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412367v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fondin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Kumar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576573v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Olivetti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bert&#242;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Sharmin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avesani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2017.7981502" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187461v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142628v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_21" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010702v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099081v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Graciano Fouquier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188791v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_34" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard-Ball" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02341029v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814725-2.00021-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04559079v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Abi-Nader" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04559091v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Muller" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368191v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066057" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04795656v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05546241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dufumier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2026.02.032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Kassir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giammarco La Barbera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lozach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bonnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44543-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04827492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Baudouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Becquemont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05053847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mammadov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Folgoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buronfosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hayem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04674846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vinit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcped.2024.100181" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petiton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Louiset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04222626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Boussaid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lubet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kassir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03761414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kips" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruowei Jiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Duke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peeters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308126v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bacci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.689675" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02341037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivia Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Virzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Peyrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsc.2019.101268" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berteloot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02341024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Edjlali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Sato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2019190491" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709847v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi Kacem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2813062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.08.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2591080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05546384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Miralles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jugnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05137059v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dabboussi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Huard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05052868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarnacki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05137064v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hocquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04886299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sarfati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Roh&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05266960v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Isla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo de la Plata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy-Rose Dunoyer de Segonzac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05825-6_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04675425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Troiani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Snyder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Patti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04422853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494994v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chavas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04537203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04479822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Mounime" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonil Lee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K. Han" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Djebra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grigis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.06206" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04183841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruppli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ardon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca V&#233;til" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Abi Nader" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vullierme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45350-2_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04185207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Rohe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04480765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03993158v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03993204v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03993128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04157998v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04111825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Maillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pallud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11203-4_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03923736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Riva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16434-7_45" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03561209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis-Alexandros Bokaris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03761521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03552709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03797472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03628860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_84" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03131980v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belucci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Delmonte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434090" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261346v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Phung" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Aarabi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03523114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03277176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03262256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wessa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02899529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Hu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Ciceri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meignan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Barraza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adamsbaum" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288567v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rousseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02264177v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_71" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983010v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02264180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288082v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretolle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287841v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287947v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287840v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rohmer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boubekeur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760658v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744267v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412367v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fondin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Kumar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576573v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Olivetti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bert&#242;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Sharmin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avesani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2017.7981502" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187461v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142628v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_21" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010702v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099081v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Graciano Fouquier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188791v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_34" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard-Ball" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02341029v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814725-2.00021-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04559079v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Abi-Nader" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04559091v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Muller" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368191v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066057" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04795656v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>