--- v0 (2026-03-04)
+++ v1 (2026-05-11)
@@ -1442,485 +1442,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staggered Lagrangian discretization based on cell-centered Riemann solver and associated hydro-dynamics scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ReALE: A Reconnection Arbitrary-Lagrangian-Eulerian method in cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pavel Vachal</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shashkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (4), pp.940-978. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (1), pp.59-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.170310.251110a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656433v1</w:t>
+                <w:t xml:space="preserve">hal-00658522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReALE: A Reconnection Arbitrary-Lagrangian-Eulerian method in cylindrical geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staggered Lagrangian discretization based on cell-centered Riemann solver and associated hydro-dynamics scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Shashkov</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Vachal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (4), pp.940-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.170310.251110a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.08.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00658522v1</w:t>
+                <w:t xml:space="preserve">hal-00656433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejection of spalled layers from laser shock-loaded metals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell-centered discontinuous Galerkin discretizations for two-dimensional scalar conservation laws on unstructured grids and for the one-dimensional Lagrangian hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3500317⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.Article in Press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136321v1</w:t>
+                <w:t xml:space="preserve">inria-00538165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second-order compatible staggered Lagrangian ydrodynamics scheme using a cell-centered multidimensional approximate Riemann solver</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ejection of spalled layers from laser shock-loaded metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (1), pp.1931-1939. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (9), pp.093510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2010.04.216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3500317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658530v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReALE: A reconnection-based arbitrary-Lagrangian-Eulerian method</w:t>
               </w:r>
@@ -2042,300 +2042,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-centered discontinuous Galerkin discretizations for two-dimensional scalar conservation laws on unstructured grids and for the one-dimensional Lagrangian hydrodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Vilar</w:t>
+                <w:t xml:space="preserve">A second-order compatible staggered Lagrangian ydrodynamics scheme using a cell-centered multidimensional approximate Riemann solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remi Abgrall</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Vachal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.Article in Press. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.1931-1939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2010.04.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538165v1</w:t>
+                <w:t xml:space="preserve">hal-00658530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-order cell-centered Lagrangian scheme for two-dimensional compressible fluid flows on unstructured meshes</w:t>
+                <w:t xml:space="preserve">Multi-scale Godunov-type method for cell-centered discrete Lagrangian hydrodynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 228, pp.2391-2425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.12.007⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Volume 228 (Issue 3, 20 February 2009), pp.Pages 799-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00322369v1</w:t>
+                <w:t xml:space="preserve">inria-00290717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Godunov-type method for cell-centered discrete Lagrangian hydrodynamics.</w:t>
+                <w:t xml:space="preserve">A high-order cell-centered Lagrangian scheme for two-dimensional compressible fluid flows on unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Maire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Volume 228 (Issue 3, 20 February 2009), pp.Pages 799-821. </w:t>
+              <w:t xml:space="preserve">, 2009, 228, pp.2391-2425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00290717v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00322369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-order cell-centered Lagrangian scheme for compressible fluid flows in two-dimensional cylindrical geometry</w:t>
               </w:r>
@@ -4669,51 +4669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Del Grosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasilij Barsukow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Maire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106951" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05441079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202526400014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Boscheri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42967-023-00309-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gallice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111493" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dumbser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Loubere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.12.040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vilar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wang Shu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.02.027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Galera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Maire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shashkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.190912.080513a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abgrall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.07.030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vachal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3730" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZV65P1L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rebourcet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.170310.251110a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.08.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMS81P54-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2010.04.216" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Shashkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.03.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNF5SLTN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.07.018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.12.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00290717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.06.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kluth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovadia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ovadia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050633019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010654v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199605v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jacq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Peluchon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claudel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11795-466" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986455v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2010.04.210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950782v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Liska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Del Grosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasilij Barsukow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Maire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106951" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05441079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202526400014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Boscheri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42967-023-00309-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gallice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111493" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dumbser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Loubere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.12.040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vilar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wang Shu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.02.027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Galera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Maire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shashkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.190912.080513a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abgrall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.07.030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vachal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3730" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZV65P1L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rebourcet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.08.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMS81P54-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.170310.251110a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.07.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Shashkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.03.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNF5SLTN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2010.04.216" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00290717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.12.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.06.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kluth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovadia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ovadia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050633019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010654v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199605v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jacq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Peluchon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claudel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11795-466" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986455v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2010.04.210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950782v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Liska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>