--- v0 (2026-03-10)
+++ v1 (2026-05-06)
@@ -66,1790 +66,1790 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénard-von Kármán vortex street in a Kelvin-Helmholtz type confined geometry: wavelength selection by shear flow instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (4), pp.43002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ae2204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957697v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear dynamics of a hanging string with a freely pivoting attached mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Novkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 463, pp.134164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2024.134164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A numerical direct scattering method for the periodic sine-Gordon equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Novkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-023-04706-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of experimental three-wave resonant interactions between two dispersion branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Novkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (4), pp.045101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.045101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental observation of periodic Korteweg-de Vries solitons along a torus of fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Novkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.53003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac8a12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649664v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Dispersion Relation of Surface Waves Along a Torus of Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Novkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.144504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.144504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface waves along liquid cylinders. Part 2. Varicose, sinuous, sloshing and nonlinear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Le Doudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 923, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface waves along liquid cylinders. Part 1. Stabilising effect of gravity on the Plateau-Rayleigh instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Le Doudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 891, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capillary solitons on a levitated medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.011002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.011002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filling and wetting transitions of nematic liquid crystals on sinusoidal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Patrício</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno M. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Romero-Enrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.021701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.021701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of complete wetting liquid under evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berteloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (5), pp.54005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/54005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling of the elastic contribution to the surface free energy of a nematic liquid crystal on a sawtoothed substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Romero-Enrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Patrício</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.011707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaporation-induced flow near a contact line : Consequences on coating and contact angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berteloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Daerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (1), pp.14003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/14003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gross-Pitaevskii dynamics of Bose-Einstein condensates and superfluid turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Metens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (5-6), pp.509 - 544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluiddyn.2003.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allée de vortex de Bénard-von Kármán confinée : sélection de longueur d'onde par les instabilités de kelvin-Helmholtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non Linéaire 2025 (RNL 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412053v1</w:t>
-              </w:r>
-[...1619 lines deleted...]
-                <w:t xml:space="preserve">hal-00014571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2031,51 +2031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétrélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Rencontre du Non-Linéaire 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France. 2024, 978-2-9576145-3-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2139,51 +2139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétrélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-9576145-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétrélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France. Non-Linéaire Publications, 2022, 978-2-9576145-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2316,90 +2316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes-Rendus de la 24e Rencontre du Non-Linéaire (Paris 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétrélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-9576145-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2463,51 +2463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétrélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Rencontre du Non-Linéaire (RNL 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France. 2020, 978-2-9538596-9-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2532,90 +2532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes-rendus de la 22e Rencontre du Non-Linéaire Paris 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétrélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Diderot Non-Linéaire Publications, 2019, 9782953859683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétrélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-9538596-7-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2793,64 +2793,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allée de vortex de Bénard-von Kármán confinée : selection de longueur d'onde par les instabilités de kelvin-Helmholtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2888,77 +2888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a complete wetting liquid under evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berteloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3028,51 +3028,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes de surface le long de gouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Paris-Saclay, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3122,64 +3122,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a Complete Wetting Liquid Under Evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3274,64 +3274,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete wetting transitions of nematic liquid crystals on a structured substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Patrício</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Romero-Enrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3362,64 +3362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary layers and emitted excitations in nonlinear Schrödinger superflow past a disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Étienne Brachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3482,51 +3482,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité et dynamique d'écoulements de fluides parfaits barotropes autour d'un obstacle en présence de dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3722,51 +3722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniface" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Tuong Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957697v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ae2204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fillette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-tuong Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134164" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-04706-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.045101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649664v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac8a12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.144504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03863943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Doudic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tuong Pham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.502" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03863941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03863915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.011002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03863935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Patr&#237;cio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno M. Silvestre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Romero-Enrique" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.021701" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berteloot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lequeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/54005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03863938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011707" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/14003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huepe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Metens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2003.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZSXR93SD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gorce" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04421369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34070-3_25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZV3LHXC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156058v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Romero-Enrique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;tienne Brachet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957697v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Tuong Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniface" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ae2204" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fillette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-tuong Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-04706-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.045101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649664v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac8a12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.144504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03863943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Doudic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tuong Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03863941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03863915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.011002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03863935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Patr&#237;cio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno M. Silvestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Romero-Enrique" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.021701" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berteloot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lequeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/54005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03863938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011707" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/14003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huepe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Metens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2003.09.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZSXR93SD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gorce" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04421369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34070-3_25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZV3LHXC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156058v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Romero-Enrique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;tienne Brachet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>