--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMCATT: a multisensor experiment over Toulouse to validate TRISHNA urban products</w:t>
+                <w:t xml:space="preserve">CAMCATT trial over Toulouse (France): a multisensory experiment to validate TRISHNA urban products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Roupioz</w:t>
@@ -179,97 +179,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRISHNA Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium: Recent Advances in Quantitative Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Valencia; ESA; NASA; EOLAB, Sep 2022, Torrent, Spain. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622174v1</w:t>
+                <w:t xml:space="preserve">hal-03819097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMCATT trial over Toulouse (France): a multisensory experiment to validate TRISHNA urban products</w:t>
+                <w:t xml:space="preserve">CAMCATT: a multisensor experiment over Toulouse to validate TRISHNA urban products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Roupioz</w:t>
@@ -304,73 +304,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium: Recent Advances in Quantitative Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Valencia; ESA; NASA; EOLAB, Sep 2022, Torrent, Spain. pp.114</w:t>
+              <w:t xml:space="preserve">TRISHNA Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819097v1</w:t>
+                <w:t xml:space="preserve">hal-03622174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetries in top quark production at the ILC</w:t>
               </w:r>
@@ -3541,51 +3541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barda-Chatain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doublet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poeschl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00536677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#246;schl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02890285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doublet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ESAE0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299111v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lempereur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginel Bodoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gajan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7299-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01271281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buridon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Et&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/04/P04001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01155133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Amjad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilokin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boronat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3746-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlereth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.05.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adloff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Blaising" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drancourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaglione" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/P01004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00905242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Francis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/09/P09001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00834071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espargili&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/07/P07005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Blaising" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/04/P04015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00567085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trojand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/04/P04003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/07/P07005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eigen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/05/P05007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00768196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462509v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucci-Giannelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00612677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stoeck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besancon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blaising" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barda-Chatain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doublet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poeschl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00536677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#246;schl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02890285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doublet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ESAE0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299111v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lempereur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginel Bodoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gajan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7299-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01271281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buridon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Et&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/04/P04001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01155133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Amjad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilokin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boronat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3746-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlereth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.05.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adloff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Blaising" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drancourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaglione" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/P01004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00905242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Francis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/09/P09001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00834071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espargili&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/07/P07005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Blaising" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/04/P04015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00567085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trojand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/04/P04003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/07/P07005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eigen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/05/P05007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00768196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462509v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucci-Giannelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00612677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stoeck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besancon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blaising" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>