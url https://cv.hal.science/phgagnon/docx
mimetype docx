--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gagnon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">phgagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3429-1523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">051635836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32167360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-3125-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born in Hull, Quebec, Canada. High school studies at Collège Saint-Alexandre. Collégial (pre-university) at Séminaire Saint-Augustin and Collège de l'Outaouais. Studied theology and philosophy at Collège Dominicain de Philosophie et de Théologie in Ottawa. Further studies at the Université Laval in Quebec City. M.A. from Collège Dominicain de Philosophie et de Théologie, with a thesis on the use of the concept of information in the philosophical theology of Claude Tresmontant (1925-1997). PhD in Theology in 2000, with a dissertation on New horizons of thought for a theology of nature between information theory and philosophy of science. Doctor in Philosophy (D.Ph.) in 2005, with a dissertation on the axiological interpretation of cybernetics, and the isomorphic understanding of the structuration of life by the French philosopher of science and of nature Raymond Ruyer (1902-1987). I was Post-doctoral researcher at the Université de Sherbrooke under Prof. Jean-François Malherbe (Ethics after the Masters of Suspicion), and at the Université Marc Bloch Strasbourg II under Dr. Miguel Espinoza (Ontology and Philosophy of Nature).Taught at the Institut de formation théologique de Montréal; École polytechnique de Montréal; Saint Paul University; Université de Sherbrooke; Gustavus Adolphus College; St. Catherine University; and University of St. Thomas.I also taught at Bethel University, in the College of Adult & Professional Studies, offering—in the general studies unit—classes on the scientific method, the philosophy of technology, mathematics, and academic research and research writing.I am member of the coordination committee of the French science and religion network 'Réseau Blaise Pascal,' a member of the council of the European Society for the Study of Science and Theology (ESSSAT) as elected representative of France and the French-speaking European countries, and I was also in the organising committee for ECST XVII, the 17th European Conference on Science and Theology which took place in Lyon in April 2018. I was Research Fellow at the Chaire Science et Religion of the Université Catholique de Lyon, and also researcher at the Chaire Jean Bastaire, as well as the Centre interdisciplinaire d'éthique, and a collaborator/scientific moderator for the French science and religion website project &amp;lt;www.sciencesetreligions.fr&amp;gt;, also in partnership with the Association Science et Sens. I am a Fellow of the International Society for Science and Religion (ISSR), based in Cambridge, UK.I was also Maître de conférences at the École Supérieure de Biologie - Biochimie - Biotechnologies (ESTBB) of the Université Catholique de Lyon (UCLy), giving lectures in the 'Licence Sciences de la vie et humanités' and in the Master's in Biological Engineering programs.I am qualified as Maître de Conférences at the national level with the Conseil National des Universités (CNU), in section #17, Philosophy (No 19217166184), in section #72, Epistemology and History of Science and Technology (No 19272166184), as well as section #76, Catholic Theology (No 19276166184).I am presently the principal researcher of the Chaire 'Sciences, technosciences et foi à l'heure de l'écologie intégrale,' at Lille Catholic University, Researcher at ETHICS Laboratory EA 7446 (i.e.: Ethics on experiments, Transhumanism, Human Interactions, Care & Society), and Lecturer at the Faculté de théologie.My areas of primary interest are: Philosophy of Science and Philosophy of Nature, along with Fundamental and Philosophical Theology.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence à Dieu, présence au monde : peut-on réapprendre à lire la péricope des marchands du temple ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 83 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Unité de l’espèce humaine au regard d’une anthropologie théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de Claude Langlois, *« La femme du Seigneur ». Madeleine Delbrêl en ses œuvres*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle, autonomisation des machines et théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.39-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée d’A.N. Whitehead et la dynamique du champ science et religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Juin (61), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyer and his elements towards a metaphysics of information’s origination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technophany: A Journal for Philosophy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54195/technophany.19196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin et la question du mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mercè Prats, *Une parole attendue. La circulation des polycopiés de Teilhard de Chardin*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (2), pp.189-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fraternité chez Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (Décembre), pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Notice on Raymond Ruyer, *Cybernetics and the Origin of Information*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (3), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114926ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Thierry Magnin, *Foi et neurosciences. Dialogue sur l'homme vivant*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.214-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Sustainability and Governance grounded in any World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Science, Religion and Theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage cosmique de la personne dans la pensée d’A.N. Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.52-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie en science et la théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Anne Marie Reijnen et Christian Pian (dir.), *Habiter d’autres mondes ?*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (1), pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jean-François Bert, *Le courage de comparer. L’anthropologie subversive de Marcel Mauss*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (1), pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérification en science et en théologie : qui valide quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Munitz et le concept-limite d'« illimitation » en cosmologie – Suite et fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyer and Simondon on Technological Inventiveness and Form Outlasting its Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.538-554. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/dls.2017.0284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Munitz et le concept-limite d'« illimitation » en cosmologie (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.104-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité de la théologie naturelle pour la connaissance de Dieu aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyer, la pensée de l’espace et la métaphore fondatrice de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (3), pp.465-490. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040357ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical notice on Michel Weber, Ethnopsychiatrie et syntonie. Contexte philosophique et applications cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.99-103. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/process20164517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Thierry Magnin, *Les nouvelles biotechnologies en questions*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (1), pp.205-208. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028180ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier état d’un finalisme contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.367-378. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029158ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improbable God Between Simplicity and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.409-433. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ipq201353442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical notice on Xavier Verley, Sur le symbolisme. Cassirer, Whitehead et Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.283-288. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/process201342224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le projet essentialiste de Brian Ellis en philosophie de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eikasia. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.61-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la science et la foi par la passion de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005571ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irréductibilité de la connaissance et l’intentionnalité en contexte de découverte abductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (2), pp.227-258. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1007006ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche between the Eternal Return to Humanity and the Voice of the Many</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Catholic Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (2), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/acpq201084227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’un texte de Miguel Espinoza sur le déterminisme et la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eikasia. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du vivant sont-elles riches d’une leçon ? Contribution à l’étude du déterminisme morphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eikasia. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.155-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu, enjeux et diversité des acceptions de l’Intelligent Design en contexte étatsunien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26-27, pp.9-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mystique dans la théologie de la grâce : prospecter un chemin de crête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (2-3), pp.291-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la théologie naturelle anglo-saxonne aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22-23, pp.83-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le théisme demande à la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58 (3), pp.457-487. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000628ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité de la genèse chez Maurice Blondel et Pierre Teilhard de Chardin. Esquisse d’un rapprochement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (1), pp.75-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Marie-Thérèse Nadeau, *Comprendre ce que je crois*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (2), pp.243-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de Claude Tresmontant à la compréhension des signes de crédibilité de la Révélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église et Théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (3), pp.327-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de la prière chez Madeleine Delbrêl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église et Théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28 (3), pp.343-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, autonomisation des machines et théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA : Avantages et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Blaise Pascal : Sciences, Cultures et Foi, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques introductives sur ''l'homme passe infiniment l'homme'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme passe infiniment l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie, Université Catholique de Lille, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Whitehead a-t-il pensé un salut du cosmos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salut en « procès » : le cosmos a-t-il un à venir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille, Sep 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant et le problème capital de la métaphysique chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme passe infiniment l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie, Université Catholique de Lille, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Whitehead, la pensée du procès et la dépendance de Dieu au monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu vulnérable ? Dieu tout-puissant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille ; Institut d'Étude des Faits Religieux, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du sensus fidei passée au crible du problème du développement dogmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sensus fidei : écoute de l'ESprit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille., May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition et validation des doctrines chez Whitehead et Peirce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herméneutique et tradition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche en épistémologie théologique (GRET); Faculté de théologie., Apr 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie pensée à partir du procès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Sciences, Technosciences and Faith in the Era of Integral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Sciences, technosciences et foi à l'heure de l'écologie intégrale, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From medicine as social issue to practices impinging on a health ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dialogue between Science, Theology, and Philosophy, on the theme: Medicine and Spirituality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politehnica University Timișoara; West University of Timișoara; Victor Babeş University of Medicine and Pharmacy Timișoara; King Michael I University of Life Sciences Timișoara. Coordination: Sorin Muşuroi; Adrian Lemeni; Nichifor Tănase., Nov 2024, Timişoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Process chez A.N. Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche de l'Institut Catholique d'Études supérieures (CRICES), Sep 2024, La-Roche-sur-Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in a healthy world, from management to care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioethics Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint André International Center for Ethics and Integrity, Sep 2024, Rochefort-du-Gard (830 Avenue du Sanctuaire, Notre-Dame-de-Grâce 30650, France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Self-Understanding to the Language of the Sciences: Retrieving their Narrative Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Sciences, Theologies, Fictions: The Construction of Narrative in Science and Religion'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Science and Theology (ESSSAT), Aug 2024, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we heading toward an autonomization of machines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Philosophy of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Ciências da Universidade de Lisboa (Ciências ULisboa); João Luís Cordovil, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage cosmique de la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'être humain au-delà de la génétique" (joint conference Chaire STFEI and Réseau Blaise Pascal; Yearly report on Whitehead &amp; Teilhard de Chardin research group)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Sciences, technosciences et foi à l'heure de l'écologie intégrale ; Réseau Blaise Pascal, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écothéologie : état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature vulnérable : chances et défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'UCLille ; Institut d'étude des faits religieux, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanence et transcendance dans l’ancrage cosmique de la personne humaine chez Whitehead et Blondel (avec réponse de Marie-Jeanne Coutagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et foi aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Science, technoscience et foi à l'heure de l'écologie intégrale, Aug 2023, Plan-d'Aups-Sainte-Baume 83640, France (Roc Estello 42, Allée de Béthanie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Sustainability and Governance Grounded in any World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Sustainability – Science and Religion in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Science and Theology, May 2022, Ålesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, théoricien du développement du dogme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulo Rodrigues, Apr 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a cost for keeping logic a priori in the free logics' trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth World Congress on Paraconsistency – Second Stanisław Jaśkowski Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Copernicus University in Toruń, Faculty of Philosophy and Social Sciences, Sep 2022, Toruń, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Function of Reason, An Endeavour to Answer an Easy Criticism, and the Groundwork for a Grander Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Summer School in Process Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Process Thought ; Université de Namur, Aug 2022, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Whitehead's 'Biological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Edition of Whitehead Conference: Whitehead’s Harvard Lectures, 1925–1927</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claremont School of Theology ; Whitehead Research Project; Joseph Petek ; Brian Henning, Sep 2022, Claremont, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voie moyenne entre les discours sur la « souffrance » des animaux, et leur réduction au statut de biens meubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'UCLille ; Institut d'étude des faits religieux, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transhumanism as a Glimpse in the Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanism in the light of theology, philosophy and science – Critical perspective and Christian metaphysical implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nichifor Tănase, pour le compte de la Faculty of Letters, Theology and History of the Universitatea de Vest din Timișoara, May 2022, Timişoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons qui nous font conclure à Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu au risque de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Mudry; Collège des Bernardins, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérification en sciences et en théologie : qui valide quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peut-on encore faire confiance aux scientifiques ? Vérité des sciences, infox et post-vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Blaise Pascal, Nov 2021, Ste-Foy-lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons du refus de l’émergentisme principiel chez Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Quentin, pour le compte du CRICES, Mar 2019, La Roche-sur-Yon, France. pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contingency Interpretation of Information Theory as a Bridge between God's Immanence and Transcendence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Beyond: Transcendence and Immanence in Science and Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Science et Religion, Université Catholique de Lyon, Apr 2018, Lyon, France. pp.169-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Change in a Pluralistic Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmony Conference (Interface of Cosmic, Ethical and Religious Orders)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christ (Deemed to be University) – Dharmaram Vidya Kshetram, Jan 2019, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une philosophie de l’environnement à une théologie écocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe thématique de recherche "Vulnérabilités du vivant ? La nature vulnérable : chances et défis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitehead, la pensée du procès et la dépendance de Dieu au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de Dieu : Vulnérabilités du vivant IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. Cerf, 2026, "Vulnérabilités du vivant"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphysique, temporalité et existence chez Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Roche-sur-Yon (FR), France. Presses universitaires de l'ICES, 2026, "Colloques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Whitehead, la pensée du procès et la dépendance de Dieu au monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu vulnérable ? Dieu Tout-Puissant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. Dieu vulnérable ? Dieu Tout-Puissant ? Vulnérabilités du vivant IV, Cerf, 2026, "Vulnérabilités du vivant"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in the Era of Integral Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences and Faith in the Era of Integral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. St. Léger Éditions, pp.65-88, 2025, 978-2-38522-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intelligence Artificielle à l’heure de l’écologie intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi, à l’heure de l’écologie intégrale: Actes de la conférence internationale de l’Université Catholique de Lille – 9-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Éditions St-Léger, pp.67-91, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie pensée à partir du procès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi à l'heure de l'écologie intégrale. Actes de la conférence internationale de l’Université Catholique de Lille – 9-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Saint-Léger Éditions, pp.441-451, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences, and Faith in the Era of Integral Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences and Faith in the Era of Integral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Saint-Léger Éditions, 2025, 978-2-38522-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux actes de la conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi, à l’heure de l’écologie intégrale Actes de la conférence internationale de l’Université Catholique de Lille – 9-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Éditions St-Léger, pp.7-9, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi à l'heure de l'écologie intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi à l'heure de l'écologie intégrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Saint-Léger Éditions, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anthropology from a process perspective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences and Faith in the Era of Integral Ecology: Proceedings from the International Conference at Lille Catholic University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. St. Léger Éditions, pp.413-422, 2025, 978-2-38522-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Transhumanism as a glimpse in the beyond: A case for its ventriloquy and narrative substitution”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanism in the light of theology, philosophy and science – Critical perspective and Christian metaphysical implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Timișoara, Romania. Editura Doxologia, pp.61-73, 2024, Transhumanism in the Light of Theology, Philosophy and Science: Critical Perspectives and Christian Metaphysical Implications (Timişoara, 26-29 May, 2022), 978-630-301-034-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard hypostasié et hasard réprimé : pour en finir avec certains mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de l'ICES, pp.155-175, 2023, Hasard et création, 978-2-918018-35-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons du refus de l'Émergentisme principiel chez Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'ICES, pp.139-162, 2021, Colloques, ISBN 978-2-918018-34-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of Autonomy in Biotechnology and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier L. Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Montera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Multi-Conference on Complexity, Informatics and Cybernetics (IMCIC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute for Informatics and Systemics, pp.168-172, 2020, Proceedings of the 11th International Multi-Conference on Complexity, Informatics and Cybernetics: IMCIC 2020, Vol. II, 978-1-950492-26-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphysique de Raymond Ruyer dans son rapport à la théologie naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin/Institut Interdisciplinaire d'Études Épistémologiques, pp.11-53, 2017, Controverses sur la création : Science, philosophie, théologie. collection « Science - Histoire - Philosophie », 978-2-910425-43-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, la philosophie chrétienne et les présupposés d'une métaphysique de la Charité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin/Institut Interdisciplinaire d'Études Épistémologiques, pp.453-501, 2016, Réel voilé et cosmos théophanique. Le regard de l’homme sur la nature et la question de Dieu. collection « Science - Histoire - Philosophie », 978-2-910-42535-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartesianism, the Embodied Mind, and What's Best for the Future of Cognitive Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin-Luther-Universität, pp.225-244, 2015, Do Emotions Shape the World? Biennial Yearbook of The European Society for the Study of Science and Theology 2015-2016. collection ""Studies in Science and Theology," No. 15, 978-3-00-051976-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin, de la cybernétique à la vie en passant par l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (4), pp.25-39, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut offrir la philosophie d’A.N. Whitehead pour penser les questions technosciences et foi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (2), pp.55-67, 2022, Science et Foi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (4), pp.3-5, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Esprit parle au peuple : Études sur le sensus fidei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et silence, A paraître, "Théologie, sciences des religions et société", Olivier Rota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exigence de l’explication en biologie à l’égard d’une philosophie de la morphogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Acteurs du Savoir, 2025, 978-2-38359-106-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie. Perspectives et articulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Théologie, Sciences des Religions et Société", 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahiers Disputatio, Paul Mirault et Michel Mazoyer, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité du champ axiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éditions Chromatika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 615 p., 2018, Phylopraxis, Michel Weber, 978-2-930517-56-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin. Les terres inconnues de la vie spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fides, 2002, 2-7621-2471-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie de la nature et la science à l'ère de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf/Fides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 223, 582 p., 2002, Cogitatio Fidei, Claude Geffré, 9782204068468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de Dieu avec Pierre Teilhard de Chardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fides, 2001, 2-7621-2348-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianisme et théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier de Guibert, 1998, 978-2868395498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du sensus fidei passée au crible du problème du développement dogmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît de Baenst; Philippe Gagnon; Paulo Rodrigues; Pedro Valinho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'Esprit parle au peuple : Études sur le sensus fidei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, "Théologie, sciences des religions et société"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Whitehead's &amp;quot;Biological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Petek; Brian Henning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whitehead at Harvard, 1925-1927</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2025, 9781399550109. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jj.25700646.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie chrétienne et la question de la rationalité chez Claude Tresmontant (1925-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. de Baenst, P. Gagnon, P. Rodrigues et P. Valinho Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie : perspectives et articulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et silence, A paraître, 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie chrétienne et la question de la rationalité chez Claude Tresmontant (1925-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. de Baenst, Ph. Gagnon, P. Rodrigues &amp; P. Valinho Gomes (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie : perspectives et articulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-115, 2025, "Théologie, Sciences des Religions et Société", 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Clarifications Concerning ‘Assessing Whitehead’s “Biological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Petek; Brian Henning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whitehead at Harvard, 1925-1927</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-79, 2025, 9781399550109. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jj.25700646.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et théologie de la création à l'heure de l'écologie intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Magnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université Catholique de Lille, exemple d'une Église en sortie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et silence, pp.285-301, 2025, 9782889595730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écothéologie, état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Izoard-Allaux et Catherine Vialle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature vulnérable : chances et défis - Vulnérabilités du vivant III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2025, "Patrimoines", 978-2-204-17073-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voie moyenne entre les discours sur la 'souffrance' des animaux et leur réduction au statut de biens meubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Vialle; Marie Pelé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question : Vulnérabilités du vivant II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-103, 2024, "Vulnérabilités du vivant", 978-2204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision informationnelle de Tresmontant, surtout en référence au problème de l'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997). Actes de la journée d’étude du 2 février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-153, 2022, Cahiers Disputatio, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Pluralism itself need to be Plural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Fuller, Dirk Evers et Anne Runehov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in Science and Theology: Creative Pluralism? Images and Models in Science and Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-197, 2022, Issues in Science and Religion: Publications of the European Society for the Study of Science and Theology, 978-3-031-06276-6. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06277-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication de la preuve de Dieu et de la cosmologie chez Tresmontant représente-t-elle une preuve ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997). Actes de la journée d’étude du 2 février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-47, 2022, Cahiers Disputatio, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997). Actes de la journée d’étude du 2 février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2022, Cahiers Disputatio, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contingency Interpretation of Information Theory as a Bridge Between God’s Immanence and Transcendence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Fuller, Dirk Evers, Anne Runehov, Knut-Willy Sæther et Bernard Michollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in Science and Theology: Nature – and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-185, 2020, Issues in Science and Religion: Publications of the European Society for the Study of Science and Theology, 978-3-030-31181-0. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31182-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue entre science et foi à l’épreuve de l’observation et de l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Mirault et Michel Mazoyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant. Pour un réalisme intégral (1925-1997). « La Vérité ne fait pas violence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2020, Cahiers Disputatio, 978-2-343-19903-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du progrès : Cournot, Stent et Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatikon X : Annales de la philosophie en procès – Yearbook of Philosophy in Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Chromatika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-90, 2014, "Chromatikon" No. 10, 978-293051746-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique sur Xavier Verley, Sur le symbolisme. Cassirer, Whitehead et Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatikon VIII : Annales de la philosophie en procès — Yearbook of Philosophy in Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-197, 2013, Chromatikon, 978-2-930517-45-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Problem of Transhumanism in the Light of Philosophy and Theology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. B. Stump et Alan G. Padgett (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to Science and Christianity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.393-405, 2012, 9781444335712. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118241455.ch34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biologie contemporaine n'est pas vraiment sortie du mécanisme&amp;quot; (entretien dans *European Scientist*)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« IA ou pas, nous ne connaitrons jamais le bout de rien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Member Spotlight ESSSAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buki Fatona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics in Catholicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Sciences and Religions, Vol. 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1718-1729. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8265-8_1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mathématique platonicienne rencontre la philosophie de la religion : une métaphore éthique (appendice à Ph Gagnon, &amp;quot;Intelligence artificielle, autonomisation des machines et théologie&amp;quot;, Connaître, no 63, juin 2025, p. 61-69)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gagnon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">phgagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3429-1523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">051635836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32167360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-3125-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born in Hull, Quebec, Canada. High school studies at Collège Saint-Alexandre. Collégial (pre-university) at Séminaire Saint-Augustin and Collège de l'Outaouais. Studied theology and philosophy at Collège Dominicain de Philosophie et de Théologie in Ottawa. Further studies at the Université Laval in Quebec City. M.A. from Collège Dominicain de Philosophie et de Théologie, with a thesis on the use of the concept of information in the philosophical theology of Claude Tresmontant (1925-1997). PhD in Theology in 2000, with a dissertation on New horizons of thought for a theology of nature between information theory and philosophy of science. Doctor in Philosophy (D.Ph.) in 2005, with a dissertation on the axiological interpretation of cybernetics, and the isomorphic understanding of the structuration of life by the French philosopher of science and of nature Raymond Ruyer (1902-1987). I was Post-doctoral researcher at the Université de Sherbrooke under Prof. Jean-François Malherbe (Ethics after the Masters of Suspicion), and at the Université Marc Bloch Strasbourg II under Dr. Miguel Espinoza (Ontology and Philosophy of Nature).Taught at the Institut de formation théologique de Montréal; École polytechnique de Montréal; Saint Paul University; Université de Sherbrooke; Gustavus Adolphus College; St. Catherine University; and University of St. Thomas.I also taught at Bethel University, in the College of Adult & Professional Studies, offering—in the general studies unit—classes on the scientific method, the philosophy of technology, mathematics, and academic research and research writing.I am member of the coordination committee of the French science and religion network 'Réseau Blaise Pascal,' a member of the council of the European Society for the Study of Science and Theology (ESSSAT) as elected representative of France and the French-speaking European countries, and I was also in the organising committee for ECST XVII, the 17th European Conference on Science and Theology which took place in Lyon in April 2018. I was Research Fellow at the Chaire Science et Religion of the Université Catholique de Lyon, and also researcher at the Chaire Jean Bastaire, as well as the Centre interdisciplinaire d'éthique, and a collaborator/scientific moderator for the French science and religion website project &amp;lt;www.sciencesetreligions.fr&amp;gt;, also in partnership with the Association Science et Sens. I am a Fellow of the International Society for Science and Religion (ISSR), based in Cambridge, UK.I was also Maître de conférences at the École Supérieure de Biologie - Biochimie - Biotechnologies (ESTBB) of the Université Catholique de Lyon (UCLy), giving lectures in the 'Licence Sciences de la vie et humanités' and in the Master's in Biological Engineering programs.I am qualified as Maître de Conférences at the national level with the Conseil National des Universités (CNU), in section #17, Philosophy (No 19217166184), in section #72, Epistemology and History of Science and Technology (No 19272166184), as well as section #76, Catholic Theology (No 19276166184).I am presently the principal researcher of the Chaire 'Sciences, technosciences et foi à l'heure de l'écologie intégrale,' at Lille Catholic University, Researcher at ETHICS Laboratory EA 7446 (i.e.: Ethics on experiments, Transhumanism, Human Interactions, Care & Society), and Lecturer at the Faculté de théologie.My areas of primary interest are: Philosophy of Science and Philosophy of Nature, along with Fundamental and Philosophical Theology.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence à Dieu, présence au monde : peut-on réapprendre à lire la péricope des marchands du temple ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 83 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Unité de l’espèce humaine au regard d’une anthropologie théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de Claude Langlois, *« La femme du Seigneur ». Madeleine Delbrêl en ses œuvres*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle, autonomisation des machines et théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.39-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée d’A.N. Whitehead et la dynamique du champ science et religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Juin (61), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyer and his elements towards a metaphysics of information’s origination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technophany: A Journal for Philosophy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54195/technophany.19196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin et la question du mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mercè Prats, *Une parole attendue. La circulation des polycopiés de Teilhard de Chardin*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (2), pp.189-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fraternité chez Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (Décembre), pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Notice on Raymond Ruyer, *Cybernetics and the Origin of Information*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (3), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114926ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Thierry Magnin, *Foi et neurosciences. Dialogue sur l'homme vivant*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.214-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Sustainability and Governance grounded in any World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Science, Religion and Theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage cosmique de la personne dans la pensée d’A.N. Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.52-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie en science et la théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Anne Marie Reijnen et Christian Pian (dir.), *Habiter d’autres mondes ?*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (1), pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jean-François Bert, *Le courage de comparer. L’anthropologie subversive de Marcel Mauss*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (1), pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérification en science et en théologie : qui valide quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Munitz et le concept-limite d'« illimitation » en cosmologie – Suite et fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyer and Simondon on Technological Inventiveness and Form Outlasting its Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.538-554. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/dls.2017.0284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Munitz et le concept-limite d'« illimitation » en cosmologie (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.104-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité de la théologie naturelle pour la connaissance de Dieu aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyer, la pensée de l’espace et la métaphore fondatrice de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (3), pp.465-490. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040357ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical notice on Michel Weber, Ethnopsychiatrie et syntonie. Contexte philosophique et applications cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.99-103. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/process20164517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Thierry Magnin, *Les nouvelles biotechnologies en questions*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (1), pp.205-208. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028180ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier état d’un finalisme contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.367-378. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029158ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improbable God Between Simplicity and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.409-433. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ipq201353442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical notice on Xavier Verley, Sur le symbolisme. Cassirer, Whitehead et Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.283-288. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/process201342224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le projet essentialiste de Brian Ellis en philosophie de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eikasia. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.61-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la science et la foi par la passion de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005571ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irréductibilité de la connaissance et l’intentionnalité en contexte de découverte abductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (2), pp.227-258. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1007006ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche between the Eternal Return to Humanity and the Voice of the Many</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Catholic Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (2), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/acpq201084227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’un texte de Miguel Espinoza sur le déterminisme et la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eikasia. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du vivant sont-elles riches d’une leçon ? Contribution à l’étude du déterminisme morphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eikasia. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.155-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu, enjeux et diversité des acceptions de l’Intelligent Design en contexte étatsunien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26-27, pp.9-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mystique dans la théologie de la grâce : prospecter un chemin de crête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (2-3), pp.291-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la théologie naturelle anglo-saxonne aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22-23, pp.83-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le théisme demande à la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58 (3), pp.457-487. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000628ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité de la genèse chez Maurice Blondel et Pierre Teilhard de Chardin. Esquisse d’un rapprochement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (1), pp.75-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Marie-Thérèse Nadeau, *Comprendre ce que je crois*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (2), pp.243-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de Claude Tresmontant à la compréhension des signes de crédibilité de la Révélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église et Théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (3), pp.327-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de la prière chez Madeleine Delbrêl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église et Théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28 (3), pp.343-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, autonomisation des machines et théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA : Avantages et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Blaise Pascal : Sciences, Cultures et Foi, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques introductives sur ''l'homme passe infiniment l'homme'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme passe infiniment l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie, Université Catholique de Lille, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Whitehead a-t-il pensé un salut du cosmos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salut en « procès » : le cosmos a-t-il un à venir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille, Sep 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant et le problème capital de la métaphysique chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme passe infiniment l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie, Université Catholique de Lille, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du sensus fidei passée au crible du problème du développement dogmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sensus fidei : écoute de l'ESprit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille., May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie pensée à partir du procès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Sciences, Technosciences and Faith in the Era of Integral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Sciences, technosciences et foi à l'heure de l'écologie intégrale, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition et validation des doctrines chez Whitehead et Peirce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herméneutique et tradition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche en épistémologie théologique (GRET); Faculté de théologie., Apr 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Whitehead, la pensée du procès et la dépendance de Dieu au monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu vulnérable ? Dieu tout-puissant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille ; Institut d'Étude des Faits Religieux, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From medicine as social issue to practices impinging on a health ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dialogue between Science, Theology, and Philosophy, on the theme: Medicine and Spirituality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politehnica University Timișoara; West University of Timișoara; Victor Babeş University of Medicine and Pharmacy Timișoara; King Michael I University of Life Sciences Timișoara. Coordination: Sorin Muşuroi; Adrian Lemeni; Nichifor Tănase., Nov 2024, Timişoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Process chez A.N. Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche de l'Institut Catholique d'Études supérieures (CRICES), Sep 2024, La-Roche-sur-Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in a healthy world, from management to care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioethics Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint André International Center for Ethics and Integrity, Sep 2024, Rochefort-du-Gard (830 Avenue du Sanctuaire, Notre-Dame-de-Grâce 30650, France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Self-Understanding to the Language of the Sciences: Retrieving their Narrative Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Sciences, Theologies, Fictions: The Construction of Narrative in Science and Religion'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Science and Theology (ESSSAT), Aug 2024, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we heading toward an autonomization of machines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Philosophy of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Ciências da Universidade de Lisboa (Ciências ULisboa); João Luís Cordovil, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage cosmique de la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'être humain au-delà de la génétique" (joint conference Chaire STFEI and Réseau Blaise Pascal; Yearly report on Whitehead &amp; Teilhard de Chardin research group)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Sciences, technosciences et foi à l'heure de l'écologie intégrale ; Réseau Blaise Pascal, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écothéologie : état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature vulnérable : chances et défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'UCLille ; Institut d'étude des faits religieux, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanence et transcendance dans l’ancrage cosmique de la personne humaine chez Whitehead et Blondel (avec réponse de Marie-Jeanne Coutagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et foi aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Science, technoscience et foi à l'heure de l'écologie intégrale, Aug 2023, Plan-d'Aups-Sainte-Baume 83640, France (Roc Estello 42, Allée de Béthanie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Sustainability and Governance Grounded in any World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Sustainability – Science and Religion in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Science and Theology, May 2022, Ålesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, théoricien du développement du dogme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulo Rodrigues, Apr 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Function of Reason, An Endeavour to Answer an Easy Criticism, and the Groundwork for a Grander Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Summer School in Process Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Process Thought ; Université de Namur, Aug 2022, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a cost for keeping logic a priori in the free logics' trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth World Congress on Paraconsistency – Second Stanisław Jaśkowski Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Copernicus University in Toruń, Faculty of Philosophy and Social Sciences, Sep 2022, Toruń, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Whitehead's 'Biological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Edition of Whitehead Conference: Whitehead’s Harvard Lectures, 1925–1927</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claremont School of Theology ; Whitehead Research Project; Joseph Petek ; Brian Henning, Sep 2022, Claremont, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voie moyenne entre les discours sur la « souffrance » des animaux, et leur réduction au statut de biens meubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'UCLille ; Institut d'étude des faits religieux, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transhumanism as a Glimpse in the Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanism in the light of theology, philosophy and science – Critical perspective and Christian metaphysical implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nichifor Tănase, pour le compte de la Faculty of Letters, Theology and History of the Universitatea de Vest din Timișoara, May 2022, Timişoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons qui nous font conclure à Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu au risque de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Mudry; Collège des Bernardins, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérification en sciences et en théologie : qui valide quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peut-on encore faire confiance aux scientifiques ? Vérité des sciences, infox et post-vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Blaise Pascal, Nov 2021, Ste-Foy-lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons du refus de l’émergentisme principiel chez Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Quentin, pour le compte du CRICES, Mar 2019, La Roche-sur-Yon, France. pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contingency Interpretation of Information Theory as a Bridge between God's Immanence and Transcendence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Beyond: Transcendence and Immanence in Science and Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Science et Religion, Université Catholique de Lyon, Apr 2018, Lyon, France. pp.169-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Change in a Pluralistic Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmony Conference (Interface of Cosmic, Ethical and Religious Orders)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christ (Deemed to be University) – Dharmaram Vidya Kshetram, Jan 2019, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une philosophie de l’environnement à une théologie écocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe thématique de recherche "Vulnérabilités du vivant ? La nature vulnérable : chances et défis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitehead, la pensée du procès et la dépendance de Dieu au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de Dieu : Vulnérabilités du vivant IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. Cerf, 2026, "Vulnérabilités du vivant"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphysique, temporalité et existence chez Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Roche-sur-Yon (FR), France. Presses universitaires de l'ICES, 2026, "Colloques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Whitehead, la pensée du procès et la dépendance de Dieu au monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu vulnérable ? Dieu Tout-Puissant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. Dieu vulnérable ? Dieu Tout-Puissant ? Vulnérabilités du vivant IV, Cerf, 2026, "Vulnérabilités du vivant"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in the Era of Integral Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences and Faith in the Era of Integral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. St. Léger Éditions, pp.65-88, 2025, 978-2-38522-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intelligence Artificielle à l’heure de l’écologie intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi, à l’heure de l’écologie intégrale: Actes de la conférence internationale de l’Université Catholique de Lille – 9-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Éditions St-Léger, pp.67-91, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie pensée à partir du procès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi à l'heure de l'écologie intégrale. Actes de la conférence internationale de l’Université Catholique de Lille – 9-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Saint-Léger Éditions, pp.441-451, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences, and Faith in the Era of Integral Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences and Faith in the Era of Integral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Saint-Léger Éditions, 2025, 978-2-38522-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux actes de la conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi, à l’heure de l’écologie intégrale Actes de la conférence internationale de l’Université Catholique de Lille – 9-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Éditions St-Léger, pp.7-9, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi à l'heure de l'écologie intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi à l'heure de l'écologie intégrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Saint-Léger Éditions, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anthropology from a process perspective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences and Faith in the Era of Integral Ecology: Proceedings from the International Conference at Lille Catholic University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. St. Léger Éditions, pp.413-422, 2025, 978-2-38522-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Transhumanism as a glimpse in the beyond: A case for its ventriloquy and narrative substitution”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanism in the light of theology, philosophy and science – Critical perspective and Christian metaphysical implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Timișoara, Romania. Editura Doxologia, pp.61-73, 2024, Transhumanism in the Light of Theology, Philosophy and Science: Critical Perspectives and Christian Metaphysical Implications (Timişoara, 26-29 May, 2022), 978-630-301-034-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard hypostasié et hasard réprimé : pour en finir avec certains mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de l'ICES, pp.155-175, 2023, Hasard et création, 978-2-918018-35-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons du refus de l'Émergentisme principiel chez Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'ICES, pp.139-162, 2021, Colloques, ISBN 978-2-918018-34-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of Autonomy in Biotechnology and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier L. Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Montera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Multi-Conference on Complexity, Informatics and Cybernetics (IMCIC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute for Informatics and Systemics, pp.168-172, 2020, Proceedings of the 11th International Multi-Conference on Complexity, Informatics and Cybernetics: IMCIC 2020, Vol. II, 978-1-950492-26-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphysique de Raymond Ruyer dans son rapport à la théologie naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin/Institut Interdisciplinaire d'Études Épistémologiques, pp.11-53, 2017, Controverses sur la création : Science, philosophie, théologie. collection « Science - Histoire - Philosophie », 978-2-910425-43-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, la philosophie chrétienne et les présupposés d'une métaphysique de la Charité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin/Institut Interdisciplinaire d'Études Épistémologiques, pp.453-501, 2016, Réel voilé et cosmos théophanique. Le regard de l’homme sur la nature et la question de Dieu. collection « Science - Histoire - Philosophie », 978-2-910-42535-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartesianism, the Embodied Mind, and What's Best for the Future of Cognitive Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin-Luther-Universität, pp.225-244, 2015, Do Emotions Shape the World? Biennial Yearbook of The European Society for the Study of Science and Theology 2015-2016. collection ""Studies in Science and Theology," No. 15, 978-3-00-051976-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin, de la cybernétique à la vie en passant par l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (4), pp.25-39, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut offrir la philosophie d’A.N. Whitehead pour penser les questions technosciences et foi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (2), pp.55-67, 2022, Science et Foi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (4), pp.3-5, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Esprit parle au peuple : Études sur le sensus fidei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et silence, A paraître, "Théologie, sciences des religions et société", Olivier Rota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exigence de l’explication en biologie à l’égard d’une philosophie de la morphogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Acteurs du Savoir, 2025, 978-2-38359-106-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie. Perspectives et articulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Théologie, Sciences des Religions et Société", 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahiers Disputatio, Paul Mirault et Michel Mazoyer, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité du champ axiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éditions Chromatika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 615 p., 2018, Phylopraxis, Michel Weber, 978-2-930517-56-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin. Les terres inconnues de la vie spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fides, 2002, 2-7621-2471-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie de la nature et la science à l'ère de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf/Fides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 223, 582 p., 2002, Cogitatio Fidei, Claude Geffré, 9782204068468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de Dieu avec Pierre Teilhard de Chardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fides, 2001, 2-7621-2348-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianisme et théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier de Guibert, 1998, 978-2868395498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du sensus fidei passée au crible du problème du développement dogmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît de Baenst; Philippe Gagnon; Paulo Rodrigues; Pedro Valinho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'Esprit parle au peuple : Études sur le sensus fidei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, "Théologie, sciences des religions et société"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Whitehead's &amp;quot;Biological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Petek; Brian Henning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whitehead at Harvard, 1925-1927</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2025, 9781399550109. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jj.25700646.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie chrétienne et la question de la rationalité chez Claude Tresmontant (1925-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. de Baenst, P. Gagnon, P. Rodrigues et P. Valinho Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie : perspectives et articulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et silence, A paraître, 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie chrétienne et la question de la rationalité chez Claude Tresmontant (1925-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. de Baenst, Ph. Gagnon, P. Rodrigues &amp; P. Valinho Gomes (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie : perspectives et articulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-115, 2025, "Théologie, Sciences des Religions et Société", 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Clarifications Concerning ‘Assessing Whitehead’s “Biological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Petek; Brian Henning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whitehead at Harvard, 1925-1927</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-79, 2025, 9781399550109. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jj.25700646.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et théologie de la création à l'heure de l'écologie intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Magnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université Catholique de Lille, exemple d'une Église en sortie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et silence, pp.285-301, 2025, 9782889595730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écothéologie, état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Izoard-Allaux et Catherine Vialle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature vulnérable : chances et défis - Vulnérabilités du vivant III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2025, "Patrimoines", 978-2-204-17073-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voie moyenne entre les discours sur la 'souffrance' des animaux et leur réduction au statut de biens meubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Vialle; Marie Pelé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question : Vulnérabilités du vivant II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-103, 2024, "Vulnérabilités du vivant", 978-2204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision informationnelle de Tresmontant, surtout en référence au problème de l'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997). Actes de la journée d’étude du 2 février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-153, 2022, Cahiers Disputatio, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Pluralism itself need to be Plural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Fuller, Dirk Evers et Anne Runehov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in Science and Theology: Creative Pluralism? Images and Models in Science and Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-197, 2022, Issues in Science and Religion: Publications of the European Society for the Study of Science and Theology, 978-3-031-06276-6. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06277-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication de la preuve de Dieu et de la cosmologie chez Tresmontant représente-t-elle une preuve ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997). Actes de la journée d’étude du 2 février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-47, 2022, Cahiers Disputatio, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997). Actes de la journée d’étude du 2 février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2022, Cahiers Disputatio, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contingency Interpretation of Information Theory as a Bridge Between God’s Immanence and Transcendence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Fuller, Dirk Evers, Anne Runehov, Knut-Willy Sæther et Bernard Michollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in Science and Theology: Nature – and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-185, 2020, Issues in Science and Religion: Publications of the European Society for the Study of Science and Theology, 978-3-030-31181-0. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31182-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue entre science et foi à l’épreuve de l’observation et de l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Mirault et Michel Mazoyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant. Pour un réalisme intégral (1925-1997). « La Vérité ne fait pas violence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2020, Cahiers Disputatio, 978-2-343-19903-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du progrès : Cournot, Stent et Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatikon X : Annales de la philosophie en procès – Yearbook of Philosophy in Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Chromatika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-90, 2014, "Chromatikon" No. 10, 978-293051746-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique sur Xavier Verley, Sur le symbolisme. Cassirer, Whitehead et Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatikon VIII : Annales de la philosophie en procès — Yearbook of Philosophy in Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-197, 2013, Chromatikon, 978-2-930517-45-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Problem of Transhumanism in the Light of Philosophy and Theology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. B. Stump et Alan G. Padgett (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to Science and Christianity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.393-405, 2012, 9781444335712. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118241455.ch34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biologie contemporaine n'est pas vraiment sortie du mécanisme&amp;quot; (entretien dans *European Scientist*)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« IA ou pas, nous ne connaitrons jamais le bout de rien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Member Spotlight ESSSAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buki Fatona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics in Catholicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Sciences and Religions, Vol. 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1718-1729. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8265-8_1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mathématique platonicienne rencontre la philosophie de la religion : une métaphore éthique (appendice à Ph Gagnon, &amp;quot;Intelligence artificielle, autonomisation des machines et théologie&amp;quot;, Connaître, no 63, juin 2025, p. 61-69)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC4A8AE5"/>
+    <w:nsid w:val="9E3434DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/phgagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3429-1523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051635836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32167360" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-3125-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04625988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04881723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05270531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05088686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04571622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04605850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54195/technophany.19196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04338938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04689123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04693698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04757329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114926ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04147626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04338910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04120746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04125051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/dls.2017.0284" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04125053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040357ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/process20164517" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028180ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029158ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ipq201353442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/process201342224" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005571ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007006ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/acpq201084227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000628ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04793270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05119584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04929710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04759308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04574442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04457392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04743536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04740568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04700762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04433389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04163957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04135470v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04135442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04157220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04156485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04156490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04229267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05022425v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05384165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05472582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05392515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giorgini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05058375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04805885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05281802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05059967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04826097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04805887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04131707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04142981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04131714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R Vidal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valinho Gomes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Baenst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04817679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/La-rationalite-de-la-theologie-perspectives-et-articulations_oeuvre_13119.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04121484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-claude_tresmontant_metaphysicien_de_l_inacheve_1925_1997-9782140256950-75126.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04121487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i6doc.com/fr/book/?gcoi=28001100414220" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04124502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/1971/la-theologie-de-la-nature-et-la-science-a-l-ere-de-l-information-cf-223" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139849v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04688491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-whitehead-at-harvard-1925-1927.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jj.25700646.7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04859895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05358085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04688504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jj.25700646.9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04987172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04805958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/21022/La-nature-vulnerable-chances-et-defis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04549898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=75126" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-06277-3_17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06277-3_17" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-31182-7_14?wt_mc=alerts.TOCseries" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31182-7_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123278v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Coarer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-claude_tresmontant_pour_un_realisme_integral_1925_1997_michel_mazoyer_paul_mirault-9782343199030-66955.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/9862722/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chromatika.org/spip/spip.php?rubrique13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118241455.ch34" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05240838v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04680404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04685179v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buki Fatona" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04147226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8265-8_1559" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05088710v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/phgagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3429-1523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051635836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32167360" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-3125-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04625988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04881723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05270531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05088686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04571622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04605850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54195/technophany.19196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04338938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04689123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04693698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04757329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114926ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04147626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04338910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04120746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04125051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/dls.2017.0284" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04125053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040357ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/process20164517" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028180ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029158ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ipq201353442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/process201342224" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005571ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007006ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/acpq201084227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000628ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04793270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05119584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04929710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04759308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04457392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04743536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04574442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04740568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04700762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04433389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04163957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04135470v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04135442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04157220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04156485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04156490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04229267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05022425v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05384165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05472582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05392515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giorgini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05058375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04805885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05281802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05059967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04826097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04805887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04131707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04142981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04131714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R Vidal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valinho Gomes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Baenst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04817679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/La-rationalite-de-la-theologie-perspectives-et-articulations_oeuvre_13119.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04121484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-claude_tresmontant_metaphysicien_de_l_inacheve_1925_1997-9782140256950-75126.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04121487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i6doc.com/fr/book/?gcoi=28001100414220" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04124502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/1971/la-theologie-de-la-nature-et-la-science-a-l-ere-de-l-information-cf-223" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139849v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04688491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-whitehead-at-harvard-1925-1927.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jj.25700646.7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04859895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05358085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04688504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jj.25700646.9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04987172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04805958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/21022/La-nature-vulnerable-chances-et-defis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04549898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=75126" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-06277-3_17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06277-3_17" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-31182-7_14?wt_mc=alerts.TOCseries" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31182-7_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123278v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Coarer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-claude_tresmontant_pour_un_realisme_integral_1925_1997_michel_mazoyer_paul_mirault-9782343199030-66955.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/9862722/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chromatika.org/spip/spip.php?rubrique13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118241455.ch34" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05240838v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04680404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04685179v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buki Fatona" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04147226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8265-8_1559" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05088710v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>