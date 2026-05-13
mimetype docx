--- v1 (2026-04-04)
+++ v2 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gagnon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">phgagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3429-1523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">051635836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32167360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-3125-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born in Hull, Quebec, Canada. High school studies at Collège Saint-Alexandre. Collégial (pre-university) at Séminaire Saint-Augustin and Collège de l'Outaouais. Studied theology and philosophy at Collège Dominicain de Philosophie et de Théologie in Ottawa. Further studies at the Université Laval in Quebec City. M.A. from Collège Dominicain de Philosophie et de Théologie, with a thesis on the use of the concept of information in the philosophical theology of Claude Tresmontant (1925-1997). PhD in Theology in 2000, with a dissertation on New horizons of thought for a theology of nature between information theory and philosophy of science. Doctor in Philosophy (D.Ph.) in 2005, with a dissertation on the axiological interpretation of cybernetics, and the isomorphic understanding of the structuration of life by the French philosopher of science and of nature Raymond Ruyer (1902-1987). I was Post-doctoral researcher at the Université de Sherbrooke under Prof. Jean-François Malherbe (Ethics after the Masters of Suspicion), and at the Université Marc Bloch Strasbourg II under Dr. Miguel Espinoza (Ontology and Philosophy of Nature).Taught at the Institut de formation théologique de Montréal; École polytechnique de Montréal; Saint Paul University; Université de Sherbrooke; Gustavus Adolphus College; St. Catherine University; and University of St. Thomas.I also taught at Bethel University, in the College of Adult & Professional Studies, offering—in the general studies unit—classes on the scientific method, the philosophy of technology, mathematics, and academic research and research writing.I am member of the coordination committee of the French science and religion network 'Réseau Blaise Pascal,' a member of the council of the European Society for the Study of Science and Theology (ESSSAT) as elected representative of France and the French-speaking European countries, and I was also in the organising committee for ECST XVII, the 17th European Conference on Science and Theology which took place in Lyon in April 2018. I was Research Fellow at the Chaire Science et Religion of the Université Catholique de Lyon, and also researcher at the Chaire Jean Bastaire, as well as the Centre interdisciplinaire d'éthique, and a collaborator/scientific moderator for the French science and religion website project &amp;lt;www.sciencesetreligions.fr&amp;gt;, also in partnership with the Association Science et Sens. I am a Fellow of the International Society for Science and Religion (ISSR), based in Cambridge, UK.I was also Maître de conférences at the École Supérieure de Biologie - Biochimie - Biotechnologies (ESTBB) of the Université Catholique de Lyon (UCLy), giving lectures in the 'Licence Sciences de la vie et humanités' and in the Master's in Biological Engineering programs.I am qualified as Maître de Conférences at the national level with the Conseil National des Universités (CNU), in section #17, Philosophy (No 19217166184), in section #72, Epistemology and History of Science and Technology (No 19272166184), as well as section #76, Catholic Theology (No 19276166184).I am presently the principal researcher of the Chaire 'Sciences, technosciences et foi à l'heure de l'écologie intégrale,' at Lille Catholic University, Researcher at ETHICS Laboratory EA 7446 (i.e.: Ethics on experiments, Transhumanism, Human Interactions, Care & Society), and Lecturer at the Faculté de théologie.My areas of primary interest are: Philosophy of Science and Philosophy of Nature, along with Fundamental and Philosophical Theology.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence à Dieu, présence au monde : peut-on réapprendre à lire la péricope des marchands du temple ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 83 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Unité de l’espèce humaine au regard d’une anthropologie théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de Claude Langlois, *« La femme du Seigneur ». Madeleine Delbrêl en ses œuvres*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle, autonomisation des machines et théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.39-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée d’A.N. Whitehead et la dynamique du champ science et religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Juin (61), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyer and his elements towards a metaphysics of information’s origination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technophany: A Journal for Philosophy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54195/technophany.19196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin et la question du mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mercè Prats, *Une parole attendue. La circulation des polycopiés de Teilhard de Chardin*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (2), pp.189-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fraternité chez Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (Décembre), pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Notice on Raymond Ruyer, *Cybernetics and the Origin of Information*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (3), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114926ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Thierry Magnin, *Foi et neurosciences. Dialogue sur l'homme vivant*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.214-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Sustainability and Governance grounded in any World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Science, Religion and Theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage cosmique de la personne dans la pensée d’A.N. Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.52-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie en science et la théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Anne Marie Reijnen et Christian Pian (dir.), *Habiter d’autres mondes ?*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (1), pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jean-François Bert, *Le courage de comparer. L’anthropologie subversive de Marcel Mauss*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (1), pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérification en science et en théologie : qui valide quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Munitz et le concept-limite d'« illimitation » en cosmologie – Suite et fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyer and Simondon on Technological Inventiveness and Form Outlasting its Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.538-554. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/dls.2017.0284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Munitz et le concept-limite d'« illimitation » en cosmologie (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.104-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité de la théologie naturelle pour la connaissance de Dieu aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyer, la pensée de l’espace et la métaphore fondatrice de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (3), pp.465-490. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040357ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical notice on Michel Weber, Ethnopsychiatrie et syntonie. Contexte philosophique et applications cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.99-103. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/process20164517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Thierry Magnin, *Les nouvelles biotechnologies en questions*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (1), pp.205-208. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028180ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier état d’un finalisme contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.367-378. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029158ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improbable God Between Simplicity and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.409-433. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ipq201353442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical notice on Xavier Verley, Sur le symbolisme. Cassirer, Whitehead et Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.283-288. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/process201342224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le projet essentialiste de Brian Ellis en philosophie de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eikasia. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.61-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la science et la foi par la passion de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005571ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irréductibilité de la connaissance et l’intentionnalité en contexte de découverte abductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (2), pp.227-258. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1007006ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche between the Eternal Return to Humanity and the Voice of the Many</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Catholic Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (2), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/acpq201084227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’un texte de Miguel Espinoza sur le déterminisme et la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eikasia. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du vivant sont-elles riches d’une leçon ? Contribution à l’étude du déterminisme morphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eikasia. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.155-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu, enjeux et diversité des acceptions de l’Intelligent Design en contexte étatsunien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26-27, pp.9-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mystique dans la théologie de la grâce : prospecter un chemin de crête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (2-3), pp.291-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la théologie naturelle anglo-saxonne aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22-23, pp.83-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le théisme demande à la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58 (3), pp.457-487. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000628ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité de la genèse chez Maurice Blondel et Pierre Teilhard de Chardin. Esquisse d’un rapprochement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (1), pp.75-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Marie-Thérèse Nadeau, *Comprendre ce que je crois*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (2), pp.243-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de Claude Tresmontant à la compréhension des signes de crédibilité de la Révélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église et Théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (3), pp.327-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de la prière chez Madeleine Delbrêl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église et Théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28 (3), pp.343-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, autonomisation des machines et théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA : Avantages et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Blaise Pascal : Sciences, Cultures et Foi, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques introductives sur ''l'homme passe infiniment l'homme'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme passe infiniment l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie, Université Catholique de Lille, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Whitehead a-t-il pensé un salut du cosmos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salut en « procès » : le cosmos a-t-il un à venir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille, Sep 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant et le problème capital de la métaphysique chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme passe infiniment l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie, Université Catholique de Lille, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du sensus fidei passée au crible du problème du développement dogmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sensus fidei : écoute de l'ESprit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille., May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie pensée à partir du procès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Sciences, Technosciences and Faith in the Era of Integral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Sciences, technosciences et foi à l'heure de l'écologie intégrale, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition et validation des doctrines chez Whitehead et Peirce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herméneutique et tradition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche en épistémologie théologique (GRET); Faculté de théologie., Apr 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Whitehead, la pensée du procès et la dépendance de Dieu au monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu vulnérable ? Dieu tout-puissant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille ; Institut d'Étude des Faits Religieux, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From medicine as social issue to practices impinging on a health ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dialogue between Science, Theology, and Philosophy, on the theme: Medicine and Spirituality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politehnica University Timișoara; West University of Timișoara; Victor Babeş University of Medicine and Pharmacy Timișoara; King Michael I University of Life Sciences Timișoara. Coordination: Sorin Muşuroi; Adrian Lemeni; Nichifor Tănase., Nov 2024, Timişoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Process chez A.N. Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche de l'Institut Catholique d'Études supérieures (CRICES), Sep 2024, La-Roche-sur-Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in a healthy world, from management to care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioethics Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint André International Center for Ethics and Integrity, Sep 2024, Rochefort-du-Gard (830 Avenue du Sanctuaire, Notre-Dame-de-Grâce 30650, France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Self-Understanding to the Language of the Sciences: Retrieving their Narrative Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Sciences, Theologies, Fictions: The Construction of Narrative in Science and Religion'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Science and Theology (ESSSAT), Aug 2024, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we heading toward an autonomization of machines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Philosophy of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Ciências da Universidade de Lisboa (Ciências ULisboa); João Luís Cordovil, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage cosmique de la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'être humain au-delà de la génétique" (joint conference Chaire STFEI and Réseau Blaise Pascal; Yearly report on Whitehead &amp; Teilhard de Chardin research group)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Sciences, technosciences et foi à l'heure de l'écologie intégrale ; Réseau Blaise Pascal, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écothéologie : état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature vulnérable : chances et défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'UCLille ; Institut d'étude des faits religieux, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanence et transcendance dans l’ancrage cosmique de la personne humaine chez Whitehead et Blondel (avec réponse de Marie-Jeanne Coutagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et foi aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Science, technoscience et foi à l'heure de l'écologie intégrale, Aug 2023, Plan-d'Aups-Sainte-Baume 83640, France (Roc Estello 42, Allée de Béthanie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Sustainability and Governance Grounded in any World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Sustainability – Science and Religion in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Science and Theology, May 2022, Ålesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, théoricien du développement du dogme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulo Rodrigues, Apr 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Function of Reason, An Endeavour to Answer an Easy Criticism, and the Groundwork for a Grander Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Summer School in Process Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Process Thought ; Université de Namur, Aug 2022, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a cost for keeping logic a priori in the free logics' trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth World Congress on Paraconsistency – Second Stanisław Jaśkowski Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Copernicus University in Toruń, Faculty of Philosophy and Social Sciences, Sep 2022, Toruń, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Whitehead's 'Biological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Edition of Whitehead Conference: Whitehead’s Harvard Lectures, 1925–1927</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claremont School of Theology ; Whitehead Research Project; Joseph Petek ; Brian Henning, Sep 2022, Claremont, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voie moyenne entre les discours sur la « souffrance » des animaux, et leur réduction au statut de biens meubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'UCLille ; Institut d'étude des faits religieux, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transhumanism as a Glimpse in the Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanism in the light of theology, philosophy and science – Critical perspective and Christian metaphysical implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nichifor Tănase, pour le compte de la Faculty of Letters, Theology and History of the Universitatea de Vest din Timișoara, May 2022, Timişoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons qui nous font conclure à Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu au risque de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Mudry; Collège des Bernardins, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérification en sciences et en théologie : qui valide quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peut-on encore faire confiance aux scientifiques ? Vérité des sciences, infox et post-vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Blaise Pascal, Nov 2021, Ste-Foy-lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons du refus de l’émergentisme principiel chez Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Quentin, pour le compte du CRICES, Mar 2019, La Roche-sur-Yon, France. pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contingency Interpretation of Information Theory as a Bridge between God's Immanence and Transcendence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Beyond: Transcendence and Immanence in Science and Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Science et Religion, Université Catholique de Lyon, Apr 2018, Lyon, France. pp.169-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Change in a Pluralistic Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmony Conference (Interface of Cosmic, Ethical and Religious Orders)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christ (Deemed to be University) – Dharmaram Vidya Kshetram, Jan 2019, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une philosophie de l’environnement à une théologie écocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe thématique de recherche "Vulnérabilités du vivant ? La nature vulnérable : chances et défis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitehead, la pensée du procès et la dépendance de Dieu au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de Dieu : Vulnérabilités du vivant IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. Cerf, 2026, "Vulnérabilités du vivant"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphysique, temporalité et existence chez Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Roche-sur-Yon (FR), France. Presses universitaires de l'ICES, 2026, "Colloques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Whitehead, la pensée du procès et la dépendance de Dieu au monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu vulnérable ? Dieu Tout-Puissant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. Dieu vulnérable ? Dieu Tout-Puissant ? Vulnérabilités du vivant IV, Cerf, 2026, "Vulnérabilités du vivant"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in the Era of Integral Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences and Faith in the Era of Integral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. St. Léger Éditions, pp.65-88, 2025, 978-2-38522-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intelligence Artificielle à l’heure de l’écologie intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi, à l’heure de l’écologie intégrale: Actes de la conférence internationale de l’Université Catholique de Lille – 9-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Éditions St-Léger, pp.67-91, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie pensée à partir du procès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi à l'heure de l'écologie intégrale. Actes de la conférence internationale de l’Université Catholique de Lille – 9-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Saint-Léger Éditions, pp.441-451, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences, and Faith in the Era of Integral Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences and Faith in the Era of Integral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Saint-Léger Éditions, 2025, 978-2-38522-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux actes de la conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi, à l’heure de l’écologie intégrale Actes de la conférence internationale de l’Université Catholique de Lille – 9-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Éditions St-Léger, pp.7-9, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi à l'heure de l'écologie intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi à l'heure de l'écologie intégrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Saint-Léger Éditions, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anthropology from a process perspective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences and Faith in the Era of Integral Ecology: Proceedings from the International Conference at Lille Catholic University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. St. Léger Éditions, pp.413-422, 2025, 978-2-38522-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Transhumanism as a glimpse in the beyond: A case for its ventriloquy and narrative substitution”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanism in the light of theology, philosophy and science – Critical perspective and Christian metaphysical implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Timișoara, Romania. Editura Doxologia, pp.61-73, 2024, Transhumanism in the Light of Theology, Philosophy and Science: Critical Perspectives and Christian Metaphysical Implications (Timişoara, 26-29 May, 2022), 978-630-301-034-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard hypostasié et hasard réprimé : pour en finir avec certains mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de l'ICES, pp.155-175, 2023, Hasard et création, 978-2-918018-35-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons du refus de l'Émergentisme principiel chez Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'ICES, pp.139-162, 2021, Colloques, ISBN 978-2-918018-34-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of Autonomy in Biotechnology and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier L. Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Montera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Multi-Conference on Complexity, Informatics and Cybernetics (IMCIC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute for Informatics and Systemics, pp.168-172, 2020, Proceedings of the 11th International Multi-Conference on Complexity, Informatics and Cybernetics: IMCIC 2020, Vol. II, 978-1-950492-26-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphysique de Raymond Ruyer dans son rapport à la théologie naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin/Institut Interdisciplinaire d'Études Épistémologiques, pp.11-53, 2017, Controverses sur la création : Science, philosophie, théologie. collection « Science - Histoire - Philosophie », 978-2-910425-43-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, la philosophie chrétienne et les présupposés d'une métaphysique de la Charité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin/Institut Interdisciplinaire d'Études Épistémologiques, pp.453-501, 2016, Réel voilé et cosmos théophanique. Le regard de l’homme sur la nature et la question de Dieu. collection « Science - Histoire - Philosophie », 978-2-910-42535-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartesianism, the Embodied Mind, and What's Best for the Future of Cognitive Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin-Luther-Universität, pp.225-244, 2015, Do Emotions Shape the World? Biennial Yearbook of The European Society for the Study of Science and Theology 2015-2016. collection ""Studies in Science and Theology," No. 15, 978-3-00-051976-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin, de la cybernétique à la vie en passant par l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (4), pp.25-39, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut offrir la philosophie d’A.N. Whitehead pour penser les questions technosciences et foi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (2), pp.55-67, 2022, Science et Foi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (4), pp.3-5, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Esprit parle au peuple : Études sur le sensus fidei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et silence, A paraître, "Théologie, sciences des religions et société", Olivier Rota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exigence de l’explication en biologie à l’égard d’une philosophie de la morphogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Acteurs du Savoir, 2025, 978-2-38359-106-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie. Perspectives et articulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Théologie, Sciences des Religions et Société", 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahiers Disputatio, Paul Mirault et Michel Mazoyer, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité du champ axiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éditions Chromatika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 615 p., 2018, Phylopraxis, Michel Weber, 978-2-930517-56-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin. Les terres inconnues de la vie spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fides, 2002, 2-7621-2471-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie de la nature et la science à l'ère de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf/Fides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 223, 582 p., 2002, Cogitatio Fidei, Claude Geffré, 9782204068468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de Dieu avec Pierre Teilhard de Chardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fides, 2001, 2-7621-2348-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianisme et théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier de Guibert, 1998, 978-2868395498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du sensus fidei passée au crible du problème du développement dogmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît de Baenst; Philippe Gagnon; Paulo Rodrigues; Pedro Valinho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'Esprit parle au peuple : Études sur le sensus fidei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, "Théologie, sciences des religions et société"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Whitehead's &amp;quot;Biological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Petek; Brian Henning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whitehead at Harvard, 1925-1927</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2025, 9781399550109. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jj.25700646.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie chrétienne et la question de la rationalité chez Claude Tresmontant (1925-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. de Baenst, P. Gagnon, P. Rodrigues et P. Valinho Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie : perspectives et articulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et silence, A paraître, 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie chrétienne et la question de la rationalité chez Claude Tresmontant (1925-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. de Baenst, Ph. Gagnon, P. Rodrigues &amp; P. Valinho Gomes (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie : perspectives et articulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-115, 2025, "Théologie, Sciences des Religions et Société", 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Clarifications Concerning ‘Assessing Whitehead’s “Biological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Petek; Brian Henning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whitehead at Harvard, 1925-1927</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-79, 2025, 9781399550109. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jj.25700646.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et théologie de la création à l'heure de l'écologie intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Magnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université Catholique de Lille, exemple d'une Église en sortie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et silence, pp.285-301, 2025, 9782889595730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écothéologie, état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Izoard-Allaux et Catherine Vialle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature vulnérable : chances et défis - Vulnérabilités du vivant III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2025, "Patrimoines", 978-2-204-17073-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voie moyenne entre les discours sur la 'souffrance' des animaux et leur réduction au statut de biens meubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Vialle; Marie Pelé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question : Vulnérabilités du vivant II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-103, 2024, "Vulnérabilités du vivant", 978-2204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision informationnelle de Tresmontant, surtout en référence au problème de l'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997). Actes de la journée d’étude du 2 février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-153, 2022, Cahiers Disputatio, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Pluralism itself need to be Plural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Fuller, Dirk Evers et Anne Runehov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in Science and Theology: Creative Pluralism? Images and Models in Science and Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-197, 2022, Issues in Science and Religion: Publications of the European Society for the Study of Science and Theology, 978-3-031-06276-6. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06277-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication de la preuve de Dieu et de la cosmologie chez Tresmontant représente-t-elle une preuve ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997). Actes de la journée d’étude du 2 février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-47, 2022, Cahiers Disputatio, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997). Actes de la journée d’étude du 2 février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2022, Cahiers Disputatio, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contingency Interpretation of Information Theory as a Bridge Between God’s Immanence and Transcendence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Fuller, Dirk Evers, Anne Runehov, Knut-Willy Sæther et Bernard Michollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in Science and Theology: Nature – and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-185, 2020, Issues in Science and Religion: Publications of the European Society for the Study of Science and Theology, 978-3-030-31181-0. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31182-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue entre science et foi à l’épreuve de l’observation et de l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Mirault et Michel Mazoyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant. Pour un réalisme intégral (1925-1997). « La Vérité ne fait pas violence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2020, Cahiers Disputatio, 978-2-343-19903-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du progrès : Cournot, Stent et Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatikon X : Annales de la philosophie en procès – Yearbook of Philosophy in Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Chromatika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-90, 2014, "Chromatikon" No. 10, 978-293051746-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique sur Xavier Verley, Sur le symbolisme. Cassirer, Whitehead et Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatikon VIII : Annales de la philosophie en procès — Yearbook of Philosophy in Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-197, 2013, Chromatikon, 978-2-930517-45-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Problem of Transhumanism in the Light of Philosophy and Theology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. B. Stump et Alan G. Padgett (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to Science and Christianity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.393-405, 2012, 9781444335712. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118241455.ch34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biologie contemporaine n'est pas vraiment sortie du mécanisme&amp;quot; (entretien dans *European Scientist*)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« IA ou pas, nous ne connaitrons jamais le bout de rien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Member Spotlight ESSSAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buki Fatona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics in Catholicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Sciences and Religions, Vol. 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1718-1729. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8265-8_1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mathématique platonicienne rencontre la philosophie de la religion : une métaphore éthique (appendice à Ph Gagnon, &amp;quot;Intelligence artificielle, autonomisation des machines et théologie&amp;quot;, Connaître, no 63, juin 2025, p. 61-69)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gagnon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">phgagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3429-1523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">051635836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32167360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-3125-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born in Hull, Quebec, Canada. High school studies at Collège Saint-Alexandre. Collégial (pre-university) at Séminaire Saint-Augustin and Collège de l'Outaouais. Studied theology and philosophy at Collège Dominicain de Philosophie et de Théologie in Ottawa. Further studies at the Université Laval in Quebec City. M.A. from Collège Dominicain de Philosophie et de Théologie, with a thesis on the use of the concept of information in the philosophical theology of Claude Tresmontant (1925-1997). PhD in Theology in 2000, with a dissertation on New horizons of thought for a theology of nature between information theory and philosophy of science. Doctor in Philosophy (D.Ph.) in 2005, with a dissertation on the axiological interpretation of cybernetics, and the isomorphic understanding of the structuration of life by the French philosopher of science and of nature Raymond Ruyer (1902-1987). I was Post-doctoral researcher at the Université de Sherbrooke under Prof. Jean-François Malherbe (Ethics after the Masters of Suspicion), and at the Université Marc Bloch Strasbourg II under Dr. Miguel Espinoza (Ontology and Philosophy of Nature).Taught at the Institut de formation théologique de Montréal; École polytechnique de Montréal; Saint Paul University; Université de Sherbrooke; Gustavus Adolphus College; St. Catherine University; and University of St. Thomas.I also taught at Bethel University, in the College of Adult & Professional Studies, offering—in the general studies unit—classes on the scientific method, the philosophy of technology, mathematics, and academic research and research writing.I am member of the coordination committee of the French science and religion network 'Réseau Blaise Pascal,' a member of the council of the European Society for the Study of Science and Theology (ESSSAT) as elected representative of France and the French-speaking European countries, and I was also in the organising committee for ECST XVII, the 17th European Conference on Science and Theology which took place in Lyon in April 2018. I was Research Fellow at the Chaire Science et Religion of the Université Catholique de Lyon, and also researcher at the Chaire Jean Bastaire, as well as the Centre interdisciplinaire d'éthique, and a collaborator/scientific moderator for the French science and religion website project &amp;lt;www.sciencesetreligions.fr&amp;gt;, also in partnership with the Association Science et Sens. I am a Fellow of the International Society for Science and Religion (ISSR), based in Cambridge, UK.I was also Maître de conférences at the École Supérieure de Biologie - Biochimie - Biotechnologies (ESTBB) of the Université Catholique de Lyon (UCLy), giving lectures in the 'Licence Sciences de la vie et humanités' and in the Master's in Biological Engineering programs.I am qualified as Maître de Conférences at the national level with the Conseil National des Universités (CNU), in section #17, Philosophy (No 19217166184), in section #72, Epistemology and History of Science and Technology (No 19272166184), as well as section #76, Catholic Theology (No 19276166184).I am presently the principal researcher of the Chaire 'Sciences, technosciences et foi à l'heure de l'écologie intégrale,' at Lille Catholic University, Researcher at ETHICS Laboratory EA 7446 (i.e.: Ethics on experiments, Transhumanism, Human Interactions, Care & Society), and Lecturer at the Faculté de théologie.My areas of primary interest are: Philosophy of Science and Philosophy of Nature, along with Fundamental and Philosophical Theology.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence à Dieu, présence au monde : peut-on réapprendre à lire la péricope des marchands du temple ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 83 (1), pp.135-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle, autonomisation des machines et théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.39-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Unité de l’espèce humaine au regard d’une anthropologie théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de Claude Langlois, *« La femme du Seigneur ». Madeleine Delbrêl en ses œuvres*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Thierry Magnin, *Foi et neurosciences. Dialogue sur l'homme vivant*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.214-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin et la question du mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyer and his elements towards a metaphysics of information’s origination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technophany: A Journal for Philosophy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54195/technophany.19196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée d’A.N. Whitehead et la dynamique du champ science et religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Juin (61), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mercè Prats, *Une parole attendue. La circulation des polycopiés de Teilhard de Chardin*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (2), pp.189-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fraternité chez Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (Décembre), pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Notice on Raymond Ruyer, *Cybernetics and the Origin of Information*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (3), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114926ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Sustainability and Governance grounded in any World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Science, Religion and Theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage cosmique de la personne dans la pensée d’A.N. Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.52-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Anne Marie Reijnen et Christian Pian (dir.), *Habiter d’autres mondes ?*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (1), pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie en science et la théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jean-François Bert, *Le courage de comparer. L’anthropologie subversive de Marcel Mauss*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (1), pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérification en science et en théologie : qui valide quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Munitz et le concept-limite d'« illimitation » en cosmologie – Suite et fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Munitz et le concept-limite d'« illimitation » en cosmologie (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.104-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyer and Simondon on Technological Inventiveness and Form Outlasting its Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.538-554. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/dls.2017.0284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité de la théologie naturelle pour la connaissance de Dieu aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyer, la pensée de l’espace et la métaphore fondatrice de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (3), pp.465-490. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040357ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical notice on Michel Weber, Ethnopsychiatrie et syntonie. Contexte philosophique et applications cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.99-103. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/process20164517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier état d’un finalisme contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.367-378. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029158ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Thierry Magnin, *Les nouvelles biotechnologies en questions*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (1), pp.205-208. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028180ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical notice on Xavier Verley, Sur le symbolisme. Cassirer, Whitehead et Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.283-288. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/process201342224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improbable God Between Simplicity and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.409-433. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ipq201353442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur le projet essentialiste de Brian Ellis en philosophie de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eikasia. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.61-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irréductibilité de la connaissance et l’intentionnalité en contexte de découverte abductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (2), pp.227-258. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1007006ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la science et la foi par la passion de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005571ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche between the Eternal Return to Humanity and the Voice of the Many</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Catholic Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (2), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/acpq201084227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’un texte de Miguel Espinoza sur le déterminisme et la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eikasia. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du vivant sont-elles riches d’une leçon ? Contribution à l’étude du déterminisme morphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eikasia. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.155-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu, enjeux et diversité des acceptions de l’Intelligent Design en contexte étatsunien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26-27, pp.9-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mystique dans la théologie de la grâce : prospecter un chemin de crête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (2-3), pp.291-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la théologie naturelle anglo-saxonne aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître : Cahiers de l'Association Foi et Culture Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22-23, pp.83-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité de la genèse chez Maurice Blondel et Pierre Teilhard de Chardin. Esquisse d’un rapprochement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et esprit : revue de philosophie et de théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (1), pp.75-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le théisme demande à la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58 (3), pp.457-487. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000628ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Marie-Thérèse Nadeau, *Comprendre ce que je crois*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (2), pp.243-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de Claude Tresmontant à la compréhension des signes de crédibilité de la Révélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église et Théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (3), pp.327-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de la prière chez Madeleine Delbrêl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église et Théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28 (3), pp.343-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant et le problème capital de la métaphysique chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme passe infiniment l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie, Université Catholique de Lille, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques introductives sur ''l'homme passe infiniment l'homme'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme passe infiniment l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie, Université Catholique de Lille, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, autonomisation des machines et théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA : Avantages et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Blaise Pascal : Sciences, Cultures et Foi, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Whitehead a-t-il pensé un salut du cosmos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salut en « procès » : le cosmos a-t-il un à venir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille, Sep 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du sensus fidei passée au crible du problème du développement dogmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sensus fidei : écoute de l'ESprit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille., May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie pensée à partir du procès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Sciences, Technosciences and Faith in the Era of Integral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Sciences, technosciences et foi à l'heure de l'écologie intégrale, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition et validation des doctrines chez Whitehead et Peirce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herméneutique et tradition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche en épistémologie théologique (GRET); Faculté de théologie., Apr 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Whitehead, la pensée du procès et la dépendance de Dieu au monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu vulnérable ? Dieu tout-puissant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille ; Institut d'Étude des Faits Religieux, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From medicine as social issue to practices impinging on a health ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dialogue between Science, Theology, and Philosophy, on the theme: Medicine and Spirituality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politehnica University Timișoara; West University of Timișoara; Victor Babeş University of Medicine and Pharmacy Timișoara; King Michael I University of Life Sciences Timișoara. Coordination: Sorin Muşuroi; Adrian Lemeni; Nichifor Tănase., Nov 2024, Timişoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Process chez A.N. Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche de l'Institut Catholique d'Études supérieures (CRICES), Sep 2024, La-Roche-sur-Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in a healthy world, from management to care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioethics Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint André International Center for Ethics and Integrity, Sep 2024, Rochefort-du-Gard (830 Avenue du Sanctuaire, Notre-Dame-de-Grâce 30650, France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Self-Understanding to the Language of the Sciences: Retrieving their Narrative Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Sciences, Theologies, Fictions: The Construction of Narrative in Science and Religion'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Science and Theology (ESSSAT), Aug 2024, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanence et transcendance dans l’ancrage cosmique de la personne humaine chez Whitehead et Blondel (avec réponse de Marie-Jeanne Coutagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et foi aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Science, technoscience et foi à l'heure de l'écologie intégrale, Aug 2023, Plan-d'Aups-Sainte-Baume 83640, France (Roc Estello 42, Allée de Béthanie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage cosmique de la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'être humain au-delà de la génétique" (joint conference Chaire STFEI and Réseau Blaise Pascal; Yearly report on Whitehead &amp; Teilhard de Chardin research group)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Sciences, technosciences et foi à l'heure de l'écologie intégrale ; Réseau Blaise Pascal, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we heading toward an autonomization of machines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Philosophy of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Ciências da Universidade de Lisboa (Ciências ULisboa); João Luís Cordovil, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écothéologie : état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature vulnérable : chances et défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'UCLille ; Institut d'étude des faits religieux, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Sustainability and Governance Grounded in any World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Sustainability – Science and Religion in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Science and Theology, May 2022, Ålesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, théoricien du développement du dogme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulo Rodrigues, Apr 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a cost for keeping logic a priori in the free logics' trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth World Congress on Paraconsistency – Second Stanisław Jaśkowski Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Copernicus University in Toruń, Faculty of Philosophy and Social Sciences, Sep 2022, Toruń, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Function of Reason, An Endeavour to Answer an Easy Criticism, and the Groundwork for a Grander Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Summer School in Process Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Process Thought ; Université de Namur, Aug 2022, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Whitehead's 'Biological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Edition of Whitehead Conference: Whitehead’s Harvard Lectures, 1925–1927</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claremont School of Theology ; Whitehead Research Project; Joseph Petek ; Brian Henning, Sep 2022, Claremont, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voie moyenne entre les discours sur la « souffrance » des animaux, et leur réduction au statut de biens meubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'UCLille ; Institut d'étude des faits religieux, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transhumanism as a Glimpse in the Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanism in the light of theology, philosophy and science – Critical perspective and Christian metaphysical implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nichifor Tănase, pour le compte de la Faculty of Letters, Theology and History of the Universitatea de Vest din Timișoara, May 2022, Timişoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons qui nous font conclure à Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu au risque de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Mudry; Collège des Bernardins, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons du refus de l’émergentisme principiel chez Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Quentin, pour le compte du CRICES, Mar 2019, La Roche-sur-Yon, France. pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérification en sciences et en théologie : qui valide quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peut-on encore faire confiance aux scientifiques ? Vérité des sciences, infox et post-vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Blaise Pascal, Nov 2021, Ste-Foy-lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contingency Interpretation of Information Theory as a Bridge between God's Immanence and Transcendence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Beyond: Transcendence and Immanence in Science and Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Science et Religion, Université Catholique de Lyon, Apr 2018, Lyon, France. pp.169-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Change in a Pluralistic Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmony Conference (Interface of Cosmic, Ethical and Religious Orders)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christ (Deemed to be University) – Dharmaram Vidya Kshetram, Jan 2019, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une philosophie de l’environnement à une théologie écocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe thématique de recherche "Vulnérabilités du vivant ? La nature vulnérable : chances et défis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Whitehead, la pensée du procès et la dépendance de Dieu au monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu vulnérable ? Dieu Tout-Puissant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. Dieu vulnérable ? Dieu Tout-Puissant ? Vulnérabilités du vivant IV, Cerf, 2026, "Vulnérabilités du vivant", 9782204179379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitehead, la pensée du procès et la dépendance de Dieu au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de Dieu : Vulnérabilités du vivant IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. Cerf, 2026, "Vulnérabilités du vivant"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphysique, temporalité et existence chez Whitehead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Roche-sur-Yon (FR), France. Presses universitaires de l'ICES, 2026, "Colloques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anthropology from a process perspective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences and Faith in the Era of Integral Ecology: Proceedings from the International Conference at Lille Catholic University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. St. Léger Éditions, pp.413-422, 2025, 978-2-38522-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux actes de la conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi, à l’heure de l’écologie intégrale Actes de la conférence internationale de l’Université Catholique de Lille – 9-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Éditions St-Léger, pp.7-9, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences, and Faith in the Era of Integral Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences and Faith in the Era of Integral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Saint-Léger Éditions, 2025, 978-2-38522-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intelligence Artificielle à l’heure de l’écologie intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi, à l’heure de l’écologie intégrale: Actes de la conférence internationale de l’Université Catholique de Lille – 9-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Éditions St-Léger, pp.67-91, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie pensée à partir du procès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi à l'heure de l'écologie intégrale. Actes de la conférence internationale de l’Université Catholique de Lille – 9-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Saint-Léger Éditions, pp.441-451, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in the Era of Integral Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Technosciences and Faith in the Era of Integral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. St. Léger Éditions, pp.65-88, 2025, 978-2-38522-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi à l'heure de l'écologie intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, technosciences et foi à l'heure de l'écologie intégrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France. Saint-Léger Éditions, 2025, 978-238522-391-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Transhumanism as a glimpse in the beyond: A case for its ventriloquy and narrative substitution”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanism in the light of theology, philosophy and science – Critical perspective and Christian metaphysical implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Timișoara, Romania. Editura Doxologia, pp.61-73, 2024, Transhumanism in the Light of Theology, Philosophy and Science: Critical Perspectives and Christian Metaphysical Implications (Timişoara, 26-29 May, 2022), 978-630-301-034-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard hypostasié et hasard réprimé : pour en finir avec certains mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de l'ICES, pp.155-175, 2023, Hasard et création, 978-2-918018-35-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons du refus de l'Émergentisme principiel chez Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'ICES, pp.139-162, 2021, Colloques, ISBN 978-2-918018-34-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of Autonomy in Biotechnology and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier L. Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Montera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Multi-Conference on Complexity, Informatics and Cybernetics (IMCIC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute for Informatics and Systemics, pp.168-172, 2020, Proceedings of the 11th International Multi-Conference on Complexity, Informatics and Cybernetics: IMCIC 2020, Vol. II, 978-1-950492-26-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphysique de Raymond Ruyer dans son rapport à la théologie naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin/Institut Interdisciplinaire d'Études Épistémologiques, pp.11-53, 2017, Controverses sur la création : Science, philosophie, théologie. collection « Science - Histoire - Philosophie », 978-2-910425-43-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, la philosophie chrétienne et les présupposés d'une métaphysique de la Charité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin/Institut Interdisciplinaire d'Études Épistémologiques, pp.453-501, 2016, Réel voilé et cosmos théophanique. Le regard de l’homme sur la nature et la question de Dieu. collection « Science - Histoire - Philosophie », 978-2-910-42535-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartesianism, the Embodied Mind, and What's Best for the Future of Cognitive Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin-Luther-Universität, pp.225-244, 2015, Do Emotions Shape the World? Biennial Yearbook of The European Society for the Study of Science and Theology 2015-2016. collection ""Studies in Science and Theology," No. 15, 978-3-00-051976-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut offrir la philosophie d’A.N. Whitehead pour penser les questions technosciences et foi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (2), pp.55-67, 2022, Science et Foi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (4), pp.3-5, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin, de la cybernétique à la vie en passant par l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (4), pp.25-39, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutique et tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et silence, A paraître, "Théologie, Sciences des religions et Société", Olivier Rota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Esprit parle au peuple : Études sur le sensus fidei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et silence, A paraître, "Théologie, sciences des religions et société", Olivier Rota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie. Perspectives et articulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Théologie, Sciences des Religions et Société", 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exigence de l’explication en biologie à l’égard d’une philosophie de la morphogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Acteurs du Savoir, 2025, 978-2-38359-106-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahiers Disputatio, Paul Mirault et Michel Mazoyer, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité du champ axiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éditions Chromatika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 615 p., 2018, Phylopraxis, Michel Weber, 978-2-930517-56-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin. Les terres inconnues de la vie spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fides, 2002, 2-7621-2471-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie de la nature et la science à l'ère de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf/Fides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 223, 582 p., 2002, Cogitatio Fidei, Claude Geffré, 9782204068468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de Dieu avec Pierre Teilhard de Chardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fides, 2001, 2-7621-2348-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianisme et théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier de Guibert, 1998, 978-2868395498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du sensus fidei passée au crible du problème du développement dogmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît de Baenst; Philippe Gagnon; Paulo Rodrigues; Pedro Valinho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'Esprit parle au peuple : Études sur le sensus fidei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, "Théologie, sciences des religions et société"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition et validation des doctrines chez Whitehead et Peirce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. de Banest, P. Gagnon, P. Rodrigues &amp; P. Valinho Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herméneutique et tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et silence, A paraître, "Théologie, Sciences des religions et société"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et théologie de la création à l'heure de l'écologie intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Magnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université Catholique de Lille, exemple d'une Église en sortie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et silence, pp.285-301, 2025, 9782889595730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écothéologie, état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Izoard-Allaux et Catherine Vialle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature vulnérable : chances et défis - Vulnérabilités du vivant III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2025, "Patrimoines", 978-2-204-17073-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie chrétienne et la question de la rationalité chez Claude Tresmontant (1925-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. de Baenst, P. Gagnon, P. Rodrigues et P. Valinho Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie : perspectives et articulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et silence, A paraître, 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Whitehead's &amp;quot;Biological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Petek; Brian Henning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whitehead at Harvard, 1925-1927</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2025, 9781399550109. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jj.25700646.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie chrétienne et la question de la rationalité chez Claude Tresmontant (1925-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. de Baenst, Ph. Gagnon, P. Rodrigues &amp; P. Valinho Gomes (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie : perspectives et articulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-115, 2025, "Théologie, Sciences des Religions et Société", 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Clarifications Concerning ‘Assessing Whitehead’s “Biological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Petek; Brian Henning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whitehead at Harvard, 1925-1927</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-79, 2025, 9781399550109. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jj.25700646.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voie moyenne entre les discours sur la 'souffrance' des animaux et leur réduction au statut de biens meubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Vialle; Marie Pelé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question : Vulnérabilités du vivant II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-103, 2024, "Vulnérabilités du vivant", 978-2204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997). Actes de la journée d’étude du 2 février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2022, Cahiers Disputatio, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication de la preuve de Dieu et de la cosmologie chez Tresmontant représente-t-elle une preuve ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997). Actes de la journée d’étude du 2 février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-47, 2022, Cahiers Disputatio, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision informationnelle de Tresmontant, surtout en référence au problème de l'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant, métaphysicien de l’inachevé (1925-1997). Actes de la journée d’étude du 2 février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-153, 2022, Cahiers Disputatio, 978-2-14-025695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Pluralism itself need to be Plural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Fuller, Dirk Evers et Anne Runehov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in Science and Theology: Creative Pluralism? Images and Models in Science and Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-197, 2022, Issues in Science and Religion: Publications of the European Society for the Study of Science and Theology, 978-3-031-06276-6. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06277-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue entre science et foi à l’épreuve de l’observation et de l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Mirault et Michel Mazoyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Tresmontant. Pour un réalisme intégral (1925-1997). « La Vérité ne fait pas violence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2020, Cahiers Disputatio, 978-2-343-19903-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contingency Interpretation of Information Theory as a Bridge Between God’s Immanence and Transcendence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Fuller, Dirk Evers, Anne Runehov, Knut-Willy Sæther et Bernard Michollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in Science and Theology: Nature – and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-185, 2020, Issues in Science and Religion: Publications of the European Society for the Study of Science and Theology, 978-3-030-31181-0. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31182-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du progrès : Cournot, Stent et Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatikon X : Annales de la philosophie en procès – Yearbook of Philosophy in Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Chromatika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-90, 2014, "Chromatikon" No. 10, 978-293051746-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique sur Xavier Verley, Sur le symbolisme. Cassirer, Whitehead et Ruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatikon VIII : Annales de la philosophie en procès — Yearbook of Philosophy in Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-197, 2013, Chromatikon, 978-2-930517-45-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Problem of Transhumanism in the Light of Philosophy and Theology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. B. Stump et Alan G. Padgett (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to Science and Christianity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.393-405, 2012, 9781444335712. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118241455.ch34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biologie contemporaine n'est pas vraiment sortie du mécanisme&amp;quot; (entretien dans *European Scientist*)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« IA ou pas, nous ne connaitrons jamais le bout de rien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Member Spotlight ESSSAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buki Fatona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics in Catholicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Sciences and Religions, Vol. 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1718-1729. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8265-8_1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mathématique platonicienne rencontre la philosophie de la religion : une métaphore éthique (appendice à Ph Gagnon, &amp;quot;Intelligence artificielle, autonomisation des machines et théologie&amp;quot;, Connaître, no 63, juin 2025, p. 61-69)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E3434DA"/>
+    <w:nsid w:val="D466581E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/phgagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3429-1523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051635836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32167360" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-3125-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04625988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04881723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05270531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05088686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04571622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04605850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54195/technophany.19196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04338938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04689123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04693698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04757329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114926ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04147626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04338910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04120746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04125051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/dls.2017.0284" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04125053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040357ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/process20164517" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028180ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029158ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ipq201353442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/process201342224" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005571ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007006ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/acpq201084227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000628ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04793270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05119584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04929710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04759308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04457392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04743536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04574442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04740568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04700762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04433389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04163957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04135470v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04135442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04157220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04156485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04156490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04229267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05022425v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05384165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05472582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05392515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giorgini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05058375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04805885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05281802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05059967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04826097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04805887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04131707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04142981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04131714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R Vidal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valinho Gomes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Baenst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04817679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/La-rationalite-de-la-theologie-perspectives-et-articulations_oeuvre_13119.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04121484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-claude_tresmontant_metaphysicien_de_l_inacheve_1925_1997-9782140256950-75126.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04121487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i6doc.com/fr/book/?gcoi=28001100414220" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04124502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/1971/la-theologie-de-la-nature-et-la-science-a-l-ere-de-l-information-cf-223" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139849v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04688491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-whitehead-at-harvard-1925-1927.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jj.25700646.7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04859895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05358085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04688504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jj.25700646.9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04987172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04805958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/21022/La-nature-vulnerable-chances-et-defis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04549898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=75126" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-06277-3_17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06277-3_17" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-31182-7_14?wt_mc=alerts.TOCseries" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31182-7_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123278v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Coarer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-claude_tresmontant_pour_un_realisme_integral_1925_1997_michel_mazoyer_paul_mirault-9782343199030-66955.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/9862722/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chromatika.org/spip/spip.php?rubrique13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118241455.ch34" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05240838v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04680404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04685179v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buki Fatona" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04147226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8265-8_1559" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05088710v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/phgagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3429-1523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051635836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32167360" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-3125-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04625988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05088686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04881723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05270531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04338938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04605850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54195/technophany.19196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04571622v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04689123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04693698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04757329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114926ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04147626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04338910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04120746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04125051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04125053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/dls.2017.0284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040357ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/process20164517" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029158ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028180ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/process201342224" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ipq201353442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007006ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005571ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/acpq201084227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000628ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04759308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05119584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04793270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04929710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04457392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04743536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04574442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04740568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04654804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04700762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04433389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04163957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04135470v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04132235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04135442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04157220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04156485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04156490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04140064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04229267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05472582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05022425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05384165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04805887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05059967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05281802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05058375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giorgini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04805885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05392515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04826097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04131707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04142981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04131714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R Vidal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05598593v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Baenst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valinho Gomes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/La-rationalite-de-la-theologie-perspectives-et-articulations_oeuvre_13119.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04817679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04121484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-claude_tresmontant_metaphysicien_de_l_inacheve_1925_1997-9782140256950-75126.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04121487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i6doc.com/fr/book/?gcoi=28001100414220" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139843v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04124502v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/1971/la-theologie-de-la-nature-et-la-science-a-l-ere-de-l-information-cf-223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04139868v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05597689v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04987172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04805958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/21022/La-nature-vulnerable-chances-et-defis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04859895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04688491v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-whitehead-at-harvard-1925-1927.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jj.25700646.7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05358085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04688504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jj.25700646.9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04549898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=75126" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122943v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-06277-3_17" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06277-3_17" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04123278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Coarer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-claude_tresmontant_pour_un_realisme_integral_1925_1997_michel_mazoyer_paul_mirault-9782343199030-66955.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04122946v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-31182-7_14?wt_mc=alerts.TOCseries" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31182-7_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04178549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/9862722/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04653518v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chromatika.org/spip/spip.php?rubrique13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04154745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118241455.ch34" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05240838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04680404v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04685179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buki Fatona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04147226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8265-8_1559" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05088710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>