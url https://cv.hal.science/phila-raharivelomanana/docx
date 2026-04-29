--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -84,584 +84,584 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science de la durabilité appliquée à la médecine traditionnelle en Polynésie française : définition et présentation du projet SustainMedPol</w:t>
+                <w:t xml:space="preserve">Dual 13 C NMR and LC-MS 2 analysis for chemical profiling of Polynesian plant extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Titton</w:t>
+                <w:t xml:space="preserve">Marion Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Frelat</w:t>
+                <w:t xml:space="preserve">Anthony Budai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duchesne</w:t>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Chassagne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.103183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05096880v1</w:t>
+                <w:t xml:space="preserve">hal-05581082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Antioxidant Metabolites from Five Plants (Calophyllum inophyllum, Gardenia taitensis, Curcuma longa, Cordia subcordata, Ficus prolixa) of the Polynesian Pharmacopoeia and Cosmetopoeia for Skin Care</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La science de la durabilité appliquée à la médecine traditionnelle en Polynésie française : définition et présentation du projet SustainMedPol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimana Ho</w:t>
+                <w:t xml:space="preserve">Doriane Titton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
+                <w:t xml:space="preserve">Louise Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+                <w:t xml:space="preserve">Véronique Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71-72, pp.65-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317992v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05096880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-Based Molecular Networks Identification of Bioactive Metabolites from Three Plants of the Polynesian Cosmetopoeia Targeting the Dermal Papilla Cells of the Hair Cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Antioxidant Metabolites from Five Plants (Calophyllum inophyllum, Gardenia taitensis, Curcuma longa, Cordia subcordata, Ficus prolixa) of the Polynesian Pharmacopoeia and Cosmetopoeia for Skin Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristelle Hughes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raimana Ho</w:t>
+                <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Greff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edith Filaire</w:t>
+                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27010105⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12101870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503854v1</w:t>
+                <w:t xml:space="preserve">hal-04317992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Hair Dermal Papilla Cells Induction by Fagraea berteroana, a Tree of the Marquesan Cosmetopoeia (French Polynesia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Feature-Based Molecular Networks Identification of Bioactive Metabolites from Three Plants of the Polynesian Cosmetopoeia Targeting the Dermal Papilla Cells of the Hair Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chazaud</w:t>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Hermitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Greff</w:t>
+                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics and Toiletries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cosmetics8010013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27010105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134321v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Antioxidant Properties of Calophyllum inophyllum Seed Oil from French Polynesia: Development and Biological Applications of Resinous Ethanol-Soluble Extracts</w:t>
               </w:r>
@@ -775,4682 +775,4816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethylsulfoniopropionate concentration in coral reef invertebrates varies according to species assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Hair Dermal Papilla Cells Induction by Fagraea berteroana, a Tree of the Marquesan Cosmetopoeia (French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isis Guibert</w:t>
+                <w:t xml:space="preserve">Claire Chazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vaimiti Dubousquet</w:t>
+                <w:t xml:space="preserve">Stéphanie Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66290-5⟩</w:t>
+              <w:t xml:space="preserve">Cosmetics and Toiletries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics8010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883252v1</w:t>
+                <w:t xml:space="preserve">hal-03134321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucosinolates of the only three Brassicales indigenous to French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Montaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamatoa Lehartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Montaut</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (19), pp.2847-2851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786419.2019.1591401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair Growth Activity of Three Plants of the Polynesian Cosmetopoeia and Their Regulatory Effect on Dermal Papilla Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edith Filaire</w:t>
+                <w:t xml:space="preserve">Dimethylsulfoniopropionate concentration in coral reef invertebrates varies according to species assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Ranouille</w:t>
+                <w:t xml:space="preserve">Xavier Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaimiti Dubousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25194360⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66290-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974730v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. nukuhivensis acts by reinforcing skin barrier function, boosting skin immunity and by inhibiting IL-22 induced keratinocyte hyperproliferation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Abdallah</w:t>
+                <w:t xml:space="preserve">Hair Growth Activity of Three Plants of the Polynesian Cosmetopoeia and Their Regulatory Effect on Dermal Papilla Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaêl Lecellier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edwige Ranouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39831-w⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (19), pp.4360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25194360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521734v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A selection of eleven plants used as traditional Polynesian cosmetics and their development potential as anti-aging ingredients, hair growth promoters and whitening products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ranouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 245, pp.112159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucagon-like peptide-1 secretagogues from the leaves of Oparanthus teikiteetinii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">R. nukuhivensis acts by reinforcing skin barrier function, boosting skin immunity and by inhibiting IL-22 induced keratinocyte hyperproliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Huguet</w:t>
+                <w:t xml:space="preserve">Gaêl Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurelie A. Urbain</w:t>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.02.020⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4132), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39831-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271738v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucagon-like peptide-1 secretagogues from the leaves of Oparanthus teikiteetinii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joape Ginigini</w:t>
+                <w:t xml:space="preserve">Eleonore Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Lecellier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelie A. Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187315v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joape Ginigini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Métoyer</w:t>
+                <w:t xml:space="preserve">Mohammed Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Hnawia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1655022⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204892v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Métoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Thouvenot</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengrui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1655022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146432v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamanu oil and skin active properties: from traditional to modern cosmetic uses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of teak wood properties according to forest management: short versus long rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lupo</w:t>
+                <w:t xml:space="preserve">Dwi Erikan Rizanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lily Mijouin</w:t>
+                <w:t xml:space="preserve">Wayan Darmawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guillot</w:t>
+                <w:t xml:space="preserve">Béatrice George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0716-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966367v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of teak wood properties according to forest management: short versus long rotation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice George</w:t>
+                <w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Métoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Merlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Louis Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0716-8⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146434v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic Profiling for Traceability of Vanilla ×tahitensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tamanu oil and skin active properties: from traditional to modern cosmetic uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Busconi</w:t>
+                <w:t xml:space="preserve">Elise Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Lucini</w:t>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Soffritti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Letizia Bernardo</w:t>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.D504</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154770v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bark extractives of different industrial Indonesian wood species for potential valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nursinta Arifiani Rosdiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco José Santiago-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.121 - 127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographical analysis of main lignified taxons used in tropical cosmetopoiea</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenolic Profiling for Traceability of Vanilla ×tahitensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Busconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Lucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Soffritti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586552v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in fatty acid composition in the giant clam Tridacna maxima in response to thermal stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lecellier</w:t>
+                <w:t xml:space="preserve">Volatile composition and sensory properties of Vanilla x tahitensis bring new insights for vanilla quality control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Viguier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">C. Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.017921⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (3), p.848-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.7157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383027v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile composition and sensory properties of Vanilla x tahitensis bring new insights for vanilla quality control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biological activity of Polynesian Calophyllum inophyllum oil extract on human skin cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Rouger</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.7157⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (11-12), p. 961-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-108205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01592254v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activity of Polynesian Calophyllum inophyllum oil extract on human skin cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bibliographical analysis of main lignified taxons used in tropical cosmetopoiea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-108205⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (9), pp.P. 1035-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592246v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobotanical survey of cosmetic plants used in Marquesas Islands (French Polynesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in fatty acid composition in the giant clam Tridacna maxima in response to thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaimiti Dubousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xénia Jost</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Véronique Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13002-016-0128-5⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.017921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613682v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité anti-âge de l'extrait de Fitchia nutans, un ingrédient cosméticeutique d'un monoï traditionnel polynésien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethnobotanical survey of cosmetic plants used in Marquesas Islands (French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Ly</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xénia Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (1), pp.84 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13002-016-0128-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401340v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmetopoeia Foreword</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
+                <w:t xml:space="preserve">Activité anti-âge de l'extrait de Fitchia nutans, un ingrédient cosméticeutique d'un monoï traditionnel polynésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Luc Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Moretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 19 (9), pp.1033-1034. </w:t>
+              <w:t xml:space="preserve">, 2016, 19 (9), pp.1049 - 1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586561v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indole alkaloids from the Marquesan plant Rauvolfia nukuhivensis and their effects on ion channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmetopoeia Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Christian Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ferreiro</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Hano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.10.026⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (9), pp.1033-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100945v1</w:t>
+                <w:t xml:space="preserve">hal-01586561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-protective effects of phytoecdysteroids from Microsorum grossum extracts on human dermal fibroblasts.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Isolation and Characterization Procedure for Indole Alkaloids from the Marquesan Plant Rauvolfia Nukuhivensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.1625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681940v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine et pharmacopée végétale aux îles Marquises (Polynésie française)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+                <w:t xml:space="preserve">Indole alkaloids from the Marquesan plant Rauvolfia nukuhivensis and their effects on ion channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Girardi</w:t>
+                <w:t xml:space="preserve">Sara Ferreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Ollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ingert</w:t>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680659v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Léguillier</w:t>
+                <w:t xml:space="preserve">UV-protective effects of phytoecdysteroids from Microsorum grossum extracts on human dermal fibroblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t>
+                <w:t xml:space="preserve">Taivini Teai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lémus</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.33-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681946v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbal medicine in the Marquesas islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Médecine et pharmacopée végétale aux îles Marquises (Polynésie française)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Girardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Butaud Jean</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ingert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Weniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.7-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681935v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;Tamanu&amp;quot; et ses propriétés en dermocosmétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
+                <w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Léguillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Nicolas</w:t>
+                <w:t xml:space="preserve">Christelle Lémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lecellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197430v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization Procedure for Indole Alkaloids from the Marquesan Plant Rauvolfia Nukuhivensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J. Martin</w:t>
+                <w:t xml:space="preserve">Herbal medicine in the Marquesas islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Girardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Nicolas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Butaud Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Weniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.1625⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161, pp. 200-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2014.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680656v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical variability of the Tahitian Marchantia hexaptera Reich.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;Tamanu&amp;quot; et ses propriétés en dermocosmétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pham</w:t>
+                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719135v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages actuels des plantes médicinales aux îles Marquises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chemical variability of the Tahitian Marchantia hexaptera Reich.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Ludwiczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinori Asakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.xcix - ciii. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2014.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726119v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaloid content of Rauvolfia nukuhivensis: genetical discrimination and new putative biosynthesis pathway</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages actuels des plantes médicinales aux îles Marquises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79 (13)</w:t>
+              <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 332, pp. 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990233v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin UV-protective effect of Microsorum grossum extract on human dermal fibroblast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">Oleodaphnoic acid and coriaceol, two new natural products from the stem bark of Wikstroemia coriacea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ho</w:t>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meybeck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79 (13)</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (3), pp.2988-2996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990249v1</w:t>
+                <w:t xml:space="preserve">hal-01990227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleodaphnoic acid and coriaceol, two new natural products from the stem bark of Wikstroemia coriacea.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkaloid content of Rauvolfia nukuhivensis: genetical discrimination and new putative biosynthesis pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+                <w:t xml:space="preserve">Nj Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Faure</w:t>
+                <w:t xml:space="preserve">Op Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Moretti</w:t>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (3), pp.2988-2996</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990227v1</w:t>
+                <w:t xml:space="preserve">hal-01990233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nukuhivensiums, Indolo[2,3-a]quinoliziniums from the Marquesan Plant Rauvolfia nukuhivensis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Lecellier</w:t>
+                <w:t xml:space="preserve">Skin UV-protective effect of Microsorum grossum extract on human dermal fibroblast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">R. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taivini Teai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (10), pp.12015-12022</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991592v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E- and Z-Isomers of New Phytoecdysteroid Conjugates from French Polynesian Microsorum membranifolium (Polypodiaceae) Fronds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nukuhivensiums, Indolo[2,3-a]quinoliziniums from the Marquesan Plant Rauvolfia nukuhivensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 17 (10), pp.11598-11606</w:t>
+              <w:t xml:space="preserve">, 2012, 17 (10), pp.12015-12022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990281v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of Tahitian vanilla highlighted by its sensory properties</w:t>
+                <w:t xml:space="preserve">E- and Z-Isomers of New Phytoecdysteroid Conjugates from French Polynesian Microsorum membranifolium (Polypodiaceae) Fronds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Pierrat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (11)</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (10), pp.11598-11606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990277v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant potential and radical-scavenging effects of flavonoids from the leaves of Psidium cattleianum grown in French Polynesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ho</w:t>
+                <w:t xml:space="preserve">Biodiversity of Tahitian vanilla highlighted by its sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Violette</w:t>
+                <w:t xml:space="preserve">P Senger-Emonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cressend</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">Ml Aubanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carrupt</w:t>
+                <w:t xml:space="preserve">P Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (3), pp.274-277</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (11)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991574v1</w:t>
+                <w:t xml:space="preserve">hal-01990277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antioxidant potential and radical-scavenging effects of flavonoids from the leaves of Psidium cattleianum grown in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cressend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carrupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.274-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bioprospection of endemic species from Marquesas archipelago.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lindauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bombarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (12) (12), pp.1208-1208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5460,5017 +5594,5017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics analysis of a medicinal Polynesian plant during drying process : Calophyllum inophyllum nuts (tamanu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Webinar on Traditional and Integrative Medicine, Global Scientific Guild</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Calophyllum inophyllum nuts (tamanu) during drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de plantes de la cosmétopée polynésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de la Polynésie française 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française, May 2019, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Caledonian liverworts phytochemistry (Bazzanioidae species)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Métoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thouvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148929v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage d'expériences en matière de recueil de savoirs traditionnels et d'étude des activités biologiques de plantes liées à ces savoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Tamanu et ses vertus médicinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ginigini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque APA : développement, sécurité juridique et partages d’expériences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Punaauia, France</w:t>
+              <w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146417v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Thouvenot</w:t>
+                <w:t xml:space="preserve">Phytochemical study and GLP-1 Secretagogues of Oparanthus teikiteetinii (Asteraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.J. Olatunji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">139th Tokushima Biological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t>
+              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146448v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Herbette</w:t>
+                <w:t xml:space="preserve">French Polynesian Tamanu oil extracts bioactive effects on human skin cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t>
+              <w:t xml:space="preserve">7e Congrès International des Plantes Aromatiques et Médicinales CIPAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146450v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmetopoeia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnopharmacological study of plants used on Raiatea and Tahaa islands in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jena-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Samaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic 360</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146460v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnopharmacological study of plants used on Raiatea and Tahaa islands in French Polynesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Samaillie</w:t>
+                <w:t xml:space="preserve">New Caledonian liverworts phytochemistry (Bazzanioidae species)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Métoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
+              <w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146452v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Polynesian Tamanu oil extracts bioactive effects on human skin cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Guillot</w:t>
+                <w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Métoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès International des Plantes Aromatiques et Médicinales CIPAM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">139th Tokushima Biological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146453v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnopharmacological study and phytotherapy in French Polynesia (Raiatea and Tahaa islands)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Samaillie</w:t>
+                <w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Métoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148931v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucosinolates in three Brassicales of French Polynesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Partage d'expériences en matière de recueil de savoirs traditionnels et d'étude des activités biologiques de plantes liées à ces savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Rollin</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
+              <w:t xml:space="preserve">Colloque APA : développement, sécurité juridique et partages d’expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Punaauia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148930v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmetopoeia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
+              <w:t xml:space="preserve">Cosmetic 360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146439v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical assessment of “Tamanu oil”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnopharmacological study and phytotherapy in French Polynesia (Raiatea and Tahaa islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Guillot</w:t>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Samaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e conférence du Réseau de Recherche des Universités du Pacifique Insulaire (PIURN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Polynésie française, Oct 2018, Punaauia, French Polynesia</w:t>
+              <w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146458v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynesian traditional herbals in cosmetics and skin care</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glucosinolates in three Brassicales of French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Congress and Expo on Traditional and Alternative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146436v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynesian cosmetopoeia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Ranouille</w:t>
+                <w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ginigini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146437v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin-active and cosmetic ingredient from French Polynesian Tamanu oil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phytochemical assessment of “Tamanu oil”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Congress of Lipids &amp; Cosmetics top of Innovations &amp; Research Initiatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3e conférence du Réseau de Recherche des Universités du Pacifique Insulaire (PIURN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Polynésie française, Oct 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146459v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How crop improvement may help to keep genetic resources conservation alive</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polynesian traditional herbals in cosmetics and skin care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Brunschwig</w:t>
+                <w:t xml:space="preserve">K. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Clabaux</w:t>
+                <w:t xml:space="preserve">Jean-François. Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
+              <w:t xml:space="preserve">2nd World Congress and Expo on Traditional and Alternative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146440v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Thouvenot</w:t>
+                <w:t xml:space="preserve">Skin-active and cosmetic ingredient from French Polynesian Tamanu oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">1st Congress of Lipids &amp; Cosmetics top of Innovations &amp; Research Initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146447v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical study and GLP-1 Secretagogues of Oparanthus teikiteetinii (Asteraceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynesian cosmetopoeia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O.J. Olatunji</w:t>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Real</w:t>
+                <w:t xml:space="preserve">E. Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.D. Muller</w:t>
+                <w:t xml:space="preserve">E. Ranouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146463v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Tamanu et ses vertus médicinales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Nicolas</w:t>
+                <w:t xml:space="preserve">How crop improvement may help to keep genetic resources conservation alive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lepers-Andrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Atuahiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nouméa, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146461v1</w:t>
+                <w:t xml:space="preserve">hal-02146440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity and phytochemistry of Rauvolfia nukuhivensis, a Marquesan traditional medicinal plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phytochemical investigation of Wikstroemia endemic species (Thymelaeaceae) from French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Paetz</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outre-mer : Tradition, santé, atouts économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111378v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory properties evaluation of Vanilla tahitensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Senger-Emonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Aubanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outre-mer : Tradition, santé, atouts économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. p 222- 224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical investigation of Wikstroemia endemic species (Thymelaeaceae) from French Polynesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bioactivity and phytochemistry of Rauvolfia nukuhivensis, a Marquesan traditional medicinal plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Faure</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outre-mer : Tradition, santé, atouts économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111377v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de l'usage traditionnel de plantes médicinales polynésiennes contre les infections bactériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Titton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium International AFERP-STOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Stierlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnur Garayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650469v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650456v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche métabolomique combinant l'analyse LC-MS/MS et les réseaux moléculaires pour suivre les constituants bioactifs des amandes de Calophyllum inophyllum (tamanu) pendant le processus de séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée : Perspectives d'innovation et de valorisation des filières en Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Callophyllum inophyllum nuts during drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vanguards of Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, distanciel, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Métoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Métoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-ageing activity of Fitchia nutans extract, a Polynesian traditional monoï skin care ingredient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9th Joint Natural Products Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Rauvolfia nukuhivensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-F. Ferreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alonso-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soizic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9th Joint Natural Products Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From traditional uses to phytochemical study of a Polynesian healing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taivini Teai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9th Joint Natural Products Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile components of six Frullaniaceae from New Caledonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">Study of Marquesas islands cosmetopoeia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ISPSA, Inaugural Symposium of the Phytochemical Society of Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Tokushima,, Japan. 2015</w:t>
+              <w:t xml:space="preserve">Cosmetic 360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685021v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Marquesas islands cosmetopoeia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lecellier</w:t>
+                <w:t xml:space="preserve">Volatile components of six Frullaniaceae from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Métoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Coulerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thieury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic 360</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve"> ISPSA, Inaugural Symposium of the Phytochemical Society of Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tokushima,, Japan. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685025v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis of honey from French Polynesia, a comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">GC-MS fingerprinting of the Tahitian Marchantia hexaptera Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ludwiczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Chinou</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Asakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Chromatography of Natural Products (ISCNP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lublin, Poland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761000v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wound healing activity assessment of Tamanu oil extract from French Polynesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical analysis of honey from French Polynesia, a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Graikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karabournioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chinou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 28th Congress of the International Federation of Societies of Cosmetic Chemists (IFSCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Chromatography of Natural Products (ISCNP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lublin, Poland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760991v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-MS fingerprinting of the Tahitian Marchantia hexaptera Reich</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wound healing activity assessment of Tamanu oil extract from French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dissaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Chromatography of Natural Products (ISCNP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lublin, Poland. 2014</w:t>
+              <w:t xml:space="preserve"> 28th Congress of the International Federation of Societies of Cosmetic Chemists (IFSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761002v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellagitanins of pharmacological and cosmetic interest isolated from Cunonia macrophylla leaves, an endemic New Caledonian Cunoniaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma-Madjèbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la Recherche dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Nouméa (98800) - Nouvelle-Calédonie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composés triterpéniques isolés de feuilles du Calophyllum inophyllum Linn. de Polynésie Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la Recherche dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Nouméa (98800) - Nouvelle-Calédonie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10480,262 +10614,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs traditionnels et ressources biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud de Raulin; Jean-Paul Pastorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un nouvel ordre bioculturel : regards sur la Polynésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.150-165, 2018, 978-2-343-13193-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahitian Vanilla (Vanilla ×tahitensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lepers-Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aromatic and Medicinal Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech Ed., In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10745,51 +10879,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the antioxidant properties of Calophyllum inophyllum L. seed oil from French Polynesia: development and biological applications of ethanol-soluble resin extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10811,195 +10945,195 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Culcasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Asteian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of two novel and non-sectorized clades of the giant clam Tridacna maxima in French Polynesia: implications for connectivity and origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaimiti Dubousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Berteaux-Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaêl Lecellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11009,283 +11143,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du Calophyllum inophyllum du Pacifique Sud (Calo-PS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M . Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de la Polynésie française. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étape N°1 du projet &amp;quot;Tu'eiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction régionale de l'Environnement (DIREN). 2014, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11432,51 +11566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Titton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frelat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03134321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chazaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hermitte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03130041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ricquebourg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Guibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimiti Dubousquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66290-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Lehartel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1591401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abdallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Lecellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39831-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Huguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Joshua Olatunji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Real" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Urbain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.02.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrui Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1655022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lupo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Busconi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lucini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Soffritti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Bernardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Bernardo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01746" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursinta Arifiani Rosdiana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Santiago-Medina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01383027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecellier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.017921" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592254v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunschwig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7157" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK3B1TQH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Ansel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lupo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108205" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613682v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Jost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-016-0128-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Luc Ansel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.08.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ferreiro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.10.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25RVM3QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taivini Teai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meybeck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680659v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ollier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ingert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681935v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Butaud Jean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.09.045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01197430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1625" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ludwiczuk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Asakawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.05.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726119v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990233v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Op Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Christian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990249v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meybeck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombarda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lafont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Senger-Emonnot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Aubanel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pierrat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cressend" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrupt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ingert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lindauer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bombarda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bianchini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204939v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146417v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146460v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quenon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samaillie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146453v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ansel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148931v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148930v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146458v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146436v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hughes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Butaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bony" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Berthon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ranouille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146459v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Atuahiva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brander" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clabaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146463v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huguet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Olatunji" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Real" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Muller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146461v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111378v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prado" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paetz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111376v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senger-Emonnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Aubanel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. George" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111377v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521058v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627310v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Butaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-J. Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Ferreiro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso-Lopes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soizic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627311v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Girault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meybeck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685021v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Coulerie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685025v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jost" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Butaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761000v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graikou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karabournioti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chinou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760991v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dissaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761002v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwiczuk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pham" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asakawa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750953v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750954v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Lopes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146426v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moretti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ollier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629924v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Collard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03019052v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Asteian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01713884v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lopes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629922v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M . Nour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bouvier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777606v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Budai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Titton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frelat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03130041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ricquebourg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03134321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chazaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hermitte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Lehartel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1591401" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Guibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimiti Dubousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66290-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abdallah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Lecellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39831-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Huguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Joshua Olatunji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Real" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Urbain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.02.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1655022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lupo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursinta Arifiani Rosdiana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Santiago-Medina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.034" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Busconi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lucini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Soffritti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Bernardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Bernardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01746" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunschwig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7157" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK3B1TQH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Ansel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lupo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108205" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01383027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.017921" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613682v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Jost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-016-0128-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Luc Ansel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.08.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1625" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ferreiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.10.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25RVM3QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taivini Teai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meybeck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ollier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ingert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Butaud Jean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.09.045" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01197430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ludwiczuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Asakawa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.05.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombarda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Op Thomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Christian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meybeck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991592v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990281v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lafont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Senger-Emonnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Aubanel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pierrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cressend" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrupt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ingert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lindauer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bombarda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bianchini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204939v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146461v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146463v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huguet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Olatunji" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Real" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Muller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146453v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ansel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146452v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quenon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samaillie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148929v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146417v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146460v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148930v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146436v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hughes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Butaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bony" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Berthon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ranouille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Atuahiva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brander" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clabaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111376v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senger-Emonnot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Aubanel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. George" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111378v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prado" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paetz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Butaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-J. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Ferreiro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso-Lopes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soizic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627311v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Girault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meybeck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jost" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Butaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Coulerie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761002v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwiczuk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pham" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asakawa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graikou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karabournioti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chinou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760991v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dissaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750954v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Lopes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146426v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moretti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ollier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Collard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03019052v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Asteian" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01713884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lopes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629922v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M . Nour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bouvier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777606v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>