--- v1 (2026-04-29)
+++ v2 (2026-05-26)
@@ -641,559 +641,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Antioxidant Properties of Calophyllum inophyllum Seed Oil from French Polynesia: Development and Biological Applications of Resinous Ethanol-Soluble Extracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Hair Dermal Papilla Cells Induction by Fagraea berteroana, a Tree of the Marquesan Cosmetopoeia (French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cassien</w:t>
+                <w:t xml:space="preserve">Claire Chazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mercier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ricquebourg</w:t>
+                <w:t xml:space="preserve">Stéphanie Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10020199⟩</w:t>
+              <w:t xml:space="preserve">Cosmetics and Toiletries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics8010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130041v1</w:t>
+                <w:t xml:space="preserve">hal-03134321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Hair Dermal Papilla Cells Induction by Fagraea berteroana, a Tree of the Marquesan Cosmetopoeia (French Polynesia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raimana Ho</w:t>
+                <w:t xml:space="preserve">Improving the Antioxidant Properties of Calophyllum inophyllum Seed Oil from French Polynesia: Development and Biological Applications of Resinous Ethanol-Soluble Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chazaud</w:t>
+                <w:t xml:space="preserve">Marcel Culcasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Hermitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Greff</w:t>
+                <w:t xml:space="preserve">Emilie Ricquebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics and Toiletries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cosmetics8010013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10020199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134321v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucosinolates of the only three Brassicales indigenous to French Polynesia</w:t>
+                <w:t xml:space="preserve">Dimethylsulfoniopropionate concentration in coral reef invertebrates varies according to species assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Montaut</w:t>
+                <w:t xml:space="preserve">Isis Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamatoa Lehartel</w:t>
+                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rollin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaimiti Dubousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1591401⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66290-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204852v1</w:t>
+                <w:t xml:space="preserve">hal-02883252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethylsulfoniopropionate concentration in coral reef invertebrates varies according to species assemblages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glucosinolates of the only three Brassicales indigenous to French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+                <w:t xml:space="preserve">Sabine Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pochon</w:t>
+                <w:t xml:space="preserve">Tamatoa Lehartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaimiti Dubousquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (19), pp.2847-2851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66290-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1591401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883252v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hair Growth Activity of Three Plants of the Polynesian Cosmetopoeia and Their Regulatory Effect on Dermal Papilla Cells</w:t>
               </w:r>
@@ -1307,282 +1307,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A selection of eleven plants used as traditional Polynesian cosmetics and their development potential as anti-aging ingredients, hair growth promoters and whitening products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. nukuhivensis acts by reinforcing skin barrier function, boosting skin immunity and by inhibiting IL-22 induced keratinocyte hyperproliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaêl Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112159⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4132), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39831-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971381v1</w:t>
+                <w:t xml:space="preserve">hal-02521734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. nukuhivensis acts by reinforcing skin barrier function, boosting skin immunity and by inhibiting IL-22 induced keratinocyte hyperproliferation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A selection of eleven plants used as traditional Polynesian cosmetics and their development potential as anti-aging ingredients, hair growth promoters and whitening products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Ranouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (4132), </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.112159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39831-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02521734v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucagon-like peptide-1 secretagogues from the leaves of Oparanthus teikiteetinii</w:t>
               </w:r>
@@ -1692,1556 +1692,1556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t>
+                <w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joape Ginigini</w:t>
+                <w:t xml:space="preserve">Benjamin Métoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Lecellier</w:t>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Nicolas</w:t>
+                <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hnawia</w:t>
+                <w:t xml:space="preserve">Fengrui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1655022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187315v1</w:t>
+                <w:t xml:space="preserve">hal-03204892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joape Ginigini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Métoyer</w:t>
+                <w:t xml:space="preserve">Gaël Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Mael Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hnawia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-4. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1655022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204892v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of teak wood properties according to forest management: short versus long rotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tamanu oil and skin active properties: from traditional to modern cosmetic uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwi Erikan Rizanti</w:t>
+                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayan Darmawan</w:t>
+                <w:t xml:space="preserve">Elise Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice George</w:t>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Merlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.D504</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146434v1</w:t>
+                <w:t xml:space="preserve">hal-01966367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Métoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamanu oil and skin active properties: from traditional to modern cosmetic uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">Comparison of teak wood properties according to forest management: short versus long rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwi Erikan Rizanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayan Darmawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
+                <w:t xml:space="preserve">Béatrice George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lupo</w:t>
+                <w:t xml:space="preserve">Andre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lily Mijouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillot</w:t>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0716-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966367v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bark extractives of different industrial Indonesian wood species for potential valorization</w:t>
+                <w:t xml:space="preserve">Phenolic Profiling for Traceability of Vanilla ×tahitensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nursinta Arifiani Rosdiana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Matteo Busconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gerardin</w:t>
+                <w:t xml:space="preserve">Luigi Lucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Chapuis</w:t>
+                <w:t xml:space="preserve">Giovanna Soffritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco José Santiago-Medina</w:t>
+                <w:t xml:space="preserve">Jamila Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.06.034⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765128v1</w:t>
+                <w:t xml:space="preserve">hal-02154770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic Profiling for Traceability of Vanilla ×tahitensis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of bark extractives of different industrial Indonesian wood species for potential valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Lucini</w:t>
+                <w:t xml:space="preserve">Nursinta Arifiani Rosdiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Soffritti</w:t>
+                <w:t xml:space="preserve">Christine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Bernardi</w:t>
+                <w:t xml:space="preserve">Hubert Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Bernardo</w:t>
+                <w:t xml:space="preserve">Francisco José Santiago-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1746. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.121 - 127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154770v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile composition and sensory properties of Vanilla x tahitensis bring new insights for vanilla quality control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in fatty acid composition in the giant clam Tridacna maxima in response to thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaimiti Dubousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.7157⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.017921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592254v1</w:t>
+                <w:t xml:space="preserve">hal-01383027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activity of Polynesian Calophyllum inophyllum oil extract on human skin cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bibliographical analysis of main lignified taxons used in tropical cosmetopoiea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-108205⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (9), pp.P. 1035-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592246v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographical analysis of main lignified taxons used in tropical cosmetopoiea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological activity of Polynesian Calophyllum inophyllum oil extract on human skin cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.017⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (11-12), p. 961-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-108205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586552v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in fatty acid composition in the giant clam Tridacna maxima in response to thermal stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vaimiti Dubousquet</w:t>
+                <w:t xml:space="preserve">Volatile composition and sensory properties of Vanilla x tahitensis bring new insights for vanilla quality control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gros</w:t>
+                <w:t xml:space="preserve">A. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lecellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">A. Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (3), p.848-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.7157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.017921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383027v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnobotanical survey of cosmetic plants used in Marquesas Islands (French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (1), pp.84 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3409,51 +3409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmetopoeia Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,916 +3520,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization Procedure for Indole Alkaloids from the Marquesan Plant Rauvolfia Nukuhivensis</w:t>
+                <w:t xml:space="preserve">Indole alkaloids from the Marquesan plant Rauvolfia nukuhivensis and their effects on ion channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas J. Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Nicolas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Sara Ferreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.1625⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680656v1</w:t>
+                <w:t xml:space="preserve">hal-01100945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indole alkaloids from the Marquesan plant Rauvolfia nukuhivensis and their effects on ion channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Ferreiro</w:t>
+                <w:t xml:space="preserve">UV-protective effects of phytoecdysteroids from Microsorum grossum extracts on human dermal fibroblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Barbault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taivini Teai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.33-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01100945v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-protective effects of phytoecdysteroids from Microsorum grossum extracts on human dermal fibroblasts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raimana Ho</w:t>
+                <w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Léguillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taivini Teai</w:t>
+                <w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Meybeck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Lémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681940v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine et pharmacopée végétale aux îles Marquises (Polynésie française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Girardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnopharmacologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53, pp.7-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbal medicine in the Marquesas islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Butaud Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Léguillier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lémus</w:t>
+                <w:t xml:space="preserve">Nicolas Ingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+                <w:t xml:space="preserve">Bernard Weniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161, pp. 200-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2014.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681946v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbal medicine in the Marquesas islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Girardi</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;Tamanu&amp;quot; et ses propriétés en dermocosmétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Butaud Jean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ingert</w:t>
+                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Weniger</w:t>
+                <w:t xml:space="preserve">G. Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681935v1</w:t>
+                <w:t xml:space="preserve">hal-01197430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;Tamanu&amp;quot; et ses propriétés en dermocosmétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
+                <w:t xml:space="preserve">Isolation and Characterization Procedure for Indole Alkaloids from the Marquesan Plant Rauvolfia Nukuhivensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maël Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.1625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197430v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical variability of the Tahitian Marchantia hexaptera Reich.</w:t>
               </w:r>
@@ -4608,441 +4608,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleodaphnoic acid and coriaceol, two new natural products from the stem bark of Wikstroemia coriacea.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkaloid content of Rauvolfia nukuhivensis: genetical discrimination and new putative biosynthesis pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+                <w:t xml:space="preserve">Nj Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Moretti</w:t>
+                <w:t xml:space="preserve">Op Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (3), pp.2988-2996</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990227v1</w:t>
+                <w:t xml:space="preserve">hal-01990233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaloid content of Rauvolfia nukuhivensis: genetical discrimination and new putative biosynthesis pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nj Martin</w:t>
+                <w:t xml:space="preserve">Skin UV-protective effect of Microsorum grossum extract on human dermal fibroblast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Op Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Nicolas</w:t>
+                <w:t xml:space="preserve">R. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Christian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taivini Teai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990233v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin UV-protective effect of Microsorum grossum extract on human dermal fibroblast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">Oleodaphnoic acid and coriaceol, two new natural products from the stem bark of Wikstroemia coriacea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ho</w:t>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meybeck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79 (13)</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (3), pp.2988-2996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990249v1</w:t>
+                <w:t xml:space="preserve">hal-01990227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nukuhivensiums, Indolo[2,3-a]quinoliziniums from the Marquesan Plant Rauvolfia nukuhivensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,51 +5214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of Tahitian vanilla highlighted by its sensory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Senger-Emonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5326,51 +5326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant potential and radical-scavenging effects of flavonoids from the leaves of Psidium cattleianum grown in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5621,51 +5621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics analysis of a medicinal Polynesian plant during drying process : Calophyllum inophyllum nuts (tamanu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5939,2562 +5939,2562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t>
+                <w:t xml:space="preserve">New Caledonian liverworts phytochemistry (Bazzanioidae species)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Métoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lebouvier</w:t>
+                <w:t xml:space="preserve">E. Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hnawia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Herbette</w:t>
+                <w:t xml:space="preserve">L. Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thouvenot</w:t>
+                <w:t xml:space="preserve">M. Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146447v1</w:t>
+                <w:t xml:space="preserve">hal-02148929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Tamanu et ses vertus médicinales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raimana Ho</w:t>
+                <w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Métoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ginigini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Nicolas</w:t>
+                <w:t xml:space="preserve">N. Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nouméa, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">139th Tokushima Biological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146461v1</w:t>
+                <w:t xml:space="preserve">hal-02146448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical study and GLP-1 Secretagogues of Oparanthus teikiteetinii (Asteraceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.D. Muller</w:t>
+                <w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Métoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146463v1</w:t>
+                <w:t xml:space="preserve">hal-02146450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Polynesian Tamanu oil extracts bioactive effects on human skin cells</w:t>
+                <w:t xml:space="preserve">Partage d'expériences en matière de recueil de savoirs traditionnels et d'étude des activités biologiques de plantes liées à ces savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès International des Plantes Aromatiques et Médicinales CIPAM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque APA : développement, sécurité juridique et partages d’expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Punaauia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146453v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnopharmacological study of plants used on Raiatea and Tahaa islands in French Polynesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmetopoeia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
+              <w:t xml:space="preserve">Cosmetic 360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146452v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Caledonian liverworts phytochemistry (Bazzanioidae species)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Nour</w:t>
+                <w:t xml:space="preserve">Ethnopharmacological study of plants used on Raiatea and Tahaa islands in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jena-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Samaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148929v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Thouvenot</w:t>
+                <w:t xml:space="preserve">French Polynesian Tamanu oil extracts bioactive effects on human skin cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">139th Tokushima Biological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t>
+              <w:t xml:space="preserve">7e Congrès International des Plantes Aromatiques et Médicinales CIPAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146448v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Ginigini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lebouvier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Hnawia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146450v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage d'expériences en matière de recueil de savoirs traditionnels et d'étude des activités biologiques de plantes liées à ces savoirs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
+                <w:t xml:space="preserve">Polynesian traditional herbals in cosmetics and skin care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François. Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque APA : développement, sécurité juridique et partages d’expériences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Punaauia, France</w:t>
+              <w:t xml:space="preserve">2nd World Congress and Expo on Traditional and Alternative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146417v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmetopoeia</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ethnopharmacological study and phytotherapy in French Polynesia (Raiatea and Tahaa islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Samaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic 360</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146460v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnopharmacological study and phytotherapy in French Polynesia (Raiatea and Tahaa islands)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Glucosinolates in three Brassicales of French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148931v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucosinolates in three Brassicales of French Polynesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytochemical assessment of “Tamanu oil”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
+              <w:t xml:space="preserve">3e conférence du Réseau de Recherche des Universités du Pacifique Insulaire (PIURN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Polynésie française, Oct 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148930v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Hnawia</w:t>
+                <w:t xml:space="preserve">Polynesian cosmetopoeia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ranouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146439v1</w:t>
+                <w:t xml:space="preserve">hal-02146437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical assessment of “Tamanu oil”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Guillot</w:t>
+                <w:t xml:space="preserve">How crop improvement may help to keep genetic resources conservation alive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lepers-Andrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Atuahiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e conférence du Réseau de Recherche des Universités du Pacifique Insulaire (PIURN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Polynésie française, Oct 2018, Punaauia, French Polynesia</w:t>
+              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146458v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynesian traditional herbals in cosmetics and skin care</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Berthon</w:t>
+                <w:t xml:space="preserve">Skin-active and cosmetic ingredient from French Polynesian Tamanu oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Congress and Expo on Traditional and Alternative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">1st Congress of Lipids &amp; Cosmetics top of Innovations &amp; Research Initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146436v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin-active and cosmetic ingredient from French Polynesian Tamanu oil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Guillot</w:t>
+                <w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Métoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Congress of Lipids &amp; Cosmetics top of Innovations &amp; Research Initiatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146459v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynesian cosmetopoeia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Ranouille</w:t>
+                <w:t xml:space="preserve">Phytochemical study and GLP-1 Secretagogues of Oparanthus teikiteetinii (Asteraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.J. Olatunji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146437v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How crop improvement may help to keep genetic resources conservation alive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Clabaux</w:t>
+                <w:t xml:space="preserve">Le Tamanu et ses vertus médicinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ginigini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
+              <w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146440v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical investigation of Wikstroemia endemic species (Thymelaeaceae) from French Polynesia</w:t>
+                <w:t xml:space="preserve">Bioactivity and phytochemistry of Rauvolfia nukuhivensis, a Marquesan traditional medicinal plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Faure</w:t>
+                <w:t xml:space="preserve">N. J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outre-mer : Tradition, santé, atouts économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111377v1</w:t>
+                <w:t xml:space="preserve">hal-02111378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory properties evaluation of Vanilla tahitensis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. George</w:t>
+                <w:t xml:space="preserve">Phytochemical investigation of Wikstroemia endemic species (Thymelaeaceae) from French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outre-mer : Tradition, santé, atouts économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. p 222- 224</w:t>
+              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111376v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity and phytochemistry of Rauvolfia nukuhivensis, a Marquesan traditional medicinal plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. J. Martin</w:t>
+                <w:t xml:space="preserve">Sensory properties evaluation of Vanilla tahitensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Thomas</w:t>
+                <w:t xml:space="preserve">P. Senger-Emonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prado</w:t>
+                <w:t xml:space="preserve">M.-L. Aubanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Paetz</w:t>
+                <w:t xml:space="preserve">G. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outre-mer : Tradition, santé, atouts économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. pp.120-121</w:t>
+              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. p 222- 224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111378v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8525,51 +8525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de l'usage traditionnel de plantes médicinales polynésiennes contre les infections bactériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Titton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8627,286 +8627,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Stierlin</w:t>
+                <w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650456v1</w:t>
+                <w:t xml:space="preserve">hal-04650469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristelle Hughes</w:t>
+                <w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnur Garayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650469v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche métabolomique combinant l'analyse LC-MS/MS et les réseaux moléculaires pour suivre les constituants bioactifs des amandes de Calophyllum inophyllum (tamanu) pendant le processus de séchage</w:t>
               </w:r>
@@ -9134,103 +9134,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Métoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
@@ -9259,103 +9259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Métoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t>
@@ -9384,51 +9384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-ageing activity of Fitchia nutans extract, a Polynesian traditional monoï skin care ingredient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9647,64 +9647,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From traditional uses to phytochemical study of a Polynesian healing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taivini Teai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9753,631 +9753,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Marquesas islands cosmetopoeia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile components of six Frullaniaceae from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Métoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Jost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Ansel</w:t>
+                <w:t xml:space="preserve">P. P. Coulerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Butaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Lecellier</w:t>
+                <w:t xml:space="preserve">C. Thieury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic 360</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve"> ISPSA, Inaugural Symposium of the Phytochemical Society of Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tokushima,, Japan. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685025v1</w:t>
+                <w:t xml:space="preserve">hal-01685021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile components of six Frullaniaceae from New Caledonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Métoyer</w:t>
+                <w:t xml:space="preserve">Study of Marquesas islands cosmetopoeia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. P. Coulerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Hnawia</w:t>
+                <w:t xml:space="preserve">J.F. Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thieury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">R. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ISPSA, Inaugural Symposium of the Phytochemical Society of Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Tokushima,, Japan. 2015</w:t>
+              <w:t xml:space="preserve">Cosmetic 360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685021v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-MS fingerprinting of the Tahitian Marchantia hexaptera Reich</w:t>
+                <w:t xml:space="preserve">Chemical analysis of honey from French Polynesia, a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ludwiczuk</w:t>
+                <w:t xml:space="preserve">K. Graikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pham</w:t>
+                <w:t xml:space="preserve">S. Karabournioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bianchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Asakawa</w:t>
+                <w:t xml:space="preserve">I. Chinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Chromatography of Natural Products (ISCNP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lublin, Poland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761002v1</w:t>
+                <w:t xml:space="preserve">hal-01761000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis of honey from French Polynesia, a comparative study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wound healing activity assessment of Tamanu oil extract from French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dissaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Chromatography of Natural Products (ISCNP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lublin, Poland. 2014</w:t>
+              <w:t xml:space="preserve"> 28th Congress of the International Federation of Societies of Cosmetic Chemists (IFSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761000v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wound healing activity assessment of Tamanu oil extract from French Polynesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GC-MS fingerprinting of the Tahitian Marchantia hexaptera Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ludwiczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dissaux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Asakawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 28th Congress of the International Federation of Societies of Cosmetic Chemists (IFSCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Chromatography of Natural Products (ISCNP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lublin, Poland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760991v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellagitanins of pharmacological and cosmetic interest isolated from Cunonia macrophylla leaves, an endemic New Caledonian Cunoniaceae</w:t>
               </w:r>
@@ -10510,51 +10510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10628,64 +10628,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs traditionnels et ressources biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10766,51 +10766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahitian Vanilla (Vanilla ×tahitensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,90 +10893,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the antioxidant properties of Calophyllum inophyllum L. seed oil from French Polynesia: development and biological applications of ethanol-soluble resin extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Culcasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Asteian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11011,51 +11011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of two novel and non-sectorized clades of the giant clam Tridacna maxima in French Polynesia: implications for connectivity and origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaimiti Dubousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Berteaux-Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11063,51 +11063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaêl Lecellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11170,77 +11170,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du Calophyllum inophyllum du Pacifique Sud (Calo-PS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M . Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11275,90 +11275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étape N°1 du projet &amp;quot;Tu'eiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11566,51 +11566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Budai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Titton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frelat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03130041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ricquebourg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03134321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chazaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hermitte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Lehartel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1591401" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Guibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimiti Dubousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66290-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abdallah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Lecellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39831-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Huguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Joshua Olatunji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Real" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Urbain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.02.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1655022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lupo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursinta Arifiani Rosdiana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Santiago-Medina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.034" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Busconi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lucini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Soffritti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Bernardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Bernardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01746" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunschwig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7157" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK3B1TQH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Ansel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lupo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108205" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01383027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.017921" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613682v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Jost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-016-0128-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Luc Ansel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.08.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1625" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ferreiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.10.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25RVM3QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taivini Teai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meybeck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ollier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ingert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Butaud Jean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.09.045" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01197430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ludwiczuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Asakawa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.05.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombarda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Op Thomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Christian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meybeck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991592v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990281v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lafont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Senger-Emonnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Aubanel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pierrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cressend" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrupt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ingert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lindauer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bombarda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bianchini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204939v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146461v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146463v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huguet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Olatunji" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Real" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Muller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146453v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ansel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146452v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quenon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samaillie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148929v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146417v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146460v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148930v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146436v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hughes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Butaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bony" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Berthon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ranouille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Atuahiva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brander" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clabaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111376v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senger-Emonnot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Aubanel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. George" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111378v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prado" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paetz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Butaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-J. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Ferreiro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso-Lopes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soizic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627311v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Girault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meybeck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jost" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Butaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Coulerie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761002v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwiczuk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pham" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asakawa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graikou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karabournioti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chinou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760991v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dissaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750954v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Lopes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146426v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moretti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ollier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Collard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03019052v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Asteian" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01713884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lopes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629922v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M . Nour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bouvier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777606v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Budai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Titton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frelat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03134321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chazaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hermitte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03130041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ricquebourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimiti Dubousquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66290-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Lehartel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1591401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abdallah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Lecellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39831-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112159" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Huguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Joshua Olatunji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Real" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Urbain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.02.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrui Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1655022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lupo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Busconi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lucini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Soffritti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Bernardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Bernardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01746" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursinta Arifiani Rosdiana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Santiago-Medina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01383027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.017921" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Ansel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lupo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108205" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunschwig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7157" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK3B1TQH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613682v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Jost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-016-0128-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Luc Ansel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.08.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100945v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ferreiro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.10.026" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25RVM3QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taivini Teai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meybeck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ollier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ingert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681935v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Butaud Jean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.09.045" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01197430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680656v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1625" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ludwiczuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Asakawa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.05.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990233v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Op Thomas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Christian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990249v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meybeck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombarda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991592v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990281v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lafont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Senger-Emonnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Aubanel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pierrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cressend" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrupt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ingert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lindauer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bombarda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bianchini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204939v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146417v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146460v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quenon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samaillie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146453v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ansel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146436v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hughes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Butaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bony" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Berthon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148931v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148930v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ranouille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Atuahiva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brander" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clabaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huguet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Olatunji" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Real" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Muller" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146461v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111378v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prado" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paetz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111377v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111376v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senger-Emonnot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Aubanel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. George" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Butaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-J. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Ferreiro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso-Lopes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soizic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627311v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Girault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meybeck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685021v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Coulerie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685025v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jost" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Butaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761000v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graikou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karabournioti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chinou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760991v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dissaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwiczuk" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pham" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asakawa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750954v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Lopes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146426v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moretti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ollier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Collard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03019052v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Asteian" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01713884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lopes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629922v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M . Nour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bouvier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777606v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>