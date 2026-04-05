--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -374,378 +374,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Aquivion® as Recyclable Superacid Solid Catalyst in the Oxidation of Furfurylamines with Hydrogen Peroxide to 3‐Hydroxypyridines</w:t>
+                <w:t xml:space="preserve">Convergent micro-wave assisted synthesis of quinazolinone and its precursor using the bio-sourced solvent pinane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (42), </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.20646-20650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.202303423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ra03702a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023037v1</w:t>
+                <w:t xml:space="preserve">hal-05023059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent micro-wave assisted synthesis of quinazolinone and its precursor using the bio-sourced solvent pinane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aptamers Targeting the PD-1/PD-L1 Axis: A Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.20646-20650. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (16), pp.10878-10888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ra03702a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c00551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023059v1</w:t>
+                <w:t xml:space="preserve">hal-05023105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptamers Targeting the PD-1/PD-L1 Axis: A Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inside PD-1/PD-L1,2 with their inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boisgerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c00551⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256, pp.115465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023105v1</w:t>
+                <w:t xml:space="preserve">hal-05023020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside PD-1/PD-L1,2 with their inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boisgerault</w:t>
+                <w:t xml:space="preserve">Evaluation of Aquivion® as Recyclable Superacid Solid Catalyst in the Oxidation of Furfurylamines with Hydrogen Peroxide to 3‐Hydroxypyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Richieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 256, pp.115465. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (42), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202303423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023020v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Cross Metathesis To Identify Selective HDAC Inhibitors: Synthesis, Biological Activities, and Modeling</w:t>
               </w:r>
@@ -1243,1111 +1243,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02055136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialist Advice Support for Management of Severe Hereditary Angioedema Attacks: A Multicenter Cluster-Randomized Controlled Trial</w:t>
+                <w:t xml:space="preserve">HDAC inhibitors: a 2013–2017 patent survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Floccard</w:t>
+                <w:t xml:space="preserve">Micaela Faria Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele Kanny</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Cuendet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2018.01.053⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (5), pp.365-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13543776.2018.1459568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616882v1</w:t>
+                <w:t xml:space="preserve">hal-04074145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive monitoring of diffuse large B-cell lymphoma by cell-free DNA high-throughput targeted sequencing: analysis of a prospective cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruminy</w:t>
+                <w:t xml:space="preserve">Physical and chemical assessment of 1,3 Propanediol as a potential substitute of propylene glycol in refill liquid for electronic cigarettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Piccirilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41408-018-0111-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29066-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051086v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDAC inhibitors: a 2013–2017 patent survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Cuendet</w:t>
+                <w:t xml:space="preserve">Assessment of new HDAC inhibitors for immunotherapy of malignant pleural mesothelioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douae Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dehame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13543776.2018.1459568⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-018-0517-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074145v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01820890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical assessment of 1,3 Propanediol as a potential substitute of propylene glycol in refill liquid for electronic cigarettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New generation sequencing of targeted genes in the classical and the variant form of hairy cell leukemia highlights mutations in epigenetic regulation genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maingonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bonnarme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemée</w:t>
+                <w:t xml:space="preserve">Margaux Wiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29066-6⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (48), pp.28866-28876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899506v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of new HDAC inhibitors for immunotherapy of malignant pleural mesothelioma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dehame</w:t>
+                <w:t xml:space="preserve">Application au mésothéliome, le cancer de l'amiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Héroguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 425, pp.33-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01820890v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01981403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation sequencing of targeted genes in the classical and the variant form of hairy cell leukemia highlights mutations in epigenetic regulation genes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Somatic mutations of cell-free circulating DNA detected by targeted next-generation sequencing and digital droplet PCR in classical Hodgkin lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maingonnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Wiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25601⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (2), pp.498-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2018.1492123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929708v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application au mésothéliome, le cancer de l'amiante</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specialist Advice Support for Management of Severe Hereditary Angioedema Attacks: A Multicenter Cluster-Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Floccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Kanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinor Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (2), pp.194-203.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2018.01.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01981403v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic mutations of cell-free circulating DNA detected by targeted next-generation sequencing and digital droplet PCR in classical Hodgkin lymphoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive monitoring of diffuse large B-cell lymphoma by cell-free DNA high-throughput targeted sequencing: analysis of a prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Bessi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Vinciane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruminy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Maingonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (2), pp.498-502. </w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10428194.2018.1492123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41408-018-0111-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329352v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncogenic events rather than antigen selection pressure may be the main driving forces for relapse in diffuse large B-cell lymphomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2392,338 +2392,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF-L in cerebrospinal fluid and serum is a biomarker of neuronal damage in an inducible mouse model of neurodegeneration</w:t>
+                <w:t xml:space="preserve">Biological and Clinical Relevance of Associated Genomic Alterations in MYD88 L265P and non-L265P-Mutated Diffuse Large B-Cell Lymphoma: Analysis of 361 Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Brureau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chaillou</w:t>
+                <w:t xml:space="preserve">Sydney Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (9), pp.2232-2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656656v1</w:t>
+                <w:t xml:space="preserve">hal-01526582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and Clinical Relevance of Associated Genomic Alterations in MYD88 L265P and non-L265P-Mutated Diffuse Large B-Cell Lymphoma: Analysis of 361 Cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NF-L in cerebrospinal fluid and serum is a biomarker of neuronal damage in an inducible mouse model of neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanchard-Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruminy</w:t>
+                <w:t xml:space="preserve">Pascal Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (9), pp.2232-2244. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.73-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526582v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the cghRA framework to the genomic characterization of Diffuse Large B-Cell Lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,77 +2826,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fontanilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (29), pp.48157-48168. </w:t>
@@ -3074,1606 +3074,1606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HACE1 is a putative tumor suppressor gene in B-cell lymphomagenesis and is down-regulated by both deletion and epigenetic alterations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
+                <w:t xml:space="preserve">Inside HDACs with more selective HDAC inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2016.04.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.451-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329894v1</w:t>
+                <w:t xml:space="preserve">hal-04074140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone Deacetylase Inhibitors Delivery using Nanoparticles with Intrinsic Passive Tumor Targeting Properties for Tumor Therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and prognostic value of recurrent exportin 1 mutations in tumor and cell-free circulating DNA of patients with classical Hodgkin lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iza Denis</w:t>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pichavant Loic</w:t>
+                <w:t xml:space="preserve">Aspasia Stamatoullas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Delatouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floraine Collette</w:t>
+                <w:t xml:space="preserve">Nasrin Sarafan-Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.13725⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (9), pp.1094 - 1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2016.145102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01299450v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside HDACs with more selective HDAC inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross metathesis with hydroxamate and benzamide BOC-protected alkenes to access HDAC inhibitors and their biological evaluation highlighted intrinsic activity of BOC-protected dihydroxamates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Roche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandra Nurisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Simões-Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.05.047⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04074140v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01299475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and prognostic value of recurrent exportin 1 mutations in tumor and cell-free circulating DNA of patients with classical Hodgkin lymphoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole exome sequencing of relapsed/refractory patients expands the repertoire of somatic mutations in diffuse large B-cell lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nasrin Sarafan-Vasseur</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2016.145102⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (3), pp.251-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.22328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643995v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross metathesis with hydroxamate and benzamide BOC-protected alkenes to access HDAC inhibitors and their biological evaluation highlighted intrinsic activity of BOC-protected dihydroxamates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martinet</w:t>
+                <w:t xml:space="preserve">Next-Generation Sequencing in Diffuse Large B-Cell Lymphoma Highlights Molecular Divergence and Therapeutic Opportunities: a LYSA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.11.011⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (12), pp.2919--2928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-15-2305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01299475v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing of relapsed/refractory patients expands the repertoire of somatic mutations in diffuse large B-cell lymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bohers</w:t>
+                <w:t xml:space="preserve">Histone Deacetylase Inhibitors Delivery using Nanoparticles with Intrinsic Passive Tumor Targeting Properties for Tumor Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Bahhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichavant Loic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Delatouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floraine Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (3), pp.251-267. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.795-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gcc.22328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.13725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01237083v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01299450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-Generation Sequencing in Diffuse Large B-Cell Lymphoma Highlights Molecular Divergence and Therapeutic Opportunities: a LYSA Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bohers</w:t>
+                <w:t xml:space="preserve">HACE1 is a putative tumor suppressor gene in B-cell lymphomagenesis and is down-regulated by both deletion and epigenetic alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Bouzelfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafid Kora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.90-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2016.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-15-2305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01343064v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical and genomic profiles of diffuse large B-cell lymphomas: Implications for targeted EZH2 inhibitor therapy?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Recurrent Mutations of the Exportin 1 Gene (XPO1) in Primary Mediastinal B-Cell Lymphoma: A Lysa Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (23), pp.129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327300v1</w:t>
+                <w:t xml:space="preserve">hal-01300803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic mutations of cell-free circulating DNA detected by Next Generation Sequencing reflect the genetic changes in both Germinal Center B-Cell like and Activated B-Cell like Diffuse Large B-Cell Lymphoma tumors at the time of diagnosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Integrative Analysis of Diffuse Large B Cell Lymphoma Mutational Landscape: A Lysa Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Maingonnat</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Copie-Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (23), pp.1472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2015.123612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01132460v1</w:t>
+                <w:t xml:space="preserve">hal-01300813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Mutations of the Exportin 1 Gene (XPO1) in Primary Mediastinal B-Cell Lymphoma: A Lysa Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemistry for oncotheranostic gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Juliette Trouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Hebié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Bahhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.92-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300803v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Analysis of Diffuse Large B Cell Lymphoma Mutational Landscape: A Lysa Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Immunohistochemical and genomic profiles of diffuse large B-cell lymphomas: Implications for targeted EZH2 inhibitor therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christiane Copie-Bergman</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.3154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300813v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry for oncotheranostic gold nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Bahhaj</w:t>
+                <w:t xml:space="preserve">Somatic mutations of cell-free circulating DNA detected by Next Generation Sequencing reflect the genetic changes in both Germinal Center B-Cell like and Activated B-Cell like Diffuse Large B-Cell Lymphoma tumors at the time of diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+                <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maingonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 99, pp.92-112. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (7), pp.e280-e284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2015.123612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365816v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD70 : A Potential Target in Breast Cancer?</w:t>
               </w:r>
@@ -4698,64 +4698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maingonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (9), pp.761-764. </w:t>
@@ -4787,436 +4787,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery of epidrugs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martinet</w:t>
+                <w:t xml:space="preserve">Activating somatic mutations in diffuse large B-cell lymphomas: lessons from next generation sequencing and key elements in the precision medicine era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2014.03.017⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (5), pp.1213-1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10428194.2014.941836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201998v1</w:t>
+                <w:t xml:space="preserve">hal-02332349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superacid and thiol-ene reactions for access to psammaplin analogues with HDAC inhibition activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Delivery of epidrugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Bahhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank J. Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.10.053⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (9), pp.1337-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2014.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314516v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating somatic mutations in diffuse large B-cell lymphomas: lessons from next generation sequencing and key elements in the precision medicine era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sydney Dubois</w:t>
+                <w:t xml:space="preserve">Superacid and thiol-ene reactions for access to psammaplin analogues with HDAC inhibition activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Bahhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Desire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (51 ), pp.9702-9708 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.10.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/10428194.2014.941836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02332349v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New histone deacetylase inhibitors improve cisplatin antitumor properties against thoracic cancer cells</w:t>
               </w:r>
@@ -5336,90 +5336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorinostat-Polymer Conjugate Nanoparticles for Acid-Responsive Delivery and Passive Tumor Targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Bahhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floraine Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Delatouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gueugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5470,90 +5470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of pH responsive clickable prodrugs applied to histone deacetylase inhibitors: A new strategy for anticancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Delatouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Bahhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5629,90 +5629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles Produced by Ring-Opening Metathesis Polymerization Using Norbornenyl-poly(ethylene oxide) as a Ligand-Free Generic Platform for Highly Selective In Vivo Tumor Targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gueugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floraine Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Delatouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (7), pp.2396-2402. </w:t>
@@ -5744,1025 +5744,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small molecules DNA methyltransferases inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy and effective method to produce functionalized particles for cellular uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floraine Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Delatouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gueugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Martinet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1md00194a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (1), pp.176-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834226v1</w:t>
+                <w:t xml:space="preserve">hal-00758913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy and effective method to produce functionalized particles for cellular uptake</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gueugnon</w:t>
+                <w:t xml:space="preserve">Extending Triazolyl-Based Release under Mildly Acidic Conditions To Give Aniline Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delatouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gregoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.26357⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (7), pp.1090-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1289719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00758913v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Triazolyl-Based Release under Mildly Acidic Conditions To Give Aniline Derivatives</w:t>
+                <w:t xml:space="preserve">Interim positron emission tomography scan associated with international prognostic index and germinal center B cell-like signature as prognostic index in diffuse large B-cell lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delatouche</w:t>
+                <w:t xml:space="preserve">Hélène Lanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bachmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferial Mechken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1289719⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10428194.2011.600482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829565v1</w:t>
+                <w:t xml:space="preserve">hal-00673375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interim positron emission tomography scan associated with international prognostic index and germinal center B cell-like signature as prognostic index in diffuse large B-cell lymphoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small molecules DNA methyltransferases inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lanic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
+                <w:t xml:space="preserve">B.Y. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferial Mechken</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Benhida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (1), pp.34-42. </w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.263-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/10428194.2011.600482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1md00194a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673375v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting clinical assays for histone deacetylase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations into Competitive Cycloaddition/Cyclization or Elimination from 1,1-Dimethyl-propargylcarbamates of Anilines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Delatouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floraine Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Héroguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Management and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CMR.S9661⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (2), pp.166-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CH10344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074156v1</w:t>
+                <w:t xml:space="preserve">hal-00947153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations into Competitive Cycloaddition/Cyclization or Elimination from 1,1-Dimethyl-propargylcarbamates of Anilines</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpreting clinical assays for histone deacetylase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 64 (2), pp.166-173. </w:t>
+              <w:t xml:space="preserve">Cancer Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/CH10344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/CMR.S9661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947153v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activities of substituted trichostatic acid derivatives</w:t>
+                <w:t xml:space="preserve">Synthesis and Modeling of New Benzofuranone Histone Deacetylase Inhibitors that Stimulate Tumor Suppressor Gene Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Estiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12039-009-0056-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.3112-3115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm9002439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438779v1</w:t>
+                <w:t xml:space="preserve">hal-00438795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Modeling of New Benzofuranone Histone Deacetylase Inhibitors that Stimulate Tumor Suppressor Gene Expression</w:t>
+                <w:t xml:space="preserve">Biological activities of substituted trichostatic acid derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (4), pp.471-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12039-009-0056-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm9002439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00438795v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6780,103 +6780,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance non invasive par séquençage nouvelle génération de l’ADN circulant et corrélation avec l’imagerie TEP scan dans une cohorte prospective de lymphome B diffus à grandes cellules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e Congrès - Société Française d'Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
@@ -6905,77 +6905,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de mutations somatiques dans l’ADN circulant plasmatique par séquençage de nouvelle génération (NGS) : première étape vers une validation du concept de biopsie liquide dans le lymphome primitif du système nerveux central.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fontanilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7024,359 +7024,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent somatic mutations in diffuse large B cell lymphoma assessed by high throughput targeted sequencing highlight molecular subtypes’ genetic divergence: a LYSA study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sydney Dubois</w:t>
+                <w:t xml:space="preserve">Recurrent Mutations of the Exportin 1 Gene (XPO1) in Primary Mediastinal B-Cell Lymphoma: A Lysa Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Laura Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Malignant Lymphoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">57th ASH Annual Meeting and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483464v1</w:t>
+                <w:t xml:space="preserve">hal-02481340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Mutations of the Exportin 1 Gene (XPO1) in Primary Mediastinal B-Cell Lymphoma: A Lysa Study.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Somatic Mutations Detected in Plasma Cell-Free DNA By Targeted Sequencing: Assessment of Liquid Biopsy in Primary Central Nervous System Lymphoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fontanilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Camus</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th ASH Annual Meeting and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481340v1</w:t>
+                <w:t xml:space="preserve">hal-02481359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquençage à haut débit dans les lymphomes diffus à grandes cellules : de la biopsie ganglionnaire à la biopsie « liquide » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maingonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e Congrès - Société Française d'Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
@@ -7399,333 +7399,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic Mutations Detected in Plasma Cell-Free DNA By Targeted Sequencing: Assessment of Liquid Biopsy in Primary Central Nervous System Lymphoma.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Whole Exome Sequencing of refractory aggressive B-cell lymphomas identified recurrent mutations of the exportin 1 gene (XPO1) in Primary Mediastinal B-cell Lymphoma subtype. A LYSA study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th ASH Annual Meeting and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Orlando, Floride, United States</w:t>
+              <w:t xml:space="preserve">13th International Conference on Malignant Lymphoma (ICML), Juin 2015, Lugano (Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481359v1</w:t>
+                <w:t xml:space="preserve">hal-02483516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Exome Sequencing of refractory aggressive B-cell lymphomas identified recurrent mutations of the exportin 1 gene (XPO1) in Primary Mediastinal B-cell Lymphoma subtype. A LYSA study.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Recurrent somatic mutations in diffuse large B cell lymphoma assessed by high throughput targeted sequencing highlight molecular subtypes’ genetic divergence: a LYSA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Malignant Lymphoma (ICML), Juin 2015, Lugano (Suisse)</w:t>
+              <w:t xml:space="preserve">13th International Conference on Malignant Lymphoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483516v1</w:t>
+                <w:t xml:space="preserve">hal-02483464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The germinal Center B-cell signature is associated to a higher [18F]-FDG uptake and improves the prognosis value of TEP scan in diffuse large B-celle lymphomas (DLBCL) treated by rituximab(R) and anthracyclines-based chemotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferial Mechken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7780,77 +7780,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The germinal center B-cell signature is associated to a higher [18F]-FDG uptake and improves the prognosis value of TEP scan in diffuse large B-cell lymphomas (DLBCL) treated by rituximab (R) and anthracyclines-based chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferial Mechken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7950,90 +7950,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Generation Sequencing of Targeted Genes in Hairy Cell Leukemia Highlighted Mutations Associated to BRAFV600E anda New Recurrent Altered Gene, KDM6A, in Hairy Cell Leukemia Variant Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Troussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maingonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th ASH Annual Meeting and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Atlanta, GA, United States</w:t>
@@ -8187,103 +8187,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and Clinical Relevance of Associated Genomic Alterations in MYD88 L265P and Non-L265P Mutated Diffuse Large B-Cell Lymphoma: Analysis of 361 Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th ASH Annual Meeting and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Diego, CA, United States. 128 (22), pp.4097-4097, 2016, </w:t>
@@ -8321,103 +8321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Analysis of Diffuse Large B Cell Lymphoma Mutational Landscape: A Lysa Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Copie-Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th ASH Annual Meeting and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Orlando, Floride, United States</w:t>
@@ -8440,368 +8440,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 4810: Exome sequencing of refractory diffuse large B-cell lymphomas highlights candidate genes for targeted resequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GenerateReports: an Ion Torrent plugin summarizing a whole NGS experiment for clinical interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bohers</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+                <w:t xml:space="preserve">Élodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR 106th Annual Meeting 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dublin, Ireland. 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300809v1</w:t>
+                <w:t xml:space="preserve">hal-01956787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenerateReports: an Ion Torrent plugin summarizing a whole NGS experiment for clinical interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Abstract 4810: Exome sequencing of refractory diffuse large B-cell lymphomas highlights candidate genes for targeted resequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Élodie Bohers</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR 106th Annual Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Philadelphia, PA, United States. 75 (15 Supplement), pp.4810--4810, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2015-4810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956787v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenerateReports: an Ion Torrent plugin summarizing a whole NGS experiment for clinical interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
@@ -8830,103 +8830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenerateReports: an Ion Torrent plugin summarizing a whole NGS experiment for clinical interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual International Conference on Intelligent Systems for Molecular Biology (ISMB) and 14th European Conference on Computational Biology (ECCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t>
@@ -9258,51 +9258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04731809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Martinengo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Diamanti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salerno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rizzardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.4c00242" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rincon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Coira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedaa Attana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Urwyler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.14.594071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra03702a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00551" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisgerault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115465" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Ruzic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Agbaba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fouchaq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00440" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cartron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tomaselli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Mai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867325666180706105903" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-XC5D65S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juliette Trouiller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalaani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Evanno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16304" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02055136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;roguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9020060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Kanny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Baker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vicaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2018.01.053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XM32H2J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0111-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Faria Freitas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cuendet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2018.1459568" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01820890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae Bensaid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dehame" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0517-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Maitre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maingonnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Wiber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25601" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01981403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bessi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2018.1492123" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Picquenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24584" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656656v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard-Bregeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaillou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.04.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1922" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329646v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alcantara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx309" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontanilles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18325" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bouzelfen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Latouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.06.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03F30B1C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.04.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW6PTJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01299450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Bahhaj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Denis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichavant Loic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delatouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floraine Collette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.13725" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.05.047" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0F1TNV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643995v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Sarafan-Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.145102" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01299475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zwick" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nurisso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sim&#245;es-Pires" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.11.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22328" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH0TZQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343064v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-2305" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3154" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Viailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.123612" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300803v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pujals" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tesson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Molina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Copie-Bergman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365816v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Trouiller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.05.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petrau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.10360" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201998v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. Dekker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.03.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WH6H9TQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.10.053" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21PVHTDJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332349v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2014.941836" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gueugnon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Cartron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fonteneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2056" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369441v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm501338r" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074175v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.03.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXMZ5X2X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916100v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pouliquen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400516b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834226v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Michel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benhida" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1md00194a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758913v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gregoire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26357" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M12D0F3P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829565v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delatouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frapper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289719" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673375v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Mechken" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2011.600482" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMR.S9661" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH10344" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438779v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gesson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12039-009-0056-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCZL5T48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438795v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Estiu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wiest" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9002439" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484162v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02483464v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02483516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piquenot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662243v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Troussard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trentini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Monrigal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V128.22.4097.4097" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482458v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jo Molina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300809v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4810" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956787v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bohers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896715v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300808v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4947" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04731809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Martinengo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Diamanti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salerno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rizzardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.4c00242" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rincon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Coira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedaa Attana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Urwyler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.14.594071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra03702a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisgerault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303423" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Ruzic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Agbaba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fouchaq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00440" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cartron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tomaselli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Mai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867325666180706105903" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-XC5D65S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juliette Trouiller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalaani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Evanno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16304" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02055136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;roguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9020060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Faria Freitas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cuendet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2018.1459568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01820890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae Bensaid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dehame" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0517-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Maitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maingonnat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Wiber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25601" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01981403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bessi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2018.1492123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Kanny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Baker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vicaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2018.01.053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XM32H2J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0111-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Picquenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24584" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1922" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard-Bregeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaillou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.04.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329646v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alcantara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx309" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontanilles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18325" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bouzelfen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Latouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.06.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03F30B1C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.05.047" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0F1TNV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Sarafan-Vasseur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.145102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01299475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zwick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nurisso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sim&#245;es-Pires" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.11.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22328" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH0TZQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-2305" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01299450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Bahhaj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Denis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichavant Loic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delatouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floraine Collette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.13725" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329894v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.04.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW6PTJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pujals" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tesson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Molina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Copie-Bergman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365816v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Trouiller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.05.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132460v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Viailly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.123612" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petrau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.10360" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2014.941836" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. Dekker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.03.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WH6H9TQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314516v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.10.053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21PVHTDJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gueugnon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Cartron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fonteneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2056" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369441v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm501338r" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074175v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.03.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXMZ5X2X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916100v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pouliquen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400516b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758913v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gregoire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26357" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M12D0F3P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829565v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delatouche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frapper" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289719" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673375v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Mechken" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2011.600482" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benhida" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1md00194a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH10344" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074156v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMR.S9661" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gesson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Estiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wiest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9002439" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12039-009-0056-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCZL5T48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484162v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481340v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02483516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02483464v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piquenot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662243v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Troussard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trentini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Monrigal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V128.22.4097.4097" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482458v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jo Molina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956787v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bohers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300809v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4810" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896715v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300808v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4947" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>