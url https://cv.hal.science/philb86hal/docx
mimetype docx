--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -725,307 +725,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Cross Metathesis To Identify Selective HDAC Inhibitors: Synthesis, Biological Activities, and Modeling</w:t>
+                <w:t xml:space="preserve">Epigenetic metalloenzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bouchet</w:t>
+                <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Linot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dusan Ruzic</w:t>
+                <w:t xml:space="preserve">Pierre-François Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danica Agbaba</w:t>
+                <w:t xml:space="preserve">Daniela Tomaselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Fouchaq</w:t>
+                <w:t xml:space="preserve">Antonello Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (6), pp.863-868. </w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (15), pp.2748-2785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/0929867325666180706105903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02265954v1</w:t>
+                <w:t xml:space="preserve">inserm-01885512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic metalloenzymes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanquart</w:t>
+                <w:t xml:space="preserve">Extending Cross Metathesis To Identify Selective HDAC Inhibitors: Synthesis, Biological Activities, and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Linot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Tomaselli</w:t>
+                <w:t xml:space="preserve">Dusan Ruzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonello Mai</w:t>
+                <w:t xml:space="preserve">Danica Agbaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fouchaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867325666180706105903⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.863-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01885512v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02265954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatible Spherical Gold Nanoparticles Synthesis in Aqueous Tetraethylene Oxide Solution and Their Cellular Uptake</w:t>
               </w:r>
@@ -1063,51 +1063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kalaani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fouchaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (7), pp.3744-3754. </w:t>
@@ -1158,51 +1158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ROMP: A Powerful Approach to Synthesize Novel pH-Sensitive Nanoparticles for Tumor Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Héroguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1243,265 +1243,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02055136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDAC inhibitors: a 2013–2017 patent survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and chemical assessment of 1,3 Propanediol as a potential substitute of propylene glycol in refill liquid for electronic cigarettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micaela Faria Freitas</w:t>
+                <w:t xml:space="preserve">Vincent Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Cuendet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Piccirilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13543776.2018.1459568⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29066-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074145v1</w:t>
+                <w:t xml:space="preserve">hal-01899506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical assessment of 1,3 Propanediol as a potential substitute of propylene glycol in refill liquid for electronic cigarettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HDAC inhibitors: a 2013–2017 patent survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Faria Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cuendet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.10702. </w:t>
+              <w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (5), pp.365-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29066-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13543776.2018.1459568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899506v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of new HDAC inhibitors for immunotherapy of malignant pleural mesothelioma</w:t>
               </w:r>
@@ -1768,51 +1768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application au mésothéliome, le cancer de l'amiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Héroguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1978,977 +1978,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialist Advice Support for Management of Severe Hereditary Angioedema Attacks: A Multicenter Cluster-Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive monitoring of diffuse large B-cell lymphoma by cell-free DNA high-throughput targeted sequencing: analysis of a prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Floccard</w:t>
+                <w:t xml:space="preserve">Stéphanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele Kanny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Vicaut</w:t>
+                <w:t xml:space="preserve">Vinciane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2018.01.053⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41408-018-0111-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616882v1</w:t>
+                <w:t xml:space="preserve">hal-02051086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive monitoring of diffuse large B-cell lymphoma by cell-free DNA high-throughput targeted sequencing: analysis of a prospective cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+                <w:t xml:space="preserve">Specialist Advice Support for Management of Severe Hereditary Angioedema Attacks: A Multicenter Cluster-Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Floccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Kanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinor Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Becker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruminy</w:t>
+                <w:t xml:space="preserve">Eric Vicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (2), pp.194-203.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2018.01.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41408-018-0111-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02051086v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncogenic events rather than antigen selection pressure may be the main driving forces for relapse in diffuse large B-cell lymphomas</w:t>
+                <w:t xml:space="preserve">Application of the cghRA framework to the genomic characterization of Diffuse Large B-Cell Lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rizzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bohers</w:t>
+                <w:t xml:space="preserve">Marion Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
+                <w:t xml:space="preserve">Céline Villenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.24584⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (19), pp.2977-2985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329856v1</w:t>
+                <w:t xml:space="preserve">hal-02329646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and Clinical Relevance of Associated Genomic Alterations in MYD88 L265P and non-L265P-Mutated Diffuse Large B-Cell Lymphoma: Analysis of 361 Cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Non-invasive detection of somatic mutations using next-generation sequencing in primary central nervous system lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fontanilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1922⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (29), pp.48157-48168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.18325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526582v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NF-L in cerebrospinal fluid and serum is a biomarker of neuronal damage in an inducible mouse model of neurodegeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard-Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 104, pp.73-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the cghRA framework to the genomic characterization of Diffuse Large B-Cell Lymphoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Oncogenic events rather than antigen selection pressure may be the main driving forces for relapse in diffuse large B-cell lymphomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin Figeac</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx309⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (1), pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.24584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329646v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive detection of somatic mutations using next-generation sequencing in primary central nervous system lymphoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Marguet</w:t>
+                <w:t xml:space="preserve">Biological and Clinical Relevance of Associated Genomic Alterations in MYD88 L265P and non-L265P-Mutated Diffuse Large B-Cell Lymphoma: Analysis of 361 Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sydney Dubois</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (29), pp.48157-48168. </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (9), pp.2232-2244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.18325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329618v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous epigenetic regulation of HACE1 in Burkitt- Lymphoma-derived cells</w:t>
               </w:r>
@@ -2960,51 +2960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Bouzelfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Kora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,51 +3209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspasia Stamatoullas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Nurisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Simões-Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3451,64 +3451,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole exome sequencing of relapsed/refractory patients expands the repertoire of somatic mutations in diffuse large B-cell lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,77 +3597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Generation Sequencing in Diffuse Large B-Cell Lymphoma Highlights Molecular Divergence and Therapeutic Opportunities: a LYSA Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3878,77 +3878,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HACE1 is a putative tumor suppressor gene in B-cell lymphomagenesis and is down-regulated by both deletion and epigenetic alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Bouzelfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Kora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4136,51 +4136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Analysis of Diffuse Large B Cell Lymphoma Mutational Landscape: A Lysa Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4391,77 +4391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunohistochemical and genomic profiles of diffuse large B-cell lymphomas: Implications for targeted EZH2 inhibitor therapy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4653,570 +4653,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD70 : A Potential Target in Breast Cancer?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delivery of epidrugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Bahhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Petrau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cornic</w:t>
+                <w:t xml:space="preserve">Frank J. Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (9), pp.1337-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2014.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/jca.10360⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332348v1</w:t>
+                <w:t xml:space="preserve">hal-01201998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating somatic mutations in diffuse large B-cell lymphomas: lessons from next generation sequencing and key elements in the precision medicine era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sydney Dubois</w:t>
+                <w:t xml:space="preserve">Superacid and thiol-ene reactions for access to psammaplin analogues with HDAC inhibition activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Bahhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Desire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10428194.2014.941836⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (51 ), pp.9702-9708 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332349v1</w:t>
+                <w:t xml:space="preserve">hal-01314516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery of epidrugs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martinet</w:t>
+                <w:t xml:space="preserve">CD70 : A Potential Target in Breast Cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maingonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (9), pp.761-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/jca.10360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2014.03.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01201998v1</w:t>
+                <w:t xml:space="preserve">hal-02332348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superacid and thiol-ene reactions for access to psammaplin analogues with HDAC inhibition activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Zwick</w:t>
+                <w:t xml:space="preserve">Activating somatic mutations in diffuse large B-cell lymphomas: lessons from next generation sequencing and key elements in the precision medicine era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (5), pp.1213-1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10428194.2014.941836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.10.053⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01314516v1</w:t>
+                <w:t xml:space="preserve">hal-02332349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New histone deacetylase inhibitors improve cisplatin antitumor properties against thoracic cancer cells</w:t>
               </w:r>
@@ -5464,652 +5464,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of pH responsive clickable prodrugs applied to histone deacetylase inhibitors: A new strategy for anticancer therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticles Produced by Ring-Opening Metathesis Polymerization Using Norbornenyl-poly(ethylene oxide) as a Ligand-Free Generic Platform for Highly Selective In Vivo Tumor Targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gueugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floraine Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Delatouche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Baucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.03.006⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (7), pp.2396-2402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400516b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074175v1</w:t>
+                <w:t xml:space="preserve">hal-00916100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles Produced by Ring-Opening Metathesis Polymerization Using Norbornenyl-poly(ethylene oxide) as a Ligand-Free Generic Platform for Highly Selective In Vivo Tumor Targeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gueugnon</w:t>
+                <w:t xml:space="preserve">Design of pH responsive clickable prodrugs applied to histone deacetylase inhibitors: A new strategy for anticancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Delatouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Delatouche</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Bahhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (3), pp.862-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm400516b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00916100v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy and effective method to produce functionalized particles for cellular uptake</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending Triazolyl-Based Release under Mildly Acidic Conditions To Give Aniline Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gregoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Delatouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Frapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.26357⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (7), pp.1090-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1289719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758913v1</w:t>
+                <w:t xml:space="preserve">hal-00829565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Triazolyl-Based Release under Mildly Acidic Conditions To Give Aniline Derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bachmann</w:t>
+                <w:t xml:space="preserve">Easy and effective method to produce functionalized particles for cellular uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floraine Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Delatouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gueugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Frapper</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (1), pp.176-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1289719⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00829565v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interim positron emission tomography scan associated with international prognostic index and germinal center B cell-like signature as prognostic index in diffuse large B-cell lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferial Mechken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (1), pp.34-42. </w:t>
@@ -6173,51 +6173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.Y. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benhida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6806,64 +6806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6918,77 +6918,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de mutations somatiques dans l’ADN circulant plasmatique par séquençage de nouvelle génération (NGS) : première étape vers une validation du concept de biopsie liquide dans le lymphome primitif du système nerveux central.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fontanilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7024,402 +7024,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Mutations of the Exportin 1 Gene (XPO1) in Primary Mediastinal B-Cell Lymphoma: A Lysa Study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séquençage à haut débit dans les lymphomes diffus à grandes cellules : de la biopsie ganglionnaire à la biopsie « liquide » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Camus</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maingonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th ASH Annual Meeting and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Orlando, Floride, United States</w:t>
+              <w:t xml:space="preserve">35e Congrès - Société Française d'Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481340v1</w:t>
+                <w:t xml:space="preserve">hal-02484117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic Mutations Detected in Plasma Cell-Free DNA By Targeted Sequencing: Assessment of Liquid Biopsy in Primary Central Nervous System Lymphoma.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Marguet</w:t>
+                <w:t xml:space="preserve">Recurrent Mutations of the Exportin 1 Gene (XPO1) in Primary Mediastinal B-Cell Lymphoma: A Lysa Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th ASH Annual Meeting and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481359v1</w:t>
+                <w:t xml:space="preserve">hal-02481340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquençage à haut débit dans les lymphomes diffus à grandes cellules : de la biopsie ganglionnaire à la biopsie « liquide » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic Mutations Detected in Plasma Cell-Free DNA By Targeted Sequencing: Assessment of Liquid Biopsy in Primary Central Nervous System Lymphoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fontanilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Maingonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e Congrès - Société Française d'Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">57th ASH Annual Meeting and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484117v1</w:t>
+                <w:t xml:space="preserve">hal-02481359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Exome Sequencing of refractory aggressive B-cell lymphomas identified recurrent mutations of the exportin 1 gene (XPO1) in Primary Mediastinal B-cell Lymphoma subtype. A LYSA study.</w:t>
               </w:r>
@@ -7457,51 +7457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Malignant Lymphoma (ICML), Juin 2015, Lugano (Suisse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lugano, Switzerland</w:t>
@@ -7530,77 +7530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent somatic mutations in diffuse large B cell lymphoma assessed by high throughput targeted sequencing highlight molecular subtypes’ genetic divergence: a LYSA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7668,90 +7668,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The germinal Center B-cell signature is associated to a higher [18F]-FDG uptake and improves the prognosis value of TEP scan in diffuse large B-celle lymphomas (DLBCL) treated by rituximab(R) and anthracyclines-based chemotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferial Mechken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lugano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lugano, Switzerland</w:t>
@@ -7793,90 +7793,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The germinal center B-cell signature is associated to a higher [18F]-FDG uptake and improves the prognosis value of TEP scan in diffuse large B-cell lymphomas (DLBCL) treated by rituximab (R) and anthracyclines-based chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferial Mechken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lugano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lugano, Switzerland</w:t>
@@ -8187,51 +8187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and Clinical Relevance of Associated Genomic Alterations in MYD88 L265P and Non-L265P Mutated Diffuse Large B-Cell Lymphoma: Analysis of 361 Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8315,480 +8315,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Analysis of Diffuse Large B Cell Lymphoma Mutational Landscape: A Lysa Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
+                <w:t xml:space="preserve">Abstract 4810: Exome sequencing of refractory diffuse large B-cell lymphomas highlights candidate genes for targeted resequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Jo Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Copie-Bergman</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th ASH Annual Meeting and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR 106th Annual Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Philadelphia, PA, United States. 75 (15 Supplement), pp.4810--4810, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2015-4810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482458v1</w:t>
+                <w:t xml:space="preserve">hal-01300809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenerateReports: an Ion Torrent plugin summarizing a whole NGS experiment for clinical interpretation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Integrative Analysis of Diffuse Large B Cell Lymphoma Mutational Landscape: A Lysa Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élodie Bohers</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jo Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Copie-Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dublin, Ireland. 2015</w:t>
+              <w:t xml:space="preserve">57th ASH Annual Meeting and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956787v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 4810: Exome sequencing of refractory diffuse large B-cell lymphomas highlights candidate genes for targeted resequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">GenerateReports: an Ion Torrent plugin summarizing a whole NGS experiment for clinical interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR 106th Annual Meeting 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dublin, Ireland. 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300809v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenerateReports: an Ion Torrent plugin summarizing a whole NGS experiment for clinical interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8843,77 +8843,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenerateReports: an Ion Torrent plugin summarizing a whole NGS experiment for clinical interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8968,90 +8968,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 4947: HACE1 is a putative tumor suppressor gene in B-cell lymphomagenesis down-regulated by both deletion and epigenetic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Bouzelfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Kora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR 106th Annual Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Philadelphia, PA, United States. 75 (15 Supplement), pp.4947--4947, 2015, </w:t>
@@ -9258,51 +9258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04731809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Martinengo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Diamanti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salerno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rizzardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.4c00242" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rincon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Coira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedaa Attana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Urwyler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.14.594071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra03702a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisgerault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303423" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Ruzic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Agbaba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fouchaq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00440" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cartron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tomaselli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Mai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867325666180706105903" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-XC5D65S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juliette Trouiller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalaani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Evanno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16304" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02055136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;roguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9020060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Faria Freitas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cuendet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2018.1459568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01820890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae Bensaid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dehame" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0517-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Maitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maingonnat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Wiber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25601" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01981403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bessi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2018.1492123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Kanny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Baker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vicaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2018.01.053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XM32H2J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0111-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Picquenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24584" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1922" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard-Bregeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaillou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.04.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329646v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alcantara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx309" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontanilles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18325" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bouzelfen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Latouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.06.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03F30B1C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.05.047" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0F1TNV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Sarafan-Vasseur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.145102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01299475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zwick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nurisso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sim&#245;es-Pires" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.11.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22328" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH0TZQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-2305" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01299450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Bahhaj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Denis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichavant Loic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delatouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floraine Collette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.13725" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329894v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.04.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW6PTJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pujals" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tesson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Molina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Copie-Bergman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365816v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Trouiller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.05.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132460v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Viailly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.123612" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petrau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.10360" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2014.941836" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. Dekker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.03.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WH6H9TQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314516v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.10.053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21PVHTDJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gueugnon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Cartron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fonteneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2056" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369441v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm501338r" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074175v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.03.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXMZ5X2X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916100v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pouliquen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400516b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758913v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gregoire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26357" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M12D0F3P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829565v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delatouche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frapper" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289719" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673375v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Mechken" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2011.600482" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benhida" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1md00194a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH10344" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074156v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMR.S9661" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gesson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Estiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wiest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9002439" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12039-009-0056-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCZL5T48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484162v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481340v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02483516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02483464v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piquenot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662243v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Troussard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trentini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Monrigal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V128.22.4097.4097" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482458v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jo Molina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956787v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bohers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300809v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4810" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896715v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300808v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4947" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04731809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Martinengo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Diamanti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salerno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rizzardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.4c00242" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rincon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Coira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedaa Attana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Urwyler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.14.594071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra03702a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisgerault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303423" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cartron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tomaselli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Mai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867325666180706105903" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-XC5D65S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Ruzic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Agbaba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fouchaq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00440" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juliette Trouiller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalaani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Evanno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16304" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02055136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;roguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9020060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Faria Freitas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cuendet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2018.1459568" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01820890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae Bensaid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dehame" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0517-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Maitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maingonnat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Wiber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25601" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01981403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bessi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2018.1492123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Marchand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0111-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616882v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Kanny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Baker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vicaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2018.01.053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XM32H2J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alcantara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx309" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontanilles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18325" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brureau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard-Bregeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaillou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.04.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Picquenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24584" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1922" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bouzelfen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Latouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.06.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03F30B1C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.05.047" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0F1TNV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Sarafan-Vasseur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.145102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01299475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zwick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nurisso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sim&#245;es-Pires" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.11.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22328" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH0TZQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-2305" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01299450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Bahhaj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Denis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichavant Loic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delatouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floraine Collette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.13725" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329894v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.04.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW6PTJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pujals" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tesson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Molina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Copie-Bergman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365816v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Trouiller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.05.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132460v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Viailly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.123612" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201998v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. Dekker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.03.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WH6H9TQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.10.053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21PVHTDJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petrau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.10360" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332349v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2014.941836" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gueugnon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Cartron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fonteneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2056" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369441v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm501338r" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pouliquen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400516b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.03.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXMZ5X2X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delatouche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frapper" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289719" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758913v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gregoire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26357" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M12D0F3P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673375v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Mechken" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2011.600482" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benhida" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1md00194a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH10344" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074156v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMR.S9661" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gesson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Estiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wiest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9002439" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12039-009-0056-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCZL5T48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484162v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481359v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02483516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02483464v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piquenot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662243v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Troussard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trentini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Monrigal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V128.22.4097.4097" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300809v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4810" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482458v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jo Molina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956787v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bohers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896715v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300808v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4947" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>