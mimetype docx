--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -66,5493 +66,5761 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient enrichment of plasma-derived extracellular vesicles from small volumes of bovine blood</w:t>
+                <w:t xml:space="preserve">Solid-State Stability of Pentobarbital in Fast-Dissolving Suppositories: Implications for Dissolution Behavior and Pediatric Formulation Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Prieur</w:t>
+                <w:t xml:space="preserve">Aurélien Freisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassar-Malek Isabelle</w:t>
+                <w:t xml:space="preserve">Imen Dhifallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delavaud Arnaud</w:t>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry-Carroll Liam</w:t>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delpech Jean-Christophe</w:t>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 103, pp.skaf354. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skaf354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11095-026-04059-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448255v1</w:t>
+                <w:t xml:space="preserve">hal-05562478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un montage de perfusion sur cathéter veineux central courte durée et gestion des incompatibilités médicamenteuses en réanimation adulte</w:t>
+                <w:t xml:space="preserve">A Swiss army knife for the treatment of bone cancers: a new multifunctional platform based upon SPIONs@copper-doped bioactive glass core-shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Germon</w:t>
+                <w:t xml:space="preserve">Margot Muratet-Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Auriane Bagur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Sautou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Vichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.01.005⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D6NR00763E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448986v1</w:t>
+                <w:t xml:space="preserve">hal-05574816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-Grained Insights into Insulin Aspart Adsorption on Plasticized Poly(vinyl chloride) (PVC) Surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an ophthalmic solution combining allogenic plasma with protective excipients for enhanced therapeutic role in the management of ocular surface diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Devémy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Agnès Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
+                <w:t xml:space="preserve">Frédéric Chiambaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Cueff</w:t>
+                <w:t xml:space="preserve">Anne Françoise Serre-Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (27), pp.6997-7009. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.114813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2025.114813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174576v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ophthalmic solution combining allogenic plasma with protective excipients for enhanced therapeutic role in the management of ocular surface diseases</w:t>
+                <w:t xml:space="preserve">Physical stability of bevacizumab solutions for intravitreal injections: Influence of conditioning material and storage conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Roche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Joëlle Claves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chiambaretta</w:t>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Françoise Serre-Sapin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2025.114813⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 674, pp.125453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448236v1</w:t>
+                <w:t xml:space="preserve">hal-05448227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical stability of bevacizumab solutions for intravitreal injections: Influence of conditioning material and storage conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the release kinetics of dalbavancin from bone allografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Claves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Chennell</w:t>
+                <w:t xml:space="preserve">Nicolas Bourzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-025-06930-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448227v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the release kinetics of dalbavancin from bone allografts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation d’un montage de perfusion sur cathéter veineux central courte durée et gestion des incompatibilités médicamenteuses en réanimation adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bourzat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-025-06930-2⟩</w:t>
+              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (3), pp.264-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448213v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 2,4 Di-tert-butylphenol Leaching from Multidose Ophthalmic Devices into Tacrolimus Micellar Formulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coarse-Grained Insights into Insulin Aspart Adsorption on Plasticized Poly(vinyl chloride) (PVC) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Barrieu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1208/s12248-025-01124-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (27), pp.6997-7009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448248v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Delivery Mechanisms of Poly(glycerol sebacate): An In-Depth Study of the Energetics at the Molecular Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient enrichment of plasma-derived extracellular vesicles from small volumes of bovine blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Davoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Devémy</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fayon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Chennell</w:t>
+                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
+                <w:t xml:space="preserve">Liam Barry-Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c00102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.skaf354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaf354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174513v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching of plasticizers from PVC medical devices: A molecular interpretation of experimental migration data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Investigation of 2,4 Di-tert-butylphenol Leaching from Multidose Ophthalmic Devices into Tacrolimus Micellar Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.123965⟩</w:t>
+              <w:t xml:space="preserve">AAPS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (6), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1208/s12248-025-01124-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406616v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations on training objectives and staff qualification for the manual preparation of capsules in pharmacy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drug Delivery Mechanisms of Poly(glycerol sebacate): An In-Depth Study of the Energetics at the Molecular Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Roland</w:t>
+                <w:t xml:space="preserve">Xavier Davoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brossard</w:t>
+                <w:t xml:space="preserve">Pierre Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Merienne</w:t>
+                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), </w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (7), pp.3848-3859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pthp-2023-0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521923v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Sorption Phenomena Between Three Medications and Syringes Made of Cyclic Olefin Copolymer or Polypropylene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Leaching of plasticizers from PVC medical devices: A molecular interpretation of experimental migration data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Le Basle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-023-03633-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 396, pp.123965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.123965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937755v1</w:t>
+                <w:t xml:space="preserve">hal-04406616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Stability of a New Formulation of Pentobarbital Suppositories for Paediatric Procedural Sedation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendations on training objectives and staff qualification for the manual preparation of capsules in pharmacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lebrat</w:t>
+                <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+                <w:t xml:space="preserve">Isabelle Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gaudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+                <w:t xml:space="preserve">Denis Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Jouannet</w:t>
+                <w:t xml:space="preserve">Camille Merienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.755. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15030755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pthp-2023-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064315v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term physicochemical stability study of novel ophthalmic formulations combining ceftazidime and vancomycin with and without cyclodextrins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of Sorption Phenomena Between Three Medications and Syringes Made of Cyclic Olefin Copolymer or Polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Claves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Plaidy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Krautwurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pthp-2023-0007⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-023-03633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448891v1</w:t>
+                <w:t xml:space="preserve">hal-04937755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term physicochemical stability study of novel ophthalmic formulations combining ceftazidime and vancomycin with and without cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
+                <w:t xml:space="preserve">Pauline Plaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Goujon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.20230007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pthp-2023-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682647v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infusions sets in neonatology: what pratices in France?</w:t>
+                <w:t xml:space="preserve">Development and Stability of a New Formulation of Pentobarbital Suppositories for Paediatric Procedural Sedation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Plaidy</w:t>
+                <w:t xml:space="preserve">Matthieu Lebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chennell</w:t>
+                <w:t xml:space="preserve">Coralie Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Wamen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Boeuf</w:t>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2021.08.011⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15030755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809970v1</w:t>
+                <w:t xml:space="preserve">hal-04064315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+                <w:t xml:space="preserve">Infusions sets in neonatology: what pratices in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Plaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ech Cherif El Kettani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">I. Wamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (4), pp.584-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2021.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682638v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex Vivo Model to Assess the Exposure of Patients to Plasticizers from Medical Devices during Pre-CAR-T Cells’ Apheresis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Halle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ech Cherif El Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10020079⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726351v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Stability of a Novel Tacrolimus Ophthalmic Formulation for the Treatment of Ophthalmic Inflammatory Diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ex Vivo Model to Assess the Exposure of Patients to Plasticizers from Medical Devices during Pre-CAR-T Cells’ Apheresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010118⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10020079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726405v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
+                <w:t xml:space="preserve">Physicochemical Stability of a Novel Tacrolimus Ophthalmic Formulation for the Treatment of Ophthalmic Inflammatory Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c03284⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229994v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Drug Loss Induced by Silicone and Polyurethane Implantable Catheters in a Simulated Infusion Setup with Three Model Drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101709⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477364v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins allow the combination of incompatible Vancomycin and Ceftazidime into an ophthalmic formulation for the treatment of bacterial keratitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Robin</w:t>
+                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.18594-18603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c03284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms221910538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03380552v1</w:t>
+                <w:t xml:space="preserve">hal-03229994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-call duties in hospital pharmacies: National survey and elaboration of a training program for pharmacy residents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bellegarde</w:t>
+                <w:t xml:space="preserve">Critical Drug Loss Induced by Silicone and Polyurethane Implantable Catheters in a Simulated Infusion Setup with Three Model Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Sautou</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.09.005⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139110v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bis(2-ethylhexyl) phthalate released by medical devices during respiratory assistance and estimation of patient exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Cyclodextrins allow the combination of incompatible Vancomycin and Ceftazidime into an ophthalmic formulation for the treatment of bacterial keratitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Neflot-Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126978⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870578v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Ophthalmic Atropine Solutions for Child Myopia Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">On-call duties in hospital pharmacies: National survey and elaboration of a training program for pharmacy residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12080781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03139108v1</w:t>
+                <w:t xml:space="preserve">hal-03139110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility of [99mTc]Tc-EDDA/HYNIC-TOC and [68Ga] Ga-DOTA-TOC in a syringe for intravenous administration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Morelec</w:t>
+                <w:t xml:space="preserve">Stability of Ophthalmic Atropine Solutions for Child Myopia Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MNM.0000000000001108⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12080781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528055v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Ophthalmic Solutions of Amphotericin B Solubilised in 2-Hydroxypropyl-γ-Cyclodextrins Possess an Extended Physicochemical Stability?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Quantification of bis(2-ethylhexyl) phthalate released by medical devices during respiratory assistance and estimation of patient exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090786⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, pp.126978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139024v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic alumina oxide surfaces prepared by dual hard and mild anodization at subzero temperature: Surface microscopic characterization and influence on wettability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compatibility of [99mTc]Tc-EDDA/HYNIC-TOC and [68Ga] Ga-DOTA-TOC in a syringe for intravenous administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hallouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Darcissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100473⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MNM.0000000000001108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528038v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does continuous venovenous hemofiltration theoretically expose (ex-vivo models) inpatients to diethylhexyladipate, a plasticizer of PVC medical devices?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Do Ophthalmic Solutions of Amphotericin B Solubilised in 2-Hydroxypropyl-γ-Cyclodextrins Possess an Extended Physicochemical Stability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Abd El Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126241⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528010v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Stability of Monoclonal Antibodies: A Review.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anodic alumina oxide surfaces prepared by dual hard and mild anodization at subzero temperature: Surface microscopic characterization and influence on wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Astier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Sautou</w:t>
+                <w:t xml:space="preserve">Emmanuelle Feschet-Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xphs.2019.08.009⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.100473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385936v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of alternative materials to plasticized PVC infusion tubings on drug sorption and plasticizer release</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Bernard</w:t>
+                <w:t xml:space="preserve">How does continuous venovenous hemofiltration theoretically expose (ex-vivo models) inpatients to diethylhexyladipate, a plasticizer of PVC medical devices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Mélanie Bailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pereira</w:t>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55113-x⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 250, pp.126241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526459v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Bevacizumab solutions interact during an infusion through implantable venous access ports with silicone or polyurethane catheters ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Physicochemical Stability of Monoclonal Antibodies: A Review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sautou</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xphs.2019.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/RSIF.2018.0721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02385938v1</w:t>
+                <w:t xml:space="preserve">hal-02385936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flow rate on the migration of different plasticizers from PVC infusion medical devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+                <w:t xml:space="preserve">Impact of alternative materials to plasticized PVC infusion tubings on drug sorption and plasticizer release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tokhadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55113-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01781597v1</w:t>
+                <w:t xml:space="preserve">hal-02526459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of infliximab solutions in different temperature and dilution conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Do Bevacizumab solutions interact during an infusion through implantable venous access ports with silicone or polyurethane catheters ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2017.12.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (158), pp.20180721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/RSIF.2018.0721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705093v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ordered mesoporous and macroporous thermoplastic polyurethane surfaces for potential medical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stability of an ophthalmic formulation of polyhexamethylene biguanide in gamma-sterilized and ethylene oxide sterilized low density polyethylene multidose eyedroppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0885328218768643⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788563v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Stability Indicating Method for Simultaneous Analysis of Five Water-Soluble Vitamins by Liquid Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (4), pp.207-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/pthp-2018-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an ophthalmic formulation of polyhexamethylene biguanide in gamma-sterilized and ethylene oxide sterilized low density polyethylene multidose eyedroppers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Preparation of ordered mesoporous and macroporous thermoplastic polyurethane surfaces for potential medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Feschet-Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.4549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.1317 - 1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0885328218768643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788494v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing drug-drug interactions with new direct-acting antiviral agents in chronic hepatitis C.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stability of infliximab solutions in different temperature and dilution conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 83, pp.269-293. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.386 - 395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.13095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548140v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of plasticizers in PVC medical devices: performance comparison of eight analytical methods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Bernard</w:t>
+                <w:t xml:space="preserve">Effects of flow rate on the migration of different plasticizers from PVC infusion medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bourdeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Pereira</w:t>
+                <w:t xml:space="preserve">Hélène Clauson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Azaroual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Barthélémy</w:t>
+                <w:t xml:space="preserve">Celine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.033⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0192369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526087v1</w:t>
+                <w:t xml:space="preserve">hal-01781597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sorption Study between Ophthalmic Drugs and Multi Dose Eyedroppers in Simulated Use Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Managing drug-drug interactions with new direct-acting antiviral agents in chronic hepatitis C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Talavera Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Thibault Châtenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pthp-2017-0026⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.269-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701788v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an ophthalmic micellar formulation of cyclosporine A in unopened multidose eyedroppers and in simulated use conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Jouannet</w:t>
+                <w:t xml:space="preserve">Analysis of plasticizers in PVC medical devices: performance comparison of eight analytical methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
+                <w:t xml:space="preserve">D. Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azaroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.604-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649316v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost analysis of single-use (Ambu® aScope™) and reusable bronchoscopes in the ICU</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sorption Study between Ophthalmic Drugs and Multi Dose Eyedroppers in Simulated Use Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-016-0228-3⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pthp-2017-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639547v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stability of an ophthalmic micellar formulation of cyclosporine A in unopened multidose eyedroppers and in simulated use conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.230 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost analysis of single-use (Ambu® aScope™) and reusable bronchoscopes in the ICU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Perbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longere P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0228-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of TiO2 nanotubes as cefuroxime carriers on orthopaedic implants for the prevention of periprosthetic joint infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.O. Awitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 455 (1-2), pp.298-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5562,758 +5830,758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Experience Round Table: Improving the stability of reconstituted injectable solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European GERPAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does transport through a pneumatic tube network affect the physicochemical stability of ready-to use infliximab bags?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">What is the risk of exposure to plasticizers during pre-CarT cell apheresis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée TGI-TECHMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154592v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the risk of exposure to plasticizers during pre-CarT cell apheresis?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Does transport through a pneumatic tube network affect the physicochemical stability of ready-to use infliximab bags?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée TGI-TECHMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154577v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does transport through a pneumatic tube network affect the physicochemical stability of ready-to use infliximab bags?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">What is the risk of exposure to plasticizers during pre-CarT cell apheresis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European GERPAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Annuelles de la Commission mixte Matériaux pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148875v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the risk of exposure to plasticizers during pre-CarT cell apheresis?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Does transport through a pneumatic tube network affect the physicochemical stability of ready-to use infliximab bags?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Annuelles de la Commission mixte Matériaux pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
+              <w:t xml:space="preserve">23rd European GERPAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154983v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle zone à atmosphère contrôlée iso5 en dépression à l’hôpital : évaluation de l’efficacité d’un protocole de bionettoyage à 6 mois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spaczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Contamin’Expert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophthalmic drugs and multi dose eyedroppers: a study of container-content interactions in simulated use conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Basle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes journées du GERPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6323,301 +6591,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticizers exposure in nicu: is it an issue for the patients?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Décaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European society of clinical pharmacy - Spring Workshop 2022 (ESCP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Zürich, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Journal of Clinical Pharmacy, 44, pp.823, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11096-022-01432-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability study of [99mTc]Tc-EDDA/HYNIC-TOC and [68Ga]Ga-DOTA-TOC in syringes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hallouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darcissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th EAHP Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6627,114 +6895,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation et caractérisation de surfaces poreuses ordonnées en polymères en vue d'applications médicales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Clermont Auvergne [2017-2020], 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018CLFAS005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02296411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6881,51 +7149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassar-Malek Isabelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delavaud Arnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry-Carroll Liam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpech Jean-Christophe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.01.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Claves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125453" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourzat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-025-06930-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01124-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04406616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.123965" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brossard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Merienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2023-0013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04937755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Krautwurst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-023-03633-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gaudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jouannet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030755" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plaidy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2023-0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03809970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaidy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wamen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boeuf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.08.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lautraite" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10020079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neflot-Bissuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910538" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellegarde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.09.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080781" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darcissac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morelec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0000000000001108" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abd El Kader" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090786" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bailleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126241" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.08.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526459v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55113-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSIF.2018.0721" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.12.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2018-0026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4549" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talavera Pons" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Lamblin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Thibault Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13095" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526087v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdeaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaroual" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2017-0026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaborde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wasiak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouannet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.01.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01639547v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perbet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mourgues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longere P." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0228-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Awitor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.07.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154577v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154983v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelissier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spaczek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04027067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315450v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cha&#239;b" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darcissac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02296411v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Freisz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04059-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Muratet-Maraval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6NR00763E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Claves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125453" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourzat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-025-06930-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.01.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry-Carroll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf354" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01124-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04406616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.123965" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarce" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brossard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Merienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2023-0013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04937755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Krautwurst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-023-03633-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plaidy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2023-0007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gaudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jouannet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030755" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03809970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaidy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wamen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boeuf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.08.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lautraite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10020079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380552v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neflot-Bissuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910538" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139110v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellegarde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080781" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darcissac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morelec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0000000000001108" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abd El Kader" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bailleau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126241" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.08.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55113-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSIF.2018.0721" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4549" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2018-0026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.12.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talavera Pons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Lamblin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Thibault Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13095" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdeaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaroual" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2017-0026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaborde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wasiak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouannet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.01.024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01639547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perbet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mourgues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longere P." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0228-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Awitor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.07.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154592v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154983v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308265v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelissier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spaczek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387539v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04027067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315450v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cha&#239;b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darcissac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02296411v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>