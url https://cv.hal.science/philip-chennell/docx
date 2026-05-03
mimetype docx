--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,5183 +66,5183 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Stability of Pentobarbital in Fast-Dissolving Suppositories: Implications for Dissolution Behavior and Pediatric Formulation Performance</w:t>
+                <w:t xml:space="preserve">A Swiss army knife for the treatment of bone cancers: a new multifunctional platform based upon SPIONs@copper-doped bioactive glass core-shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Freisz</w:t>
+                <w:t xml:space="preserve">Margot Muratet-Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Dhifallah</w:t>
+                <w:t xml:space="preserve">Auriane Bagur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+                <w:t xml:space="preserve">Charlotte Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-026-04059-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6NR00763E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562478v1</w:t>
+                <w:t xml:space="preserve">hal-05574816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Swiss army knife for the treatment of bone cancers: a new multifunctional platform based upon SPIONs@copper-doped bioactive glass core-shell nanoparticles</w:t>
+                <w:t xml:space="preserve">Solid-State Stability of Pentobarbital in Fast-Dissolving Suppositories: Implications for Dissolution Behavior and Pediatric Formulation Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Muratet-Maraval</w:t>
+                <w:t xml:space="preserve">Aurélien Freisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Bagur</w:t>
+                <w:t xml:space="preserve">Imen Dhifallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vichery</w:t>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D6NR00763E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11095-026-04059-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574816v1</w:t>
+                <w:t xml:space="preserve">hal-05562478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ophthalmic solution combining allogenic plasma with protective excipients for enhanced therapeutic role in the management of ocular surface diseases</w:t>
+                <w:t xml:space="preserve">Partially bio-based superabsorbent polymers incorporating itaconic and fumaric acids: Competitive uptake in saline and deionized media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Roche</w:t>
+                <w:t xml:space="preserve">Wilfried Denagbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2025.114813⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 343, pp.129481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448236v1</w:t>
+                <w:t xml:space="preserve">hal-05602156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical stability of bevacizumab solutions for intravitreal injections: Influence of conditioning material and storage conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient enrichment of plasma-derived extracellular vesicles from small volumes of bovine blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Sautou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Barry-Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.skaf354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaf354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448227v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the release kinetics of dalbavancin from bone allografts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation d’un montage de perfusion sur cathéter veineux central courte durée et gestion des incompatibilités médicamenteuses en réanimation adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Descamps</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-025-06930-2⟩</w:t>
+              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (3), pp.264-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448213v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un montage de perfusion sur cathéter veineux central courte durée et gestion des incompatibilités médicamenteuses en réanimation adulte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Germon</w:t>
+                <w:t xml:space="preserve">Coarse-Grained Insights into Insulin Aspart Adsorption on Plasticized Poly(vinyl chloride) (PVC) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (27), pp.6997-7009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448986v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-Grained Insights into Insulin Aspart Adsorption on Plasticized Poly(vinyl chloride) (PVC) Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regis Cueff</w:t>
+                <w:t xml:space="preserve">Study of the release kinetics of dalbavancin from bone allografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-025-06930-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174576v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient enrichment of plasma-derived extracellular vesicles from small volumes of bovine blood</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an ophthalmic solution combining allogenic plasma with protective excipients for enhanced therapeutic role in the management of ocular surface diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+                <w:t xml:space="preserve">Agnès Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chiambaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Françoise Serre-Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaf354⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.114813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2025.114813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448255v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 2,4 Di-tert-butylphenol Leaching from Multidose Ophthalmic Devices into Tacrolimus Micellar Formulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Barrieu</w:t>
+                <w:t xml:space="preserve">Physical stability of bevacizumab solutions for intravitreal injections: Influence of conditioning material and storage conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Claves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1208/s12248-025-01124-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 674, pp.125453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448248v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Delivery Mechanisms of Poly(glycerol sebacate): An In-Depth Study of the Energetics at the Molecular Scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fayon</w:t>
+                <w:t xml:space="preserve">Investigation of 2,4 Di-tert-butylphenol Leaching from Multidose Ophthalmic Devices into Tacrolimus Micellar Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c00102⟩</w:t>
+              <w:t xml:space="preserve">AAPS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (6), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1208/s12248-025-01124-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174513v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching of plasticizers from PVC medical devices: A molecular interpretation of experimental migration data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Drug Delivery Mechanisms of Poly(glycerol sebacate): An In-Depth Study of the Energetics at the Molecular Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Davoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.123965⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (7), pp.3848-3859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406616v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations on training objectives and staff qualification for the manual preparation of capsules in pharmacy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Roland</w:t>
+                <w:t xml:space="preserve">Leaching of plasticizers from PVC medical devices: A molecular interpretation of experimental migration data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brossard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Merienne</w:t>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pthp-2023-0013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 396, pp.123965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.123965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521923v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Sorption Phenomena Between Three Medications and Syringes Made of Cyclic Olefin Copolymer or Polypropylene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip Chennell</w:t>
+                <w:t xml:space="preserve">Recommendations on training objectives and staff qualification for the manual preparation of capsules in pharmacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+                <w:t xml:space="preserve">Frédéric Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Krautwurst</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-023-03633-7⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pthp-2023-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937755v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term physicochemical stability study of novel ophthalmic formulations combining ceftazidime and vancomycin with and without cyclodextrins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Sorption Phenomena Between Three Medications and Syringes Made of Cyclic Olefin Copolymer or Polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Claves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Krautwurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pthp-2023-0007⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-023-03633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448891v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Stability of a New Formulation of Pentobarbital Suppositories for Paediatric Procedural Sedation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics15030755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infusions sets in neonatology: what pratices in France?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term physicochemical stability study of novel ophthalmic formulations combining ceftazidime and vancomycin with and without cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Germon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Plaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2021.08.011⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.20230007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pthp-2023-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809970v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682638v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex Vivo Model to Assess the Exposure of Patients to Plasticizers from Medical Devices during Pre-CAR-T Cells’ Apheresis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Halle</w:t>
+                <w:t xml:space="preserve">Physicochemical Stability of a Novel Tacrolimus Ophthalmic Formulation for the Treatment of Ophthalmic Inflammatory Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10020079⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726351v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Stability of a Novel Tacrolimus Ophthalmic Formulation for the Treatment of Ophthalmic Inflammatory Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Barrieu</w:t>
+                <w:t xml:space="preserve">Ex Vivo Model to Assess the Exposure of Patients to Plasticizers from Medical Devices during Pre-CAR-T Cells’ Apheresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010118⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10020079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726405v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ech Cherif El Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682647v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Infusions sets in neonatology: what pratices in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Plaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Wamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c03284⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (4), pp.584-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2021.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229994v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Drug Loss Induced by Silicone and Polyurethane Implantable Catheters in a Simulated Infusion Setup with Three Model Drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101709⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.18594-18603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c03284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477364v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins allow the combination of incompatible Vancomycin and Ceftazidime into an ophthalmic formulation for the treatment of bacterial keratitis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
+                <w:t xml:space="preserve">Critical Drug Loss Induced by Silicone and Polyurethane Implantable Catheters in a Simulated Infusion Setup with Three Model Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Robin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (19), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms221910538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380552v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-call duties in hospital pharmacies: National survey and elaboration of a training program for pharmacy residents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclodextrins allow the combination of incompatible Vancomycin and Ceftazidime into an ophthalmic formulation for the treatment of bacterial keratitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bellegarde</w:t>
+                <w:t xml:space="preserve">Florent Neflot-Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Chennell</w:t>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sautou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.09.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139110v1</w:t>
+                <w:t xml:space="preserve">hal-03380552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Ophthalmic Atropine Solutions for Child Myopia Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">On-call duties in hospital pharmacies: National survey and elaboration of a training program for pharmacy residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12080781⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139108v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of bis(2-ethylhexyl) phthalate released by medical devices during respiratory assistance and estimation of patient exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 255, pp.126978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility of [99mTc]Tc-EDDA/HYNIC-TOC and [68Ga] Ga-DOTA-TOC in a syringe for intravenous administration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of Ophthalmic Atropine Solutions for Child Myopia Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Morelec</w:t>
+                <w:t xml:space="preserve">Baptiste Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (1), pp.11-17. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MNM.0000000000001108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12080781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528055v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Ophthalmic Solutions of Amphotericin B Solubilised in 2-Hydroxypropyl-γ-Cyclodextrins Possess an Extended Physicochemical Stability?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compatibility of [99mTc]Tc-EDDA/HYNIC-TOC and [68Ga] Ga-DOTA-TOC in a syringe for intravenous administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hallouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Darcissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090786⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MNM.0000000000001108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139024v1</w:t>
+                <w:t xml:space="preserve">hal-02528055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic alumina oxide surfaces prepared by dual hard and mild anodization at subzero temperature: Surface microscopic characterization and influence on wettability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Ophthalmic Solutions of Amphotericin B Solubilised in 2-Hydroxypropyl-γ-Cyclodextrins Possess an Extended Physicochemical Stability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Abd El Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02528038v1</w:t>
+                <w:t xml:space="preserve">hal-03139024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does continuous venovenous hemofiltration theoretically expose (ex-vivo models) inpatients to diethylhexyladipate, a plasticizer of PVC medical devices?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+                <w:t xml:space="preserve">Anodic alumina oxide surfaces prepared by dual hard and mild anodization at subzero temperature: Surface microscopic characterization and influence on wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126241⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.100473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528010v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Stability of Monoclonal Antibodies: A Review.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
+                <w:t xml:space="preserve">How does continuous venovenous hemofiltration theoretically expose (ex-vivo models) inpatients to diethylhexyladipate, a plasticizer of PVC medical devices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Astier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Bailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xphs.2019.08.009⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 250, pp.126241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385936v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of alternative materials to plasticized PVC infusion tubings on drug sorption and plasticizer release</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Physicochemical Stability of Monoclonal Antibodies: A Review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pereira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55113-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xphs.2019.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526459v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Bevacizumab solutions interact during an infusion through implantable venous access ports with silicone or polyurethane catheters ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of alternative materials to plasticized PVC infusion tubings on drug sorption and plasticizer release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tokhadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55113-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/RSIF.2018.0721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02385938v1</w:t>
+                <w:t xml:space="preserve">hal-02526459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an ophthalmic formulation of polyhexamethylene biguanide in gamma-sterilized and ethylene oxide sterilized low density polyethylene multidose eyedroppers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+                <w:t xml:space="preserve">Do Bevacizumab solutions interact during an infusion through implantable venous access ports with silicone or polyurethane catheters ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.4549⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (158), pp.20180721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/RSIF.2018.0721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788494v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Stability Indicating Method for Simultaneous Analysis of Five Water-Soluble Vitamins by Liquid Chromatography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
+                <w:t xml:space="preserve">Stability of infliximab solutions in different temperature and dilution conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pthp-2018-0026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.386 - 395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063379v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ordered mesoporous and macroporous thermoplastic polyurethane surfaces for potential medical applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of flow rate on the migration of different plasticizers from PVC infusion medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Clauson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0885328218768643⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0192369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788563v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of infliximab solutions in different temperature and dilution conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of ordered mesoporous and macroporous thermoplastic polyurethane surfaces for potential medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Feschet-Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2017.12.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.1317 - 1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0885328218768643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705093v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flow rate on the migration of different plasticizers from PVC infusion medical devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Stability of an ophthalmic formulation of polyhexamethylene biguanide in gamma-sterilized and ethylene oxide sterilized low density polyethylene multidose eyedroppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192369⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781597v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing drug-drug interactions with new direct-acting antiviral agents in chronic hepatitis C.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Lamblin</w:t>
+                <w:t xml:space="preserve">Development of a Stability Indicating Method for Simultaneous Analysis of Five Water-Soluble Vitamins by Liquid Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 83, pp.269-293. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (4), pp.207-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.13095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pthp-2018-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548140v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of plasticizers in PVC medical devices: performance comparison of eight analytical methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azaroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5300,527 +5300,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sorption Study between Ophthalmic Drugs and Multi Dose Eyedroppers in Simulated Use Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+                <w:t xml:space="preserve">Managing drug-drug interactions with new direct-acting antiviral agents in chronic hepatitis C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Talavera Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Thibault Châtenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pthp-2017-0026⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.269-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701788v1</w:t>
+                <w:t xml:space="preserve">hal-01548140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an ophthalmic micellar formulation of cyclosporine A in unopened multidose eyedroppers and in simulated use conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sorption Study between Ophthalmic Drugs and Multi Dose Eyedroppers in Simulated Use Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 100, pp.230 - 237. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.181-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pthp-2017-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649316v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost analysis of single-use (Ambu® aScope™) and reusable bronchoscopes in the ICU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of an ophthalmic micellar formulation of cyclosporine A in unopened multidose eyedroppers and in simulated use conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Perbet</w:t>
+                <w:t xml:space="preserve">L. Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Blanquet</w:t>
+                <w:t xml:space="preserve">M. Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Mourgues</w:t>
+                <w:t xml:space="preserve">M. Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Longere P.</w:t>
+                <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-016-0228-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.230 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639547v1</w:t>
+                <w:t xml:space="preserve">hal-01649316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cost analysis of single-use (Ambu® aScope™) and reusable bronchoscopes in the ICU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Perbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longere P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0228-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of TiO2 nanotubes as cefuroxime carriers on orthopaedic implants for the prevention of periprosthetic joint infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Feschet-Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.O. Awitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 455 (1-2), pp.298-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5830,758 +5964,758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Experience Round Table: Improving the stability of reconstituted injectable solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European GERPAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the risk of exposure to plasticizers during pre-CarT cell apheresis?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does transport through a pneumatic tube network affect the physicochemical stability of ready-to use infliximab bags?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée TGI-TECHMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154577v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does transport through a pneumatic tube network affect the physicochemical stability of ready-to use infliximab bags?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the risk of exposure to plasticizers during pre-CarT cell apheresis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée TGI-TECHMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154592v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the risk of exposure to plasticizers during pre-CarT cell apheresis?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does transport through a pneumatic tube network affect the physicochemical stability of ready-to use infliximab bags?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Annuelles de la Commission mixte Matériaux pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
+              <w:t xml:space="preserve">23rd European GERPAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154983v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does transport through a pneumatic tube network affect the physicochemical stability of ready-to use infliximab bags?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the risk of exposure to plasticizers during pre-CarT cell apheresis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European GERPAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Annuelles de la Commission mixte Matériaux pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148875v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle zone à atmosphère contrôlée iso5 en dépression à l’hôpital : évaluation de l’efficacité d’un protocole de bionettoyage à 6 mois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spaczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Contamin’Expert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophthalmic drugs and multi dose eyedroppers: a study of container-content interactions in simulated use conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Basle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes journées du GERPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6591,301 +6725,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticizers exposure in nicu: is it an issue for the patients?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Décaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European society of clinical pharmacy - Spring Workshop 2022 (ESCP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Zürich, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Journal of Clinical Pharmacy, 44, pp.823, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11096-022-01432-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability study of [99mTc]Tc-EDDA/HYNIC-TOC and [68Ga]Ga-DOTA-TOC in syringes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hallouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darcissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th EAHP Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6895,114 +7029,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation et caractérisation de surfaces poreuses ordonnées en polymères en vue d'applications médicales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Clermont Auvergne [2017-2020], 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018CLFAS005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02296411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7149,51 +7283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Freisz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04059-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Muratet-Maraval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6NR00763E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Claves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125453" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourzat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-025-06930-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.01.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry-Carroll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf354" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01124-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04406616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.123965" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarce" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brossard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Merienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2023-0013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04937755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Krautwurst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-023-03633-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plaidy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2023-0007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gaudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jouannet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030755" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03809970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaidy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wamen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boeuf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.08.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lautraite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10020079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380552v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neflot-Bissuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910538" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139110v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellegarde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080781" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darcissac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morelec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0000000000001108" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abd El Kader" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bailleau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126241" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.08.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55113-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSIF.2018.0721" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4549" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2018-0026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.12.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talavera Pons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Lamblin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Thibault Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13095" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdeaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaroual" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2017-0026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaborde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wasiak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouannet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.01.024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01639547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perbet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mourgues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longere P." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0228-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Awitor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.07.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154592v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154983v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308265v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelissier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spaczek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387539v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04027067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315450v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cha&#239;b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darcissac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02296411v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Muratet-Maraval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6NR00763E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Freisz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04059-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Denagbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mazet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129481" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry-Carroll" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.01.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourzat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-025-06930-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114813" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Claves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125453" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01124-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04406616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.123965" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brossard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Merienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2023-0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04937755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Krautwurst" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-023-03633-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gaudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jouannet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030755" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plaidy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2023-0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726405v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010118" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lautraite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10020079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03809970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaidy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wamen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boeuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.08.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neflot-Bissuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910538" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellegarde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.09.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080781" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darcissac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morelec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0000000000001108" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abd El Kader" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090786" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bailleau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126241" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.08.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55113-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385938v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSIF.2018.0721" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705093v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.12.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788494v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4549" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063379v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2018-0026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdeaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaroual" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talavera Pons" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Lamblin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Thibault Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13095" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2017-0026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649316v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaborde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wasiak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouannet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.01.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01639547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perbet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mourgues" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longere P." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0228-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386062v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Awitor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154592v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154577v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelissier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spaczek" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387539v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04027067v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315450v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cha&#239;b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darcissac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02296411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>