--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philip Deline </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences émérite, Université Savoie Mont Blanc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philip-deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8703-9634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095700714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195021920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000440766983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene history of Arsine Glacier (Western European Alps): a detailed 10Be record of oscillations driven by climate and modulated by rock avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède P.M. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 368, pp.109455. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A significant doubling of rockfall rates since the Little Ice Age in the Mont-Blanc massif, inferred from 10Be concentrations and rockfall inventories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtial-Manent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 651, pp.119142. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects géomorphologiques de la crue torrentielle du torrent des Étançons à la Bérarde du 21 juin 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mainieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ipc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13p3j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18-years of high-Alpine rock wall monitoring using terrestrial laser scanning at the Tour Ronde east face, Mont-Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtial-Manent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.034037. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad281d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of morainic complexes and reconstruction of glacier dynamics north-east of Cook Ice Cap, Kerguelen Archipelago (49°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talin Tuestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antarctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954102023000378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polygones de fentes de gel hérités de la Montagne de Chine, futur site de la Réserve Naturelle Géologique de Haute Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myette Guiomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/131vq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local climate modulates the development of soil nematode communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e17057. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Glacial-Holocene cirque glacier chronology on sub-Antarctic Kerguelen Archipelago (49°S) based on cosmogenic 36Cl exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talin Tuestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasta Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 336, pp.108754. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of terrestrial ecosystems emerging after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8024), pp.336-342. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07778-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of permafrost in the preconditioning and triggering factors of the September 2020 Crête des Grangettes rockfall (southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Formes et processus périglaciaires des milieux montagnards, 30 (3), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12yqn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zuanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 448, pp.109032. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and extent of glaciation since the Last Glacial Maximum in the upper Kalguty basin, Russian Altai Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Aster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1082-1102. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.899-915. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-11-899-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice aprons on steep high-alpine slopes: insights from the Mont-Blanc massif, Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrat Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (277), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large glacier failures in the Italian Alps over the last 90 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Viani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.19-40. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4461/GFDQ.2022.45.2.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbon dynamics in soils along proglacial chronosequences in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.165998. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (17), pp.9716. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13179716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’observation des écroulements aux solutions opérationnelles : près de deux décennies d’études sur les risques cryo-gravitaires dans le massif du Mont-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111-2, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.11644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of permafrost monitoring in the French Alps through the &amp;lt;i&amp;gt;PermaFrance&amp;lt;/i&amp;gt; network over the period 2010–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rockfall Observation to Operational Solutions: Nearly 20 years of Cryo-gravitational Hazard Studies in Mont-Blanc Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111-2, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.11703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-LGM glacial and geomorphic evolution of the Dora Baltea valley (western Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gribenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282, pp.107446. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does witnessing the effects of climate change on glacial landscapes increase pro-environmental behaviour intentions? An empirical study of a last-chance destination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2022.2044291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of tourism at the Mer de Glace: Adaptations of glacier tourism to glacier fluctuations since 1741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mabboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (8), pp.1977-1994. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-021-6723-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03315933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for dating the surface exposure age of granite rock walls in the Mont Blanc massif by reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.101156. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Retreat of Mountain Glaciers since the Little Ice Age: A Spatially Explicit Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sergio Azzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fugazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levan Tielidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritam Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), pp.107. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data6100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative risk assessment and strategies for infrastructure on permafrost in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marcer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2021.103311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of melting ice adaptation strategies in the glacier tourism context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Hospitality and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15022250.2021.1879670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03132020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier tourism and climate change: effects, adaptations, and perspectives in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01849-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03418232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon Dating for the Reconstruction of the 1717 CE Triolet Rock Avalanche in the Mont Blanc Massif, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Sojc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.580293. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.580293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-stage rock failure dynamics of the Drus (Mont Blanc massif, France) since the June 2005 large event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battista Matasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jaboyedoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74162-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the upper Kalguty Basin, Ukok Plateau, Russian Altai mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav I. Molodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.595-604. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2020.1800529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and structural controls on Late‐glacial and Holocene rockfall occurrence in high‐elevated rock walls of the Mont Blanc massif (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (13), pp.3071-3091. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des parois rocheuses gelées de haute montagne sous forçage climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.34-40. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2020-0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating glacier-bed overdeepenings as possible sites of future lakes in the de-glaciating Mont Blanc massif (Western European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Haeberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Linsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 350, pp.106913. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.106913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes at the margins of supraglacial debris cover: Quantifying dirty ice ablation and debris redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Fyffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Woodget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Westoby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (10), pp.2272-2290. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic reconstruction for the Younger Dryas/Early Holocene transition and the Little Ice Age based on paleo-extents of Argentière glacier (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.105863. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in the paraglacial response to post-Little Ice Age deglaciation of four headwater cirques in the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (p. 9), pp.3127 - 3140. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of rockfalls in the Mont Blanc massif (Western Alps) : evidence from surface exposure dating with cosmogenic 10Be.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schaepman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Christl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://link.springer.com/article/10.1007/s10346-018-0999-8. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-018-0999-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraglacial Rock Slope Adjustment Beneath a High Mountain Infrastructure—The Pilatte Hut Case Study (Écrins Mountain Range, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2018.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression glacio-karstique du Mariet (Bauges occidentales, France) : un marqueur de l’englacement würmien des Alpes françaises du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.107 - 120. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.12139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art rupestre paléolithique au-delà de l’Oural ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia V. Zotkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Vladimirovich Cheremisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.5302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be-10 exposure dating of the timing of Neoglacial glacier advances in the Ecrins-Pelvoux massif, southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.118-138. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rock wall permafrost degradation in the Mont Blanc massif from the LIA to the end of the 21st century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.1813-1834. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-1813-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149 (2), pp.648-662. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the 2003 and 2015 summer heatwaves on permafrost-affected rock-walls in the Mont Blanc massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 609, p132-p143. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ghiacciaio di Estellette (Monte Bianco) e il B17 dell’Aiguille des Glaciers: una scoperta svelata dai cambiamenti climatici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boschis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nimbus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp. 46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar-dated glacier variations in the Western European Alps during the Neoglacial: the Mer de Glace record, Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Nicolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of warm, sensitive permafrost areas in near-vertical rockwalls and evaluation of distributed models by electrical resistivity tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (5), pp.745-762. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le permafrost de montagne et les processus géomorphologiques associés : évolutions récentes dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Impact du changement climatique sur les dynamiques des milieux montagnards, 103 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain permafrost and associated geomorphological processes: recent changes in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of rock wall permafrost distribution: application to the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.145-162. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de la cryosphère alpine et leurs effets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, p20-p25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of petroglyphs at the Russian Altai in 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. V. Cheremisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. V. Zotkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Archaeology, Ethnography and Anthropology of Siberia and neighboring territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp. 441-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and natural hazards in the Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Einhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, https://journals.openedition.org/rga/2878. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of rock wall permafrost distribution: application to the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Holocene rock avalanches onto the Brenva Glacier, Mont Blanc massif, Italy: A chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Kubik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126, pp.186-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of permafrost in the steep alpine rock walls of the Aiguille du Midi (Mont Blanc Massif, 3842 m a.s.l)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp. 109-121. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-109-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque de déstabilisation des infrastructures de haute montagne engendré par le réchauffement climatique dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Impact du changement climatique sur les dynamiques des milieux montagnards, 103 (2), 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et risques naturels dans les AlpesImpacts observés et potentiels sur les systèmes physiques et socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Einhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Impact du changement climatique sur les dynamiques des milieux montagnards, 103 (2), pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal glacier inventory of the French Alps from the late 1960s to the late 2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p 14. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01022927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minor inheritance inhibits the calibration of the 10 Be production rate from the AD 1717 Val Ferret rock avalanche, European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (4), pp.318 - 328. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of ground ice distribution on geomorphic dynamics since the Little Ice Age in proglacial areas of two cirque glacier systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (5), pp. 666-680. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Terrestrial Laser Scanning for the Recognition and Promotion of High-Alpine Geomorphosites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp. 129-140. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-014-0104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of supraglacial debris covers by primary dispersal from transverse englacial debris bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14p. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner géomorphologie et géochronologie absolue pour distinguer les dépôts d'écroulement des dépôts glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoires de la Societe Vaudoise des Sciences Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp. 127-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice thawing, mountains falling - are alpine rock slope failures increasing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huggel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (3), pp. 98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et écroulements rocheux dans le massif du Mont Blanc: vers une augmentation de l'aléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Vaudoise des Sciences Naturelles,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp. 139-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of a highly vulnerable high alpine rock ridge: the lower Arête des Cosmiques (Mont Blanc massif, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (1), pp. 51-66. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geoa.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network of observers in the Mont Blanc massif to study rockfalls in high alpine rockwalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp. 151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphodynamics of the mont blanc massif in a changing cryosphere: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94A (2), pp.265-283. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0459.2012.00467.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00757235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AD 1717 rock avalanche deposits in the upper Ferret Valley (Italy): a dating approach with cosmogenic 10Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10p. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.1558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00664427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Perspectives on Unstable High-alpine Bedrock Permafrost: Measurement, Modelling and Process Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huggel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), p.80-88. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00757244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation par optimisation en vue d'une analyse diachronique par scanner laser terrestre de la falaise de glace du lac du Miage (Massif du Mont Blanc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.85-94. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2011.1181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The December 2008 Crammont rock avalanche, Mont Blanc massif area, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Broccolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Hunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, en ligne : http://www.nat-hazards-earth-syst-sci.net/11/3307/2011/nhess-11-3307-2011.html. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-3307-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecroulements rocheux dans les parois de haute montagne en lien avec la dégradation du permafrost : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements périglaciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp. 35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate influence on rockfalls in high-Alpine steep rockwalls: The north side of the Aiguilles de Chamonix (Mont Blanc massif) since the end of the 'Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21(2), pp.357-365. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683610374887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00674990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des éboulements/écroulements dans les parois à permafrost de haute montagne : quatre années de releves laser terrestres dans le massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192, p.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00674966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock avalanches on a glacier and morainic complex in Haut Val Ferret (Mont Blanc Massif, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00358886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock falls in the Mont Blanc Massif in 2007 and 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ravello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, p. 493-501. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-010-0206-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00674973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts of large and rapid mass movements : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between rock avalanches and glaciers in the Mont Blanc massif during the late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (11-12), p.1070-1083. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00358895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face ouest des Drus (massif du Mont-Blanc) : évolution de l'instabilité d'une paroi rocheuse dans la haute montagne alpine depuis la fin du petit âge glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (4), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00361668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock falls in high-alpine rock walls quantified by terrestrial lidar measurements : A case study in the Mont Blanc area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (10502), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00292415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vivian (1936-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques et la dynamique paraglaciaire dans le massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGF Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00361605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tré-la-Tête rockfall into the glacier de la Lex Blanche (Mont Blanc massif, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00361781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent debris flow occurrences associated with glaciers in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Iannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre grands écroulements rocheux et glaciers dans le massif de la Vanoise pendant le Tardiglaciaire et l'Holocène : l'exemple des secteurs de Rocafort et de l'Invernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Scientifiques du Parc National de la Vanoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp. 29-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des couvertures détritiques supraglaciaires dans le massif de la Vanoise après le Petit Âge Glaciaire : glacier de Pramort, glacier inférieur des Balmes, glacier de l'Invernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Scientifiques du Parc National de la Vanoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques : vers une évolution du risque géologique dans les Alpes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coutterand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine des Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in surface debris cover on Mont Blanc massif glaciers after the 'Little Ice Age' termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.302-309. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0959683605hl809rr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier fluctuations in the westerna Alps during the Neoglacial as indicated by the Miage morainic amphitheatre (Mont Blanc massif, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Orombelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03009480500231369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The july 2003 Frebouge debris flows (Mont Blanc Massif, valley of Aosta, Italy) : Water pocket outburst flood and ice avalanche damming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage of ice-contact Miage Lake (Mont Blanc Massif, Italy) in September 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmina Diolaiuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Krkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (268)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du permafrost et implications pour les sociétés alpines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th DACH Permafrost Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WSL Davos, Jan 2025, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le rôle du permafrost dans la déstabilisation des versants rocheux de haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée francophones de mécanique des roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost evolution in the French Alps: Main results of the PermaFrance network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the thermal regime of talus slopes : The Eyjafirði landslide (06/10/2020, Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of the European Geosciences Union 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the thermal regime of a recently destabilised talus: the Eyjafirdi landslide (October 6th 2020, Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europen Geoscience Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent loss of thickness in the ice aprons of the Mont-Blanc massif and disappearance of a potential paleo-environmental archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main advances and perspectives in high mountain permafrost and steep rock slope failure research in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main advances and perspectives in high mountain permafrost and steep rock slope failures research in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of morainic complexes and reconstruction of glacier dynamics northeast of Cook Ice Cap, Kerguelen Archipelago (49°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talin Tuestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorren Luuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zuanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17 years of high-altitude rock wall monitoring by terrestrial laser scanning (Mont-Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Courtial-Manent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société italienne de géomorphologie, May 2023, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost landslides with molards as a geomorphological landmark of permafrost degradation: a worldwide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment, French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zuanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2023 - 28th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57757/IUGG23-1859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping potential release areas and runout distances of rock slopes failures at regional scale to identify hotspots for hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 2022 - International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des zones de départ d’écroulements rocheux dans des parois à permafrost et modéliser leur trajectoire à l’échelle régionale, application aux Alpes Françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les processus hydrogéologiques dans les parois à permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Glaciologie/Nivologie dela Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards, a new geomorphological tool for the identification of permafrost degradation in periglacial terrains around the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAG Internationnal Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference (IMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling glaciers bed overdeepenings as sites for possible future lakes in deglaciating landscapes of the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Haeberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées des jeunes géomorphologues 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Rock Wall Permafrost to Understand Rock Slope Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Rock Slope Stability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring impacts of vanishing glaciers on pro-environmental behaviour intentions: quantitative approach regarding emotional influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAUTHE 2021: 'Transformations in Uncertain times: Future perfect in tourism, hospitality and events’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUTHE, Feb 2021, Online, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping potential release areas and runout path of rockfalls and rock avalanches in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Tartrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Mountain Risks in the European Alps – from Recognition to Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Saas-Fee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impacts of climate change on high mountain practices: the case of the Mont Blanc massif through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping release areas and mobility of rockfall and rock avalanches in the French Alps high mountain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Rock Slope Stability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALAS II : une mission exceptionnelle de carottage lacustre dans le nord des Kerguelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Storen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aart Verhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling rockwall permafrost to understand periglacial rock slope failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Rock Slope Stability 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice aprons on steep North faces: oldest surface ice in the Alps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrat Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling glaciers bed overdeepenings and possible future lakes in deglaciating landscapes of the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Haeberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-21229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling water-related processes in rock wall permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advance to detect permafrost from electrical conductivity and induced polarization tomography in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Rockwall Permafrost to Understand Periglacial Rock Slope Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards, a &amp;quot;new&amp;quot; landform to track permafrost degradation around the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q12 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards, a landform to track permafrost degradation in Iceland, Greenland and around the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG GeoNorth and GeoNor Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neoglacial glacier fluctuations of two contrasting Southern Patagonian Icefield outlets (49°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessa Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of a natural resource : Evolution of glacier tourism in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck University, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of Lateglacial moraines in the Northern and Western parts of the Ecrins massif (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rockfall frequency in the Mont Blanc massif since the Last Glacial Maximum using TCN dating and laboratory reflectance spectroscopy. A complete dataset of 72 samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCN dating of high-elevated rockfalls in the Mont Blanc massif. A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock avalanches on the SE side of the Mont Blanc massif during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CH-QUAT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bern, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCN dating of holocene and lateglacial rockfalls in the Mont Blanc massif. Development of Grigri : a new method of surface exposure age dating using reflectance spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nordic Workshop on Cosmogenic Nuclides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Geiranger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the PrévRisk Haute Montagne project to knowledge and management of risks related to alpine permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th European Conference On Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture kinematics in steep bedrock permafrost, Aiguille du Midi (3842 m a.s.l., Chamonix Mont-Blanc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Beutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th European Conference On Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la fréquence des écroulements dans le massif du Mont Blanc depuis le dernier maximum glaciaire avec la datation cosmogénique et la spectroscopie de réflectance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rth RSS Rock Slope Stability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditions in ice/snow covers on three north faces of the Mont Blanc massif (European Alps, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Timescales, Processes and Ice Sheet Changes, International Glaciological Society (IGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Buffalo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 rock falls sequence at Mont Granier (1933 m a.s.l., Chartreuse massif, France) characterized by seismology and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th RSS Rock Slope Stability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra ghiacciai e grandi crolli di roccia dal Rutor al Monte Bianco: a tribute to Giuseppe Orombelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Early Holocene glacier behavior in the European Alps – Evidences from a new cosmogenic 10Be chronology of Argentière glacier (Mont-Blanc massif, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria. pp.2018 - 13365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’itinerario geomorfologico del Miage come esêrienza educativa e turistica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boschis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Talarico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° Congresso Nazionale di Geologia e Turismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditions and evolution of high Alpine permafrost-affected rock slopes: the Aiguille des Grands Montets case (3296 m a.s.l., Mont-Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Asian Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will mountain regions dominated by small headwater glaciers experience the same paraglacial response as large valley systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in rock wall permafrost modelling to understand bedrock failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Geomorphologists Webminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronological constraints on the Holocene glacier dynamics of the Argentière Glacier (Mont Blanc massif, France) based on cosmogenic nuclide dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.2017 - 15639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11 years of ground-based LiDAR monitoring in the west face of the Drus (Mont-Blanc massif, France), after the little rock avalanche of June 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battista Matasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jaboyedoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Derron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Interdisciplinary Workshop on Rockfall Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rockfall/avalanche frequency in the Mont Blanc massif since the Last Glacial Maximum. New results using 10Be cosmogenic dating and reflectance spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Altitudes meet High Latitudes: Globalizing Polar Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Crans-Montana, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining distributed ablation over dirty ice areas of debris-covered glaciers using a UAV-SfM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L Fyffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Woodget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Westoby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall hazard in the Mont Blanc massif increased by the current atmospheric warming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Slope Stability 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C2ROP, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditions of rock slopes below unstable infrastructure in Alpine permafrost area: the cases of the Cosmiques hut and the Grands Montets cable-car station (Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rockfall/avalanche frequency in the Mont Blanc massif since the Last Glacial Maximum. New results using 10Be cosmogenic dating and reflectance spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronology Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Klosters Dorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstrucció de la freqüència dels despreniments al massís del Mont-Blanc (Alps, França) des del últim màxim glacial (LGM). Estudi a partir de datació cosmogènica al 10Be i espectroscòpia de reflectivitat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of infrastructure destabilization due to global warming in high mountain in the French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High morphogenic activity in the permafrost-affected rock walls of the Mont Blanc massif during the 2015 summer heat wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon chronology of a late Holocene landslide event in the Mont Blanc massif, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Sojc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecroulements rocheux dans le massif du Mont Blanc au cours de l'été 2015 et similarités avec l'été 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Permafrost Valais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la fréquence des écroulements rocheux post-LGM dans le massif du Mont-Blanc par datation cosmogénique et spectroscopie de réflectance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Association française du Périglaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer and permafrost in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l, Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High morphogenic activity in the permafrost-affected rock walls of the Mont Blanc massif during the 2015 summer heat wave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Joint Geomorphological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rockfall/avalanche frequency in the Mont Blanc massif since the Last Glacial Maximum by means of TCND and reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EDYTEM; Université Savoie Mont Blanc, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling three-dimensional distribution and evolution of rock wall permafrost in the Mont Blanc massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rock fall/avalanche frequency in the Mont Blanc massif since the Last Glacial Maximum by means of TCND and reflectance spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Nordic Workshop on cosmogenic nuclide techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physical Geography, Stockholm University, Jun 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and thermal conditions in the permafrost-affected rockwalls of the Aiguille du Midi (3842 m a.s.l., Mont Blanc massif, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Beutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842ma.s.l., Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer and permafrost in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l, Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">700 documented rockfalls in the Mont Blanc massif since 2003 validate the role of the permafrost warming in triggering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la neige sur le dégel saisonnier des parois alpines: application à l’Aiguille du Midi (3842 m, massif du Mont Blanc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-Nivologie de la Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l., Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Joint Geomorphological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small rock avalanches of January 9 and April 29 – May 07, 2016 from the calcareous NW and NE pillars of the iconic Mont Granier (1933 m a.s.l., French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Slope Stability 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Symposium of the TEMPS Project,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Sion, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A re-analysis of 533 rockfalls occurred since 2003 in the Mont Blanc massif for the study of their relationship with permafrost.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing high mountain morphodynamics during the Neoglacial in the Mont Blanc massif: glacier fluctuations and rock avalanches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock avalanches on the Mont Blanc Massif during the Holocene: Recognition, Dating and Implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of mountain infrastructure destabilization in the French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du risque de déstabilisation des infrastructures de haute montagne dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Association Française du Périglaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Périglaciaire, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of permafrost distribution in the Mont Blanc massif steep rock walls by a combination of temperature measurements, modeling and geophysics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2014, Vienne, Austria. p.239 - p.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déstabilisation du refuge de la Pilatte (2577 m, Ecrins), un processus paraglaciaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution and stability modeling of the West face of the Drus (Mont Blanc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battista Matasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jaboyedoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Symposium of the TEMPS Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Sion, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current frequency and magnitude of rockfalls and permafrost degradation in the Mont Blanc massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall frequency (and magnitude) in permafrost rockwalls, Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D displacement retrieval on glacial areas by airborne multi-view photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Monitoring of High Alpine Infrastructure by Terrestrial Laser Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG 12th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torino, Italy. p297-p300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfalls detection and characterization in the west face of the Drus (Mont Blanc) based on Gigapixel images and Terrestrial Laser Scanning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Matasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jaboyedoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical Geology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Switzerland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'évaluation du risque de déstabilisation des infrastructures présentes en contexte de permafrost dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between surface temperature and documented rock falls in the Mont Blanc massif rock walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Permafrost EUCOP4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between surface temperature and documented rockfalls in the Mont Blanc massif rockwalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of early Holocene glacier variations in the French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECLAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALP-RISK, a smartphone app for collecting data on geomorphic phenomena at high altitude in the Mont Blanc region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1717 AD rock avalanche or Lateglacial glacier? Unraveling with dating the Triolet deposit, Mont Blanc massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AFEQ - CNF INQUA Q9 : Le Quaternaire : marqueurs, traçeurs et chronomètres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and dynamic behaviour of supraglacial clasts and the origin of sorting in supraglacial debris covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment of Infrastructure Destabilization in Context of Permafrost in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG 12th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torino, Italy. p297-p300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring permafrost in the French Alps: insigths from 5 years of activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Echelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CliC (Climate and Cryosphere Project) GTNP ESA DUE Permafrost workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Permafrost EUCOP4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost temperature regimes in boreholes in the French Alps - four years of monitoring 2009-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Krysiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Echelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOP 2014 - 4th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes et perspectives de recherche sur le permafrost de paroi dans le massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of permafrost distribution in the Mont Banc massif steep rock walls by a combination of temperature measurements, modelling and geophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG 12th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall hazard in the Mont Blanc massif increased by the current atmospheric warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG 12th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torino, Italy. p. 425-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability assessment and evolution of the West face of the Drus (3733 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battista Matasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jaboyedoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG 12th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torino, Italy. p. 791-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change, permafrost and rockfalls as a new challenge in the Western Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Morra Di Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pogliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si belle si fragile : l'évolution actuelle de la cryosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence UIAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et caractérisation des écroulements rocheux dans les parois à permafrost du massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée des Aléas Gravitaires (JAG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain under Watch 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bard Aosta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale erosion anomaly (2nd c. BC- 4th c. AD) in NW Alps: a locally-defined onset of the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and dynamics of supraglacial debris covers in the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00877448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall hazard in high mountain areas increased by the current atmospheric warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Under Watch 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bard, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost investigation in the Mont Banc massif steep rock walls: a coupled measurement, modelling and geophysical approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Internationale de Géomorphologie de l'AIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall hazard in high mountain areas increased by the current atmospheric warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated rock avalanches onto the Brenva Glacier (Mont Blanc massif, Italy) during the Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Kubik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Internationale de Géomorphologie de l'AIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of topographical and glaciological parameters controlling the glacial retreat in the French Alps since the end of the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be exposure dating of onset and timing of Neoglacial glacier advances in the Ecrins massif, French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface exposure dating with cosmogenic 10Be of Late Holocene rock avalanches onto glaciers in the Mont Blanc massif, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Kubik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be exposure dating of Holocene glacier advances in the Ecrins massif, central French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Internationale de Géomorphologie de l'AIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of glacial retreat in the French Alps since the end of the 1960s through the evolution of the topographical and glaciological parameters of the glaciers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00877468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous ground ice distribution in glacial and periglacial sedimentary environments and its influence on current geomorphological dynamics: geoelectrical tomography results in the Rognes sector (Mont-Blanc, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Krysiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00877465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost temperature regimes in boreholes in the French Alps - three years of monitoring 2009-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Krysiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Echelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGM 2013 - 17th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00877477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of rockfalls in the permafrost-affected rock walls of the Mont Blanc massif in relation with post-glacial warm periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00867033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost investigation in the Mont Banc massif steep rock walls: a combined measurement, modelling and geophysical approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00877473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground ice distribution in a high mountain sedimentary environment and its influence on sediment fluxes and local hazards: results of geoelectrical tomography in the Rognes sector (Mont-Blanc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00946985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics of the Mont Blanc massif (European Alps) in a changing cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Under Watch 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bard, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall dating (10Be exposure age) in the permafrost-affected rockwalls of the Mont Blanc massif (European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface exposure dating of rock avalanche deposits in the Ferret Valley (Mont Blanc massif, Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schlüchter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Internationale de Géomorphologie de l'AIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be surface exposure dating of the LGM ice surface lowering in the high Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirsig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zasadni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Internationale de Géomorphologie de l'AIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven years of rockfall monitoring in the Mont Blanc massif to validate the relationship between permafrost degradation and rockfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00867053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques thermiques du permafrost des parois de l'Aiguille du Midi (Massif du Mont Blanc, 3842 m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and dynamics of supraglacial debris covers in the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics of the Mont Blanc massif (European Alps) in a changing cryosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CC et glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence mairie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Gilly sur Isere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si belle si fragile : l'évolution actuelle de la cryosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Gap Science Animation 05 " Cas d'eau ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the glacier retreat in the French Alps since the 1960s based on the new glacier inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des grands écroulements rocheux sur la dynamique des glaciers et la formation des moraines dans les Alpes occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of mid-latitude high-alpine rockwalls at the Aiguille du Midi (3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salekhard, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of a highly vulnerable high alpine rock ridge: the lower Arête des Cosmiques (Mont Blanc massif, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et suivi du permafrost et du gel du sol dans les montagnes françaises : la contribution du réseau PermaFRANCE à la compréhension des réponses de la cryosphère aux changements globaux. Les changements globaux : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CNFCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00948010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first rockfall susceptibility assessment in the Mont Blanc massif based on rockfall inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Interpraevent Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp. 553-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geomorphic evolution of the Mont Blanc massif: some responses, many questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "The mountain cryosphere: a holistic view on processes and their interactions",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrait glaciaire dans les Alpes françaises depuis la fin des années 1960 : premiers résultats du nouvel inventaire des glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of mid-latitude high-alpine rockwalls, Aiguille du Midi, Mont Blanc massif (3842 m a.s.l.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salekhard, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité d'une arête rocheuse de haute montagne à forte vulnérabilité : l'arête inférieure des Cosmiques (massif du Mont Blanc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present extension of the debris-covered glaciers at the regional scale of the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of topographical and glaciological parameters on the glacial retreat in the French Alps since the end of the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations of permafrost and permafrost degradation in natural hazards assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zischg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Interpraevent Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp. 237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal regime in steep permafrost rockwalls (Aiguille du Midi, 3842 m a.s.l., Mont Blanc massif) based on borehole data and 2D numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the thermal regime of steep bedrock permafrost in the European Alps described by borehole temperatures and heat conduction modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. von Poschinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis and stability assessment of the West face of the Drus (3733m, Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Matasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaboyedoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present, Past and Future Hazards in Glaciated And Recently Deglaciated Areas of the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Interpraevent Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recently deglaciated areas of the Vanoise massif (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th SEDIBUD Workshop and Summer School, Trondheim et Loen/Nordfjord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Trondheim et Loen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écroulement rocheux du Crammont (région du massif du Mont Blanc, Italie) de décembre 2008 : un effet de la dégradation du permafrost ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Broccolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l'AFDP, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of rock avalanches on glacier behaviour and moraine formation in the Western European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be exposure dating of Holocene glacial advances in the Western European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII th INQUA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost and destabilization of alpine rockwalls: a very close link in the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World landslide Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy. pp. 397-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature field of the Aiguille du Midi (Mont Blanc massif, France) described by measurements and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Endrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et écroulements rocheux dans le massif du Mont Blanc: vers une augmentation de l'aléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRDN 2011, 2eme Journée de Rencontre sur les Dangers naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lausanne, Suisse. pp. 211-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and geomorphic permafrost response to present and future climate change in the European Alps: One action within the PermaNET project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crepaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change in High Mountain Regions. From Understanding of the Past to Modelling of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Salzburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature field of the Aiguille du Midi (Mont Blanc Massif) described by rock temperature measurements and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Suisse de Géomorphologie " Instabilités de versant "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, St Niklaus, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance in the mapping of the 1717 AD Triolet rock avalanche deposit (Mont Blanc massif, Italy) using cosmogenic exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hadjas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World landslide Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rome, Italy. pp 185-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first year of borehole measurements in the rock permafrost at Aiguille du Midi (3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The December 2008 Crammont rock avalanche, Mont Blanc massif area, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Broccolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World landslide Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy. pp. 403-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene glacial fluctuations in the Mont Blanc massif: the Mer de Glace record (NW French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Nicolussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII th INQUA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stages of glacial retreat in the French Alps since the termination of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII th INQUA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner géomorphologie et géochronologie absolue pour distinguer les dépôts d'écroulement des dépôts glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRDN 2011, 2eme Journée de Rencontre sur les Dangers naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-ring dating of late Holocene glacier activity in the Mont Blanc Massif : the Mer de Glace record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nicolussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree-Ring in Archeology, Climatology and Ecology (TRACE) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00627994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfalls and climate in the permafrost-affected rockwalls of the Mont Blanc massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation glaciaires Holocene dans le massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nicolussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00607193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écroulements rocheux dans le massif du Mont Blanc pendant l'été caniculaire de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géomorphologie alpine: entre patrimoine et contrainte. Actes du colloque de la Société Suisse de Géomorphologie, 3-5 septembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Olivone, Suisse. pp.227-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00664492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the new French Alps glaciers inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-ring dating of late Holocene glacier activity in the Mont Blanc Massif : the Mer de Glace record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nicolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDendro Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00628001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stages of glacial retreat in the French Alps since the termination of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing high resolution glacier activity over the last centuries from a partially-varved lake sediment sequence (Lake Blanc, NW French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII th INQUA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and volume of rockfalls in permafrost-affected rockwalls in the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR survey of the rock faces of the solid mass of Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Geosite Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the rockfalls occurred in 2009 in the Mont Blanc massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INERIS RSS 2010 Stabilité des versants rocheux - Rock Slope Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock falls in the Mont-Blanc massif in 2003, 2006, 2007 and 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc): un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velio Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l'AFDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary dispersal of supraglacial debris and debris cover formation on alpine glaciers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene glacial fluctuations in Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nicolussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree &amp; Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00551710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study bedrock permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PermaFRANCE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Permafrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on French glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Comité Ski Savoie " Echange ski nordique Suède-Finlande-France "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albertville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecroulements rocheux dans le massif du Mont-Blanc en 2007, 2008 et 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle climatique sur les écroulements rocheux dans les parois de haute montagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INERIS RSS 2010 Stabilité des versants rocheux - Rock Slope Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall quantification in high-Alpine rockwalls with permafrost: five years of survey with laser scanning in the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (3842 m a.s.l., Mont Blanc massif, European Alps): monitoring of rock temperatures and meteorological parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Morra Di Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris cover variation as a function of glaciological environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change and the World's Mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Perth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du permafrost et écroulements rocheux à l'aiguille du Midi et aux Drus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier VOR (Vulnérabilité des Ouvrages à Risque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlaRiskAlp, a French-Italian project (2010-2013) on glacial hazards in the Western Alps in relation with the glacier retreat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fioraso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Fosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfalls in the Mont-Blanc massif during the hot Summer of 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate influence on rockfalls in high-Alpine rockwalls: two study cases in the Mont Blanc massif since the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PermaFRANCE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Permafrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The December 2008 Crammont rock avalanche, Mont Blanc massif area, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Broccolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et mesure des écroulements rocheux dans les parois de la haute montagne alpine : réseau d'observateurs et LiDAR dans le massif du Mont Blanc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l'AFDP, Paris, 23/01/2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatically-driven rockfalls in high-alpine steep rockwalls: the North side of the Aiguilles de Chamonix (Mont Blanc massif) since the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal regime and meteorological parameters monitoring in alpine permafrost rockwalls : the Aiguille du Midi site (Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Morra Di Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfalls on steep rock walls in the Mont Blanc massif : a statistical approach for the 2007 and 2008 events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscences Union, Assemblée général 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00397801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study bedrock permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des éboulements/écroulements dans les parois à permafrost de haute montagne : quatre années de laserscanning terrestre dans le massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene collapse of a mountain summit in the Belledonne massif (France) : evidence from geomorphological mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc) : un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of exposure ages and spectral properties of rock surface in steep, high Alpine rock walls; a field study at Aiguille du Midi ( France )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Böhlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Permafrost 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Fairbanks, United States. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00391050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and first results of a combined electrical resistivity and induced polarization monitoring at the Aiguille du Midi rock permafrost summit (Mont Blanc Massif, French/Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verleysdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flores-Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of high altitude rock wall erosion : four years of laserscanning in the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, Assemblée General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00397798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the thermal and dynamic reaction scenarios of different permafrost typologies in the European Alps: A PermaNET initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerer-Pirklbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dall'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galuppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be Production Rate from 1717 AD Rock Avalanche in Val Ferret (Mont Blanc Massif, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schlüchter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Goldschmidt Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary dispersal of supraglacial debris and debris cover formation on alpine glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations des glaciers des alpes occidentales depuis 5000 ans : un état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR JURALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00361772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of rock avalanches deposits from late-glacial moraines in Val Ferret (Mont Blanc Massif, Italy) using cosmogenic 10Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schlüchter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new database of alpine rock falls and rock avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dornbirn, Austria. pp.243-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new database of alpine rock falls and rock avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress Interpraevent 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dornbirn, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a first assessment of the permafrost distribution in the French Alps thanks to a multi-scale approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lhotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying rock falls/avalanches in steep high-alpine rock walls : three years of laserscanning in the Mont-Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00363995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock falls on steep rockwalls in the Mont-Blanc massif in 2007 : a GIS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00363998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des fluctuations glaciaires et des anciennes activités minières d'altitude sur la sédimentation lacustre proglaciaire Tardiglaciaire-Holocène dans le massif des Grandes Rousses (Alpes occidentales, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du climat à l’homme, dynamique holocène de l’environnement dans le Jura et les Alpes : actes du colloque GDR JURALP, Aix-en-Provence, 15-16 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2008.1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraglacial control on rock avalanches occured during the recent Holocene in the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00361765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map of the potential permafrost distribution in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lhotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Glaciologie-Nivologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a first assessment of the permafrost distribution in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lhotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Swiss Geoscience Meeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude and frequency of rockfalls in relation with permafrost in the Mont Blanc massif since 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée 2008 de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-Based LiDAR data on permafrost-related rock fall activity in the Mont-Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Permafrost 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Fairbanks, United States. pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00363992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the annual variations of a debris-covered glacier (Estelette Glacier, Mont Blanc massif, Italy) using the techniques of digital imaging: method, results and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et dynamique des versants de haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation agents DDE Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bassens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of laserscanning and terrestrial photogrammetry to quantify rock falls/avalanches in steep high-alpine rock walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation of permafrost degradation and slope instabilities in high-Alpine steep rockwalls (Mont blanc massif and Matterhorn) : the research project PERMAdataROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arattano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferenza Nazionale sui Cambiamenti Climatici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Vincent, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Holocene glacier fluctuations, environmental changes and mining activities in high-proglacial lake sediments of the Western French Alps (Grandes Rousses Massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent rock falls and rock avalanches in high-alpine rock walls affected by permafrost. A case study in the Mont-Blanc massif (2005-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation of permafrost degradation and slope instabilities in high-Alpine steep rockwalls (Mont blanc massif and Matterhorn) : the research project PERMAdataROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arattano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General Assembly 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of exposure ages and spectral properties of rock surfaces in steep, high Alpine rock walls; a field study at Aiguille du Midi (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Böhlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eglit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation intégrée de sources photographiques et cartographiques et d'études pluridisciplinaires sur le glacier du Miage : une proposition méthodologique pour la diffusion des connaissances sur le milieu glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Geologia e Turismo: esperienze a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, St-Pierre, Italie. pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evoluzione recente e stato attuale dei ghiacciai francesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SGL-SISN « I ghiacciai: ieri, oggi .. e domani ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation of permafrost degradation and slope instabilities in high-Alpine steep rockwalls (Mont blanc massif and Matterhorn) : the research project PERMAdataROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arattano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Nivologie-Glaciologie 2007 de la société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of terrestrial scanning LIDAR to study the evolution of ice-contact Miage Lake and Miage Glacier ice cliff (Mont Blanc massif, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Conforti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation of permafrost degradation and slope instabilities in high-Alpine steep rockwalls (Mont blanc massif and Matterhorn) : the research project PERMAdataROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecroulements en haute montagne alpine à permafrost : l'exemple du Petit Dru (massif du Mont Blanc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording and analysing high mountain rockfall events in relation to cryosphere changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arattano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Giulietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent slope instabilities in steep alpine rockwalls affected by permafrost: a case study in the Mont Blanc massif (the Drus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost and rock falls in high mountain: the Drus (Mont Blanc massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes d'étude de l'évolution des parois rocheuses de haute montagne: application au cas des Drus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque public transfrontalier Géologie et risques naturels, la gestion des risques au pays du Mont-Blanc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sallanches, France. pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposits in Haut Val Ferret (Mont Blanc Massif, Italy): rock avalanches on a glacier and morainic complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique actuel et dynamique des versants de haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Géologie et risques naturels - La gestion du risque au Pays du Mont-Blanc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sallanches, France. pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotogrammetria digitale e DGPS per l'analisi multitemporale della copertura detritica sopraglaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Borgogno Mondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dati preliminari sul ghiacciaio del Miage. ASITA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large rock avalanches on glacier since 2500 BP on the Italian flank of the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications environnementales en montagne liées au changement climatique actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale de la Montagne organisée par la Région Autonome Vallée d'Aoste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Vincent, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Miage morainic amphitheatre (Mont Blanc Massif) : a well-preserved glacio-geomorphological proxy for Neoglacial climate in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clim Alp'workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of the Miage Glacier debris cover and evolution since the little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire semestriel Ghiacciai neri : caratteristiche e dinamica du CGI (Comitato Glaciologico Italiano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Courmayeur, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de la couverture détritique du glacier du Miage et son évolution depuis le Petit Age Glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiente glaciale valdostano : documentazioni fotogrfiche, ricerche scientififiche, interventi e proposte di salvaguardia e valorizzazione de la CRGV (Cabina di Regia dei Ghiacciai Valdostani, Région Autonome Vallée d'Aoste)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Courmayeur, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Alpine rockfall inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vengeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frayssines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Combal filling (Mont Blanc massif) geochronometer of the Miage Glacier neoglacial advance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Orombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonvicini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Alpine rockfall inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vengeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frayssines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écroulement du Triolet (1717) dans le Val Ferret (massif du Mont Blanc) en 1920 & 1997 Brenva rock avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excursion Dangers naturels Valais - Courmayeur - Chamonix du CREALP (Centre de Recherche sur l'Environnement ALPin, Valais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Courmayeur, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amphithéâtre morainique du Miage (du Mont Blanc) : un indicateur glacio-géomorphologique du Néoglaciaire dans les Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées glacio-nivo SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage of Miage Lake (Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmina Diolaiuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des fluctuations néoglaciaires du glacier du Miage à partir de l'étude de l'amphithéâtre morainique et du remblait du Plan Combal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transfrontalier Les problématiques glaciaires dans l'arc alpin de la CRGV (Région Autonome Vallée d'Aoste)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Courmayeur, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du GPS différentiel en milieu glaciaire : méthodologie et premiers résultats de bilan de masse partiel en 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la Section Glaciologie Nivologie de la Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic changeand erosive processes in high mountain environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Erosion in alpine mountain belts du DISAT (Dipartimento di Scienze dell'Ambiente e del Territorio, Università di Milano-Bicocca)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement des variations du climat d'hier et d'aujourd'hui par le formes glaciaires : l'exemple du Val Veny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I ghiacciai, quali evidenziatori delle variazioni climatiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Aoste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géomorphologique et reconstitution des dynamiques glaciaires au sein de la Réserve Naturelle Géologique des Alpes-de-Haute-Provence : enjeux de connaissance et de valorisation patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Delaunay--Quenechdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Armando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et typologie des marges proglaciaires désenglacées entre le Petit Age Glaciaire et l'actuel dans les Alpes Françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024 - EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puygcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving Mountains : Colloque de la Société Suisse de Géomorphologie SSGm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Châble, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost modelling of slopes affected by talus-sourced landslides in northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering and runout conditions of two rock slope failures in the French Alps: Vallon d’Étache and Crête des Grangettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany. GFZ German Research Centre for Geosciences, 2023, </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57757/IUGG23-1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering and runout conditions for the little rock avalanche of June 2020 in Vallon d’Étache (Savoy, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Landslide Forum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Florence, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at regional scale for hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Nordic Winter Geological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Reykjavik, Iceland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological processes and thermal dynamics in high mountain permafrost-affected rock walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRF2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Flatrock, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of a natural resource: Evolution of glacier tourism in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Climate Change is Driving Adaptation of the Glacier Tourism Destinations: A Synthetic state of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from ice collected in high mountain rockfall scars? Three examples from the Mont Blanc massif (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Southern Hemisphere Conference on Permafrost - SouthCOP2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Queenstown, New Zealand. 42, pp.426 - 438, 2016, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential future lakes ans associated hazards in the Mont Blanc Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Haeberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII conference of the Iberian Section of the International Permafrost Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jaca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling water-related processes in rock wall permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Southern Hemisphere Conference on Permafrost - SouthCOP2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method diachronic approach of the rockfalls and landslides at Mont Granier (1933 m a.s.l., Chartreuse Massif, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Barnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’état thermique d’arêtes rocheuses supports d’infrastructures en contexte de permafrost dans les Alpes : l’exemple du refuge des Cosmiques et de la gare d’arrivée du téléphérique des Grands Montets (massif du Mont-Blanc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mörtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Summit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Early Holocene glacier behavior in the European Alps – Evidences from a new cosmogenic 10Be chronology of Argentière glacier (Mont-Blanc massif, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L Fyffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Woodget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditions and permafrost evolution of high-alpine rock slopes : the Aiguille des Grands Montets (Mont-Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Asian Conferrence on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sapporo, Japan. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditions of rock slopes below unstable infrastructure in Alpine permafrost area : the cases of the Cosmiques hut and the Grands Montets cable-car station (Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rockfall/avalanche frequency in the Mont Blanc massif since the Last Glacial Maximum. New results using 10Be cosmogenic dating and reflectance spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and glaciers. A didactic link between research and school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boschis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Talarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cat Berro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88° Congresso della Società Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Napoli, France. Geosciences on a changing planet: learning from the past, exploring the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small rock avalanche of January 9, 2016 from the calcareous NW pillar of the iconic Mont Granier (1933 m a.s.l., French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of infrastructure destabilisation due to global warming in the high French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Postdam, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of mountain infrastructure destabilization in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The destabilisation of the Pilatte hut (2577 m a.s.l. - Ecrins massif, France), a paraglacial process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building high resolution radiocarbon dating chronologies for the reconstruction of late Holocene landslide events in the Mont Blanc area, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Sojc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Geoscience Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of a method to delimite supraglacial debris covers in 1999 and 2005 in Aosta Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vagliasindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Alpine Glaciological Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of infrastructure destabilization in context of permafrost in the French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG 12th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torino, Italy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global landslide survey in permafrost regions using molards as a geomorphological landmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings AGU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5th European Conference on Permafrost, Book of Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Barboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Delaloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Philip Deline, Xavier Bodin and Ludovic Ravanel; Co-editors: Chloé Barboux, Reynald Delaloye, Christophe Lambiel, Florence Magnin, Marco Marcer, Paolo Pogliotti, Philippe Schoeneich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France. Laboratoire EDYTEM, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie Physique – Aspects et dynamiques du géosystème terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lhenaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Jacques Delannoy Philip Deline, René Lhénaff. Vuibert, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mer de Glace, Art et Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nussbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zumbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esope, 192p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neige et Glace de Montagne : Reconstitution, dynamique, pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : P. Deline ; L. Ravanel. Collection EDYTEM n°8, 257p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00394290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quaternaire des vallées alpines. Fronts glaciaires, mouvements de versants et comblements alluviaux dans les vallées de l' Arve, d' Aoste et de Suse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Deline, M. Giordano, G. Nicoud. Collection EDYTEM, pp.195, 2005, Cahiers de Géographie n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glace et glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le permafrost de montagne : enjeux, concepts et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie de l’Environnement. La nature au temps de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le permafrost de montagne face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Dufour et laurent Lespez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l'environnement - La nature au temps de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages glaciaires würmiens et enregistrements karstiques dans la bordure occidentale des Bauges (Alpes du Nord, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coutterand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFK, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Miage, il ghiacciaio più “himalayano” delle Alpi e gli altri ghiacciai della Val Veny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bollati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmina Diolaiuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baroni, C., Smiraglia, C., Casarotto, C. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide Geologiche SGI - Itinerari glaciologici sulle montagne italiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Geologica Italiana/Comitato Glaciologico Italiania/Club Alpino Italiano, pp. 91-131, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericolosità naturale in ambiente glaciale e periglaciale: passato, presente e futuro delle Alpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baroni, C., Smiraglia, C., Casarotto, C. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide Geologiche SGI - Itinerari glaciologici sulle montagne italiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Geologica Italiana/Comitato Glaciologico Italiania/Club Alpino Italiano, pp. 73-83, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de balises d’ablation sur le glacier d’Estelette (massif du Mont Blanc) pour étudier la dynamique de sa couverture détritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 61-67, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation thermique et cinématique des parois à permafrost du massif du Mont Blanc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, p27-p38, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-Helped Recognition and Promotion of High-Alpine Geomorphosites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lollino G., Giordan D., Marunteanu C., Christaras B., Yoshinori I., Margottini C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Springer, pp. 249-252, 2015, 978-3-319-09407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpes françaises : le recul des glaciers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 21, Déprogrammer l’apocalypse. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, p.138 - p.39, 2015, 2350303470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragilité du permafrost, l’exemple de la haute montagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 21, Déprogrammer l’apocalypse. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, p.56 - p.57, 2015, 2350303470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 15 - Ice Loss from Glaciers and Permafrost and related Slope instability in High-Mountain Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Delaloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snow and Ice-Related Hazards, Risks, and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2015, 978-0-12-394849-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecroulements rocheux et évolution des paysages de haute montagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 21, Déprogrammer l’apocalypse. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, p.54 - p.55, 2015, 2350303470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock avalanches onto glaciers (chapter 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hewitt Kenneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Reznichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Shugar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John F. Shroder and Tim Davies. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide Hazards, Risks and Disasters :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 263-319, 2015, ISBN: 978-0-12-396452-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiacciaio di Estelette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mighetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baroni C., Bondesan A. &amp; Mortara G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the glaciological survey of 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (2), pp. 264-265, 2015, Geografia Fisica e Dinamica Quaternaria 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice Loss and Slope Stability in High-Mountain Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delaloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fischer,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Geertsema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John F. Shroder, Wilfried Haeberli and Colin Whiteman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snow and Ice-Related Hazards, Risks and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 521-561, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Haute Montagne : Des parois alpines aux glaciers rocheux andins, une décennie à arpenter les versants et à remonter le temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coutterand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 9-30, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Roof of Europe : High-Altitude Morphodynamics in the Mont Blanc Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Fort ; Marie Françoise André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 171-180, 2014, 978-94-007-7021-8. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7022-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00868070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mer de Pierres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nussbaumer, S., Deline, P., Vincent, C., Zumbühl, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer de Glace, Art et Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esope, pp. 160-169, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation par optimisation en vue d'une analyse diachronique par scanner laser terrestre de la falaise de glace du lac du miage (Massif du Mont Blanc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.85-94, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00604506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept ans de suivi de la dynamique de la falaise de glace du lac du Miage (massif du Mont Blanc) par scanner laser terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.95-106, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00604516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic Rock Slope Failures and Mountain Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Singh, V. P., Singh, P., Haritashya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Snow, Ice and Glaciers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 113-126, 2011, 978-90-481-2641-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre années de suivi de la morphodynamique des parois rocheuses du massif du Mont Blanc par laserscanning terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.69-76, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00604299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désenglacement du haut bassin versant du Vorz Massif de Belledonne, Isère, au Tardiglaciaire et à l'Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.23-37, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dendroglaciologie ou l'apport des l'étude des cernes d'arbres pour la reconstitution des fluctuations glacières holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamiques, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.79-90, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'évolution de la couverture détritique d'un glacier noir par photo-comparaison: le glacier d'Estelette (Massif du Mont Blanc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mazué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.171-178, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inventaire des aérophotographies du massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Collection EDYTEM - Cahiers de Géographie, n°8, pp.101-110, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00375607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc) : un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velio Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.135-146, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des fluctuations glaciaires de Petit Age de Glace dans le massif des Écrins : apports de la lichénométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Collection EDYTEM - Cahiers de Géographie, n°8, pp.51-64, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00375599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue histoire de glaciers de Pralognan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laslaz, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pralognan, capitale de la Vanoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Edelweiss, pp.257-275, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00369362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Val Veny (vallée d'Aoste, Italie) : Héritages post-LGM, formes et processus actuels de la haute montagne alpine englacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quaternaire des vallées Alpines - Fronts glaciaires, mouvements de versants et comblements alluviaux dans les vallées de l'Arve, d'Aoste et de Suse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°3, pp.51-84, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands écroulements rocheux de 1920 et de 1997 sur le glacier de la Brenva (massif du Mont Blanc): un vecteur géomorphologique pour la reconstitution de l'histoire holocène d'un bassin glaciaire de la haute montagne alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et vulnérabilités des milieux montagnards méditerranéens et alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Collection EDYTEM - Cahiers de Géographie, pp.169-182, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montagne, terrain de jeu, terrain de risques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambiamenti climatici e ghiacciai alpini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryosphère, cryosphère, est-ce que j’ai une gueule de cryosphère ? Conférence Amphi pour tous USMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambiamenti climatici e ghiacciai alpini. Conférences Ghiaccio fragilo: I cambiamenti climatici svelati dai ghiacciai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si beaux mais fragiles : l’évolution de glaciers. Conférence 150 ans de la barre des Ecrins, la Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire de glaciers. Conférence Fête de la Science Savoie 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study permafrost in rockwalls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drenkelfluss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and geomorphic permafrost response to present and future climate change in the European Alps: One action within the PermaNET project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crepaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfalls in the Mont Blanc massif: a well established link with climate through permafrost degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazards related to permafrost and to permafrost degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Curtaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K. Lieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost in France, 1st report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Krysiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 66p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00948090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie du haut bassin versant du Vorz (Belledonne, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude intégrée du bassin versant du Vorz consécutive à la crue des 22 et 23 Aout 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 202p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une base de données et expérimentation de méthodes de mesure des mouvements gravitaires et des régimes thermiques des parois rocheuses à permafrost en haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arattano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockwall permafrost dynamics evidenced by Automated Electrical Resistivity Tomography at Aiguille du Midi (3842 m a.s.l., French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Degradation Pathways during the 21 st Century of High-elevated Rock Ridge in the Mont Blanc Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission PALAS 2019, paléoclimat à partir des sédiments lacustres de l’archipel de Kerguelen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut polaire. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId948"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philip Deline </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences émérite, Université Savoie Mont Blanc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philip-deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8703-9634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095700714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195021920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000440766983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene history of Arsine Glacier (Western European Alps): a detailed 10Be record of oscillations driven by climate and modulated by rock avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède P.M. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 368, pp.109455. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A significant doubling of rockfall rates since the Little Ice Age in the Mont-Blanc massif, inferred from 10Be concentrations and rockfall inventories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtial-Manent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 651, pp.119142. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects géomorphologiques de la crue torrentielle du torrent des Étançons à la Bérarde du 21 juin 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mainieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ipc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18-years of high-Alpine rock wall monitoring using terrestrial laser scanning at the Tour Ronde east face, Mont-Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtial-Manent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.034037. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad281d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of morainic complexes and reconstruction of glacier dynamics north-east of Cook Ice Cap, Kerguelen Archipelago (49°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talin Tuestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antarctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954102023000378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polygones de fentes de gel hérités de la Montagne de Chine, futur site de la Réserve Naturelle Géologique de Haute Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myette Guiomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/131vq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local climate modulates the development of soil nematode communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e17057. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13p3j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Glacial-Holocene cirque glacier chronology on sub-Antarctic Kerguelen Archipelago (49°S) based on cosmogenic 36Cl exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talin Tuestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasta Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 336, pp.108754. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of terrestrial ecosystems emerging after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8024), pp.336-342. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07778-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of permafrost in the preconditioning and triggering factors of the September 2020 Crête des Grangettes rockfall (southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Formes et processus périglaciaires des milieux montagnards, 30 (3), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12yqn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zuanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 448, pp.109032. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.899-915. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-11-899-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice aprons on steep high-alpine slopes: insights from the Mont-Blanc massif, Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrat Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (277), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large glacier failures in the Italian Alps over the last 90 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Viani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.19-40. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4461/GFDQ.2022.45.2.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and extent of glaciation since the Last Glacial Maximum in the upper Kalguty basin, Russian Altai Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Aster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1082-1102. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbon dynamics in soils along proglacial chronosequences in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.165998. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (17), pp.9716. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13179716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’observation des écroulements aux solutions opérationnelles : près de deux décennies d’études sur les risques cryo-gravitaires dans le massif du Mont-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111-2, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.11644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of permafrost monitoring in the French Alps through the &amp;lt;i&amp;gt;PermaFrance&amp;lt;/i&amp;gt; network over the period 2010–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rockfall Observation to Operational Solutions: Nearly 20 years of Cryo-gravitational Hazard Studies in Mont-Blanc Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111-2, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.11703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-LGM glacial and geomorphic evolution of the Dora Baltea valley (western Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gribenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282, pp.107446. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does witnessing the effects of climate change on glacial landscapes increase pro-environmental behaviour intentions? An empirical study of a last-chance destination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2022.2044291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of tourism at the Mer de Glace: Adaptations of glacier tourism to glacier fluctuations since 1741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mabboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (8), pp.1977-1994. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-021-6723-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03315933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for dating the surface exposure age of granite rock walls in the Mont Blanc massif by reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.101156. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative risk assessment and strategies for infrastructure on permafrost in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marcer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2021.103311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Retreat of Mountain Glaciers since the Little Ice Age: A Spatially Explicit Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sergio Azzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fugazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levan Tielidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritam Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), pp.107. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data6100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of melting ice adaptation strategies in the glacier tourism context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Hospitality and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15022250.2021.1879670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03132020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier tourism and climate change: effects, adaptations, and perspectives in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01849-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03418232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon Dating for the Reconstruction of the 1717 CE Triolet Rock Avalanche in the Mont Blanc Massif, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Sojc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.580293. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.580293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-stage rock failure dynamics of the Drus (Mont Blanc massif, France) since the June 2005 large event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battista Matasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jaboyedoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74162-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the upper Kalguty Basin, Ukok Plateau, Russian Altai mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav I. Molodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.595-604. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2020.1800529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and structural controls on Late‐glacial and Holocene rockfall occurrence in high‐elevated rock walls of the Mont Blanc massif (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (13), pp.3071-3091. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des parois rocheuses gelées de haute montagne sous forçage climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.34-40. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2020-0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating glacier-bed overdeepenings as possible sites of future lakes in the de-glaciating Mont Blanc massif (Western European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Haeberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Linsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 350, pp.106913. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.106913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes at the margins of supraglacial debris cover: Quantifying dirty ice ablation and debris redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Fyffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Woodget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Westoby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (10), pp.2272-2290. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic reconstruction for the Younger Dryas/Early Holocene transition and the Little Ice Age based on paleo-extents of Argentière glacier (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.105863. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in the paraglacial response to post-Little Ice Age deglaciation of four headwater cirques in the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (p. 9), pp.3127 - 3140. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of rockfalls in the Mont Blanc massif (Western Alps) : evidence from surface exposure dating with cosmogenic 10Be.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schaepman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Christl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://link.springer.com/article/10.1007/s10346-018-0999-8. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-018-0999-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraglacial Rock Slope Adjustment Beneath a High Mountain Infrastructure—The Pilatte Hut Case Study (Écrins Mountain Range, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2018.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression glacio-karstique du Mariet (Bauges occidentales, France) : un marqueur de l’englacement würmien des Alpes françaises du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.107 - 120. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.12139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art rupestre paléolithique au-delà de l’Oural ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia V. Zotkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Vladimirovich Cheremisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.5302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be-10 exposure dating of the timing of Neoglacial glacier advances in the Ecrins-Pelvoux massif, southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.118-138. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149 (2), pp.648-662. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rock wall permafrost degradation in the Mont Blanc massif from the LIA to the end of the 21st century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.1813-1834. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-1813-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the 2003 and 2015 summer heatwaves on permafrost-affected rock-walls in the Mont Blanc massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 609, p132-p143. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ghiacciaio di Estellette (Monte Bianco) e il B17 dell’Aiguille des Glaciers: una scoperta svelata dai cambiamenti climatici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boschis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nimbus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp. 46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain permafrost and associated geomorphological processes: recent changes in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of warm, sensitive permafrost areas in near-vertical rockwalls and evaluation of distributed models by electrical resistivity tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (5), pp.745-762. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar-dated glacier variations in the Western European Alps during the Neoglacial: the Mer de Glace record, Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Nicolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le permafrost de montagne et les processus géomorphologiques associés : évolutions récentes dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Impact du changement climatique sur les dynamiques des milieux montagnards, 103 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of rock wall permafrost distribution: application to the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.145-162. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de la cryosphère alpine et leurs effets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, p20-p25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of petroglyphs at the Russian Altai in 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. V. Cheremisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. V. Zotkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Archaeology, Ethnography and Anthropology of Siberia and neighboring territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp. 441-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and natural hazards in the Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Einhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, https://journals.openedition.org/rga/2878. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of rock wall permafrost distribution: application to the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Holocene rock avalanches onto the Brenva Glacier, Mont Blanc massif, Italy: A chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Kubik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126, pp.186-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of permafrost in the steep alpine rock walls of the Aiguille du Midi (Mont Blanc Massif, 3842 m a.s.l)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp. 109-121. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-109-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque de déstabilisation des infrastructures de haute montagne engendré par le réchauffement climatique dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Impact du changement climatique sur les dynamiques des milieux montagnards, 103 (2), 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et risques naturels dans les AlpesImpacts observés et potentiels sur les systèmes physiques et socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Einhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Impact du changement climatique sur les dynamiques des milieux montagnards, 103 (2), pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal glacier inventory of the French Alps from the late 1960s to the late 2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p 14. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01022927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minor inheritance inhibits the calibration of the 10 Be production rate from the AD 1717 Val Ferret rock avalanche, European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (4), pp.318 - 328. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of ground ice distribution on geomorphic dynamics since the Little Ice Age in proglacial areas of two cirque glacier systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (5), pp. 666-680. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Terrestrial Laser Scanning for the Recognition and Promotion of High-Alpine Geomorphosites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp. 129-140. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-014-0104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice thawing, mountains falling - are alpine rock slope failures increasing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huggel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (3), pp. 98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et écroulements rocheux dans le massif du Mont Blanc: vers une augmentation de l'aléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Vaudoise des Sciences Naturelles,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp. 139-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of a highly vulnerable high alpine rock ridge: the lower Arête des Cosmiques (Mont Blanc massif, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (1), pp. 51-66. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geoa.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner géomorphologie et géochronologie absolue pour distinguer les dépôts d'écroulement des dépôts glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoires de la Societe Vaudoise des Sciences Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp. 127-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of supraglacial debris covers by primary dispersal from transverse englacial debris bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14p. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network of observers in the Mont Blanc massif to study rockfalls in high alpine rockwalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp. 151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphodynamics of the mont blanc massif in a changing cryosphere: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94A (2), pp.265-283. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0459.2012.00467.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00757235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AD 1717 rock avalanche deposits in the upper Ferret Valley (Italy): a dating approach with cosmogenic 10Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10p. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.1558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00664427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Perspectives on Unstable High-alpine Bedrock Permafrost: Measurement, Modelling and Process Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huggel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), p.80-88. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00757244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation par optimisation en vue d'une analyse diachronique par scanner laser terrestre de la falaise de glace du lac du Miage (Massif du Mont Blanc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.85-94. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2011.1181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The December 2008 Crammont rock avalanche, Mont Blanc massif area, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Broccolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Hunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, en ligne : http://www.nat-hazards-earth-syst-sci.net/11/3307/2011/nhess-11-3307-2011.html. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-3307-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecroulements rocheux dans les parois de haute montagne en lien avec la dégradation du permafrost : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements périglaciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp. 35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate influence on rockfalls in high-Alpine steep rockwalls: The north side of the Aiguilles de Chamonix (Mont Blanc massif) since the end of the 'Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21(2), pp.357-365. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683610374887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00674990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des éboulements/écroulements dans les parois à permafrost de haute montagne : quatre années de releves laser terrestres dans le massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192, p.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00674966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock avalanches on a glacier and morainic complex in Haut Val Ferret (Mont Blanc Massif, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00358886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts of large and rapid mass movements : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock falls in the Mont Blanc Massif in 2007 and 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ravello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, p. 493-501. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-010-0206-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00674973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between rock avalanches and glaciers in the Mont Blanc massif during the late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (11-12), p.1070-1083. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00358895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face ouest des Drus (massif du Mont-Blanc) : évolution de l'instabilité d'une paroi rocheuse dans la haute montagne alpine depuis la fin du petit âge glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (4), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00361668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock falls in high-alpine rock walls quantified by terrestrial lidar measurements : A case study in the Mont Blanc area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (10502), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00292415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vivian (1936-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00393985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques et la dynamique paraglaciaire dans le massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGF Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00361605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tré-la-Tête rockfall into the glacier de la Lex Blanche (Mont Blanc massif, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00361781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent debris flow occurrences associated with glaciers in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Iannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre grands écroulements rocheux et glaciers dans le massif de la Vanoise pendant le Tardiglaciaire et l'Holocène : l'exemple des secteurs de Rocafort et de l'Invernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Scientifiques du Parc National de la Vanoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp. 29-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des couvertures détritiques supraglaciaires dans le massif de la Vanoise après le Petit Âge Glaciaire : glacier de Pramort, glacier inférieur des Balmes, glacier de l'Invernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Scientifiques du Parc National de la Vanoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques : vers une évolution du risque géologique dans les Alpes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coutterand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine des Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in surface debris cover on Mont Blanc massif glaciers after the 'Little Ice Age' termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.302-309. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0959683605hl809rr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier fluctuations in the westerna Alps during the Neoglacial as indicated by the Miage morainic amphitheatre (Mont Blanc massif, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Orombelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03009480500231369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The july 2003 Frebouge debris flows (Mont Blanc Massif, valley of Aosta, Italy) : Water pocket outburst flood and ice avalanche damming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage of ice-contact Miage Lake (Mont Blanc Massif, Italy) in September 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmina Diolaiuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Krkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (268)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du permafrost et implications pour les sociétés alpines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th DACH Permafrost Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WSL Davos, Jan 2025, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le rôle du permafrost dans la déstabilisation des versants rocheux de haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée francophones de mécanique des roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost evolution in the French Alps: Main results of the PermaFrance network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the thermal regime of talus slopes : The Eyjafirði landslide (06/10/2020, Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of the European Geosciences Union 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the thermal regime of a recently destabilised talus: the Eyjafirdi landslide (October 6th 2020, Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europen Geoscience Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent loss of thickness in the ice aprons of the Mont-Blanc massif and disappearance of a potential paleo-environmental archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main advances and perspectives in high mountain permafrost and steep rock slope failure research in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main advances and perspectives in high mountain permafrost and steep rock slope failures research in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of morainic complexes and reconstruction of glacier dynamics northeast of Cook Ice Cap, Kerguelen Archipelago (49°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talin Tuestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17 years of high-altitude rock wall monitoring by terrestrial laser scanning (Mont-Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Courtial-Manent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société italienne de géomorphologie, May 2023, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorren Luuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zuanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost landslides with molards as a geomorphological landmark of permafrost degradation: a worldwide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment, French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zuanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2023 - 28th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57757/IUGG23-1859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping potential release areas and runout distances of rock slopes failures at regional scale to identify hotspots for hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 2022 - International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des zones de départ d’écroulements rocheux dans des parois à permafrost et modéliser leur trajectoire à l’échelle régionale, application aux Alpes Françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les processus hydrogéologiques dans les parois à permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Glaciologie/Nivologie dela Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards, a new geomorphological tool for the identification of permafrost degradation in periglacial terrains around the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAG Internationnal Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference (IMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping potential release areas and runout path of rockfalls and rock avalanches in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Tartrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Mountain Risks in the European Alps – from Recognition to Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Saas-Fee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impacts of climate change on high mountain practices: the case of the Mont Blanc massif through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Rock Wall Permafrost to Understand Rock Slope Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Rock Slope Stability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring impacts of vanishing glaciers on pro-environmental behaviour intentions: quantitative approach regarding emotional influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAUTHE 2021: 'Transformations in Uncertain times: Future perfect in tourism, hospitality and events’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUTHE, Feb 2021, Online, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling glaciers bed overdeepenings as sites for possible future lakes in deglaciating landscapes of the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Haeberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées des jeunes géomorphologues 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping release areas and mobility of rockfall and rock avalanches in the French Alps high mountain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Rock Slope Stability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALAS II : une mission exceptionnelle de carottage lacustre dans le nord des Kerguelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Storen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aart Verhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling rockwall permafrost to understand periglacial rock slope failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Rock Slope Stability 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice aprons on steep North faces: oldest surface ice in the Alps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrat Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling water-related processes in rock wall permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling glaciers bed overdeepenings and possible future lakes in deglaciating landscapes of the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Haeberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-21229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advance to detect permafrost from electrical conductivity and induced polarization tomography in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Rockwall Permafrost to Understand Periglacial Rock Slope Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards, a &amp;quot;new&amp;quot; landform to track permafrost degradation around the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q12 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards, a landform to track permafrost degradation in Iceland, Greenland and around the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG GeoNorth and GeoNor Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of a natural resource : Evolution of glacier tourism in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck University, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of Lateglacial moraines in the Northern and Western parts of the Ecrins massif (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neoglacial glacier fluctuations of two contrasting Southern Patagonian Icefield outlets (49°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessa Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCN dating of high-elevated rockfalls in the Mont Blanc massif. A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock avalanches on the SE side of the Mont Blanc massif during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CH-QUAT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bern, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCN dating of holocene and lateglacial rockfalls in the Mont Blanc massif. Development of Grigri : a new method of surface exposure age dating using reflectance spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nordic Workshop on Cosmogenic Nuclides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Geiranger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the PrévRisk Haute Montagne project to knowledge and management of risks related to alpine permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th European Conference On Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture kinematics in steep bedrock permafrost, Aiguille du Midi (3842 m a.s.l., Chamonix Mont-Blanc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Beutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th European Conference On Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la fréquence des écroulements dans le massif du Mont Blanc depuis le dernier maximum glaciaire avec la datation cosmogénique et la spectroscopie de réflectance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rth RSS Rock Slope Stability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rockfall frequency in the Mont Blanc massif since the Last Glacial Maximum using TCN dating and laboratory reflectance spectroscopy. A complete dataset of 72 samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditions in ice/snow covers on three north faces of the Mont Blanc massif (European Alps, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Timescales, Processes and Ice Sheet Changes, International Glaciological Society (IGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Buffalo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 rock falls sequence at Mont Granier (1933 m a.s.l., Chartreuse massif, France) characterized by seismology and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th RSS Rock Slope Stability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra ghiacciai e grandi crolli di roccia dal Rutor al Monte Bianco: a tribute to Giuseppe Orombelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Early Holocene glacier behavior in the European Alps – Evidences from a new cosmogenic 10Be chronology of Argentière glacier (Mont-Blanc massif, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria. pp.2018 - 13365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditions and evolution of high Alpine permafrost-affected rock slopes: the Aiguille des Grands Montets case (3296 m a.s.l., Mont-Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Asian Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will mountain regions dominated by small headwater glaciers experience the same paraglacial response as large valley systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in rock wall permafrost modelling to understand bedrock failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Geomorphologists Webminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronological constraints on the Holocene glacier dynamics of the Argentière Glacier (Mont Blanc massif, France) based on cosmogenic nuclide dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.2017 - 15639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11 years of ground-based LiDAR monitoring in the west face of the Drus (Mont-Blanc massif, France), after the little rock avalanche of June 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battista Matasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jaboyedoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Derron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Interdisciplinary Workshop on Rockfall Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rockfall/avalanche frequency in the Mont Blanc massif since the Last Glacial Maximum. New results using 10Be cosmogenic dating and reflectance spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Altitudes meet High Latitudes: Globalizing Polar Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Crans-Montana, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’itinerario geomorfologico del Miage come esêrienza educativa e turistica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boschis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Talarico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° Congresso Nazionale di Geologia e Turismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining distributed ablation over dirty ice areas of debris-covered glaciers using a UAV-SfM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L Fyffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Woodget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Westoby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall hazard in the Mont Blanc massif increased by the current atmospheric warming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Slope Stability 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C2ROP, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditions of rock slopes below unstable infrastructure in Alpine permafrost area: the cases of the Cosmiques hut and the Grands Montets cable-car station (Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rockfall/avalanche frequency in the Mont Blanc massif since the Last Glacial Maximum. New results using 10Be cosmogenic dating and reflectance spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronology Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Klosters Dorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstrucció de la freqüència dels despreniments al massís del Mont-Blanc (Alps, França) des del últim màxim glacial (LGM). Estudi a partir de datació cosmogènica al 10Be i espectroscòpia de reflectivitat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High morphogenic activity in the permafrost-affected rock walls of the Mont Blanc massif during the 2015 summer heat wave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Joint Geomorphological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rockfall/avalanche frequency in the Mont Blanc massif since the Last Glacial Maximum by means of TCND and reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EDYTEM; Université Savoie Mont Blanc, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling three-dimensional distribution and evolution of rock wall permafrost in the Mont Blanc massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rock fall/avalanche frequency in the Mont Blanc massif since the Last Glacial Maximum by means of TCND and reflectance spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Nordic Workshop on cosmogenic nuclide techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physical Geography, Stockholm University, Jun 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and thermal conditions in the permafrost-affected rockwalls of the Aiguille du Midi (3842 m a.s.l., Mont Blanc massif, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Beutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842ma.s.l., Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la fréquence des écroulements rocheux post-LGM dans le massif du Mont-Blanc par datation cosmogénique et spectroscopie de réflectance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Association française du Périglaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon chronology of a late Holocene landslide event in the Mont Blanc massif, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Sojc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer and permafrost in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l, Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of infrastructure destabilization due to global warming in high mountain in the French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High morphogenic activity in the permafrost-affected rock walls of the Mont Blanc massif during the 2015 summer heat wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecroulements rocheux dans le massif du Mont Blanc au cours de l'été 2015 et similarités avec l'été 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Permafrost Valais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer and permafrost in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l, Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la neige sur le dégel saisonnier des parois alpines: application à l’Aiguille du Midi (3842 m, massif du Mont Blanc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-Nivologie de la Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">700 documented rockfalls in the Mont Blanc massif since 2003 validate the role of the permafrost warming in triggering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l., Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Joint Geomorphological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small rock avalanches of January 9 and April 29 – May 07, 2016 from the calcareous NW and NE pillars of the iconic Mont Granier (1933 m a.s.l., French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Slope Stability 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Symposium of the TEMPS Project,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Sion, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A re-analysis of 533 rockfalls occurred since 2003 in the Mont Blanc massif for the study of their relationship with permafrost.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing high mountain morphodynamics during the Neoglacial in the Mont Blanc massif: glacier fluctuations and rock avalanches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock avalanches on the Mont Blanc Massif during the Holocene: Recognition, Dating and Implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of mountain infrastructure destabilization in the French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du risque de déstabilisation des infrastructures de haute montagne dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Association Française du Périglaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Périglaciaire, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of permafrost distribution in the Mont Blanc massif steep rock walls by a combination of temperature measurements, modeling and geophysics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2014, Vienne, Austria. p.239 - p.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déstabilisation du refuge de la Pilatte (2577 m, Ecrins), un processus paraglaciaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution and stability modeling of the West face of the Drus (Mont Blanc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battista Matasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jaboyedoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Symposium of the TEMPS Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Sion, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current frequency and magnitude of rockfalls and permafrost degradation in the Mont Blanc massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall frequency (and magnitude) in permafrost rockwalls, Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D displacement retrieval on glacial areas by airborne multi-view photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Monitoring of High Alpine Infrastructure by Terrestrial Laser Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG 12th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torino, Italy. p297-p300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfalls detection and characterization in the west face of the Drus (Mont Blanc) based on Gigapixel images and Terrestrial Laser Scanning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Matasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jaboyedoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical Geology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Switzerland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'évaluation du risque de déstabilisation des infrastructures présentes en contexte de permafrost dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between surface temperature and documented rock falls in the Mont Blanc massif rock walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Permafrost EUCOP4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between surface temperature and documented rockfalls in the Mont Blanc massif rockwalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of early Holocene glacier variations in the French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECLAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALP-RISK, a smartphone app for collecting data on geomorphic phenomena at high altitude in the Mont Blanc region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1717 AD rock avalanche or Lateglacial glacier? Unraveling with dating the Triolet deposit, Mont Blanc massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AFEQ - CNF INQUA Q9 : Le Quaternaire : marqueurs, traçeurs et chronomètres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment of Infrastructure Destabilization in Context of Permafrost in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG 12th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torino, Italy. p297-p300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and dynamic behaviour of supraglacial clasts and the origin of sorting in supraglacial debris covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring permafrost in the French Alps: insigths from 5 years of activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Echelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CliC (Climate and Cryosphere Project) GTNP ESA DUE Permafrost workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Permafrost EUCOP4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost temperature regimes in boreholes in the French Alps - four years of monitoring 2009-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Krysiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Echelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOP 2014 - 4th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes et perspectives de recherche sur le permafrost de paroi dans le massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of permafrost distribution in the Mont Banc massif steep rock walls by a combination of temperature measurements, modelling and geophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG 12th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall hazard in the Mont Blanc massif increased by the current atmospheric warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG 12th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torino, Italy. p. 425-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability assessment and evolution of the West face of the Drus (3733 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battista Matasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jaboyedoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG 12th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torino, Italy. p. 791-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et caractérisation des écroulements rocheux dans les parois à permafrost du massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée des Aléas Gravitaires (JAG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain under Watch 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bard Aosta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale erosion anomaly (2nd c. BC- 4th c. AD) in NW Alps: a locally-defined onset of the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and dynamics of supraglacial debris covers in the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00877448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall hazard in high mountain areas increased by the current atmospheric warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Under Watch 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bard, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost investigation in the Mont Banc massif steep rock walls: a coupled measurement, modelling and geophysical approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Internationale de Géomorphologie de l'AIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall hazard in high mountain areas increased by the current atmospheric warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change, permafrost and rockfalls as a new challenge in the Western Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Morra Di Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pogliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si belle si fragile : l'évolution actuelle de la cryosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence UIAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated rock avalanches onto the Brenva Glacier (Mont Blanc massif, Italy) during the Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Kubik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Internationale de Géomorphologie de l'AIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of topographical and glaciological parameters controlling the glacial retreat in the French Alps since the end of the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be exposure dating of Holocene glacier advances in the Ecrins massif, central French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Internationale de Géomorphologie de l'AIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be exposure dating of onset and timing of Neoglacial glacier advances in the Ecrins massif, French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface exposure dating with cosmogenic 10Be of Late Holocene rock avalanches onto glaciers in the Mont Blanc massif, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Kubik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of glacial retreat in the French Alps since the end of the 1960s through the evolution of the topographical and glaciological parameters of the glaciers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00877468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous ground ice distribution in glacial and periglacial sedimentary environments and its influence on current geomorphological dynamics: geoelectrical tomography results in the Rognes sector (Mont-Blanc, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Krysiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00877465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost temperature regimes in boreholes in the French Alps - three years of monitoring 2009-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Krysiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Echelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGM 2013 - 17th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00877477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of rockfalls in the permafrost-affected rock walls of the Mont Blanc massif in relation with post-glacial warm periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00867033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost investigation in the Mont Banc massif steep rock walls: a combined measurement, modelling and geophysical approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00877473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground ice distribution in a high mountain sedimentary environment and its influence on sediment fluxes and local hazards: results of geoelectrical tomography in the Rognes sector (Mont-Blanc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00946985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics of the Mont Blanc massif (European Alps) in a changing cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Under Watch 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bard, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall dating (10Be exposure age) in the permafrost-affected rockwalls of the Mont Blanc massif (European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface exposure dating of rock avalanche deposits in the Ferret Valley (Mont Blanc massif, Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schlüchter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Internationale de Géomorphologie de l'AIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be surface exposure dating of the LGM ice surface lowering in the high Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirsig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zasadni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Internationale de Géomorphologie de l'AIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven years of rockfall monitoring in the Mont Blanc massif to validate the relationship between permafrost degradation and rockfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00867053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques thermiques du permafrost des parois de l'Aiguille du Midi (Massif du Mont Blanc, 3842 m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and dynamics of supraglacial debris covers in the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics of the Mont Blanc massif (European Alps) in a changing cryosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CC et glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence mairie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Gilly sur Isere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si belle si fragile : l'évolution actuelle de la cryosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Gap Science Animation 05 " Cas d'eau ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the glacier retreat in the French Alps since the 1960s based on the new glacier inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des grands écroulements rocheux sur la dynamique des glaciers et la formation des moraines dans les Alpes occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of mid-latitude high-alpine rockwalls at the Aiguille du Midi (3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salekhard, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et suivi du permafrost et du gel du sol dans les montagnes françaises : la contribution du réseau PermaFRANCE à la compréhension des réponses de la cryosphère aux changements globaux. Les changements globaux : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CNFCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00948010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of a highly vulnerable high alpine rock ridge: the lower Arête des Cosmiques (Mont Blanc massif, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first rockfall susceptibility assessment in the Mont Blanc massif based on rockfall inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Interpraevent Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp. 553-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geomorphic evolution of the Mont Blanc massif: some responses, many questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "The mountain cryosphere: a holistic view on processes and their interactions",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrait glaciaire dans les Alpes françaises depuis la fin des années 1960 : premiers résultats du nouvel inventaire des glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of mid-latitude high-alpine rockwalls, Aiguille du Midi, Mont Blanc massif (3842 m a.s.l.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salekhard, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité d'une arête rocheuse de haute montagne à forte vulnérabilité : l'arête inférieure des Cosmiques (massif du Mont Blanc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present extension of the debris-covered glaciers at the regional scale of the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of topographical and glaciological parameters on the glacial retreat in the French Alps since the end of the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations of permafrost and permafrost degradation in natural hazards assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zischg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Interpraevent Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp. 237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal regime in steep permafrost rockwalls (Aiguille du Midi, 3842 m a.s.l., Mont Blanc massif) based on borehole data and 2D numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the thermal regime of steep bedrock permafrost in the European Alps described by borehole temperatures and heat conduction modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. von Poschinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis and stability assessment of the West face of the Drus (3733m, Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Matasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaboyedoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present, Past and Future Hazards in Glaciated And Recently Deglaciated Areas of the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Interpraevent Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recently deglaciated areas of the Vanoise massif (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th SEDIBUD Workshop and Summer School, Trondheim et Loen/Nordfjord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Trondheim et Loen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature field of the Aiguille du Midi (Mont Blanc Massif) described by rock temperature measurements and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Suisse de Géomorphologie " Instabilités de versant "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, St Niklaus, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01062597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance in the mapping of the 1717 AD Triolet rock avalanche deposit (Mont Blanc massif, Italy) using cosmogenic exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hadjas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World landslide Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rome, Italy. pp 185-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first year of borehole measurements in the rock permafrost at Aiguille du Midi (3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The December 2008 Crammont rock avalanche, Mont Blanc massif area, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Broccolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World landslide Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy. pp. 403-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene glacial fluctuations in the Mont Blanc massif: the Mer de Glace record (NW French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Nicolussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII th INQUA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stages of glacial retreat in the French Alps since the termination of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII th INQUA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner géomorphologie et géochronologie absolue pour distinguer les dépôts d'écroulement des dépôts glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRDN 2011, 2eme Journée de Rencontre sur les Dangers naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-ring dating of late Holocene glacier activity in the Mont Blanc Massif : the Mer de Glace record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nicolussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree-Ring in Archeology, Climatology and Ecology (TRACE) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00627994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfalls and climate in the permafrost-affected rockwalls of the Mont Blanc massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the new French Alps glaciers inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation glaciaires Holocene dans le massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nicolussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00607193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écroulements rocheux dans le massif du Mont Blanc pendant l'été caniculaire de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géomorphologie alpine: entre patrimoine et contrainte. Actes du colloque de la Société Suisse de Géomorphologie, 3-5 septembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Olivone, Suisse. pp.227-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00664492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écroulement rocheux du Crammont (région du massif du Mont Blanc, Italie) de décembre 2008 : un effet de la dégradation du permafrost ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Broccolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l'AFDP, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature field of the Aiguille du Midi (Mont Blanc massif, France) described by measurements and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Endrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be exposure dating of Holocene glacial advances in the Western European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII th INQUA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of rock avalanches on glacier behaviour and moraine formation in the Western European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et écroulements rocheux dans le massif du Mont Blanc: vers une augmentation de l'aléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRDN 2011, 2eme Journée de Rencontre sur les Dangers naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lausanne, Suisse. pp. 211-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost and destabilization of alpine rockwalls: a very close link in the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World landslide Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy. pp. 397-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and geomorphic permafrost response to present and future climate change in the European Alps: One action within the PermaNET project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crepaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change in High Mountain Regions. From Understanding of the Past to Modelling of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Salzburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-ring dating of late Holocene glacier activity in the Mont Blanc Massif : the Mer de Glace record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nicolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDendro Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00628001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stages of glacial retreat in the French Alps since the termination of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing high resolution glacier activity over the last centuries from a partially-varved lake sediment sequence (Lake Blanc, NW French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII th INQUA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and volume of rockfalls in permafrost-affected rockwalls in the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR survey of the rock faces of the solid mass of Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Geosite Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on French glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Comité Ski Savoie " Echange ski nordique Suède-Finlande-France "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albertville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecroulements rocheux dans le massif du Mont-Blanc en 2007, 2008 et 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle climatique sur les écroulements rocheux dans les parois de haute montagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INERIS RSS 2010 Stabilité des versants rocheux - Rock Slope Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall quantification in high-Alpine rockwalls with permafrost: five years of survey with laser scanning in the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (3842 m a.s.l., Mont Blanc massif, European Alps): monitoring of rock temperatures and meteorological parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Morra Di Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris cover variation as a function of glaciological environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change and the World's Mountains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Perth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du permafrost et écroulements rocheux à l'aiguille du Midi et aux Drus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier VOR (Vulnérabilité des Ouvrages à Risque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the rockfalls occurred in 2009 in the Mont Blanc massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INERIS RSS 2010 Stabilité des versants rocheux - Rock Slope Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene glacial fluctuations in Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nicolussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree &amp; Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00551710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock falls in the Mont-Blanc massif in 2003, 2006, 2007 and 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary dispersal of supraglacial debris and debris cover formation on alpine glaciers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc): un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velio Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l'AFDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study bedrock permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PermaFRANCE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Permafrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlaRiskAlp, a French-Italian project (2010-2013) on glacial hazards in the Western Alps in relation with the glacier retreat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fioraso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Fosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfalls in the Mont-Blanc massif during the hot Summer of 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate influence on rockfalls in high-Alpine rockwalls: two study cases in the Mont Blanc massif since the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PermaFRANCE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Permafrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The December 2008 Crammont rock avalanche, Mont Blanc massif area, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Broccolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et mesure des écroulements rocheux dans les parois de la haute montagne alpine : réseau d'observateurs et LiDAR dans le massif du Mont Blanc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l'AFDP, Paris, 23/01/2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatically-driven rockfalls in high-alpine steep rockwalls: the North side of the Aiguilles de Chamonix (Mont Blanc massif) since the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfalls on steep rock walls in the Mont Blanc massif : a statistical approach for the 2007 and 2008 events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscences Union, Assemblée général 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00397801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study bedrock permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des éboulements/écroulements dans les parois à permafrost de haute montagne : quatre années de laserscanning terrestre dans le massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene collapse of a mountain summit in the Belledonne massif (France) : evidence from geomorphological mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc) : un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of exposure ages and spectral properties of rock surface in steep, high Alpine rock walls; a field study at Aiguille du Midi ( France )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Böhlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Permafrost 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Fairbanks, United States. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00391050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal regime and meteorological parameters monitoring in alpine permafrost rockwalls : the Aiguille du Midi site (Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Morra Di Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and first results of a combined electrical resistivity and induced polarization monitoring at the Aiguille du Midi rock permafrost summit (Mont Blanc Massif, French/Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verleysdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flores-Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of high altitude rock wall erosion : four years of laserscanning in the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, Assemblée General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00397798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the thermal and dynamic reaction scenarios of different permafrost typologies in the European Alps: A PermaNET initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerer-Pirklbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dall'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galuppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be Production Rate from 1717 AD Rock Avalanche in Val Ferret (Mont Blanc Massif, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schlüchter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Goldschmidt Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary dispersal of supraglacial debris and debris cover formation on alpine glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations des glaciers des alpes occidentales depuis 5000 ans : un état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR JURALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00361772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of rock avalanches deposits from late-glacial moraines in Val Ferret (Mont Blanc Massif, Italy) using cosmogenic 10Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schlüchter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new database of alpine rock falls and rock avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dornbirn, Austria. pp.243-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new database of alpine rock falls and rock avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress Interpraevent 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dornbirn, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a first assessment of the permafrost distribution in the French Alps thanks to a multi-scale approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lhotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying rock falls/avalanches in steep high-alpine rock walls : three years of laserscanning in the Mont-Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00363995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock falls on steep rockwalls in the Mont-Blanc massif in 2007 : a GIS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00363998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des fluctuations glaciaires et des anciennes activités minières d'altitude sur la sédimentation lacustre proglaciaire Tardiglaciaire-Holocène dans le massif des Grandes Rousses (Alpes occidentales, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du climat à l’homme, dynamique holocène de l’environnement dans le Jura et les Alpes : actes du colloque GDR JURALP, Aix-en-Provence, 15-16 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2008.1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraglacial control on rock avalanches occured during the recent Holocene in the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00361765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map of the potential permafrost distribution in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lhotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Glaciologie-Nivologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a first assessment of the permafrost distribution in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lhotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Swiss Geoscience Meeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude and frequency of rockfalls in relation with permafrost in the Mont Blanc massif since 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée 2008 de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-Based LiDAR data on permafrost-related rock fall activity in the Mont-Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Permafrost 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Fairbanks, United States. pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00363992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the annual variations of a debris-covered glacier (Estelette Glacier, Mont Blanc massif, Italy) using the techniques of digital imaging: method, results and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of laserscanning and terrestrial photogrammetry to quantify rock falls/avalanches in steep high-alpine rock walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation of permafrost degradation and slope instabilities in high-Alpine steep rockwalls (Mont blanc massif and Matterhorn) : the research project PERMAdataROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arattano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferenza Nazionale sui Cambiamenti Climatici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Vincent, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Holocene glacier fluctuations, environmental changes and mining activities in high-proglacial lake sediments of the Western French Alps (Grandes Rousses Massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent rock falls and rock avalanches in high-alpine rock walls affected by permafrost. A case study in the Mont-Blanc massif (2005-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evoluzione recente e stato attuale dei ghiacciai francesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SGL-SISN « I ghiacciai: ieri, oggi .. e domani ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of exposure ages and spectral properties of rock surfaces in steep, high Alpine rock walls; a field study at Aiguille du Midi (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Böhlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eglit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation intégrée de sources photographiques et cartographiques et d'études pluridisciplinaires sur le glacier du Miage : une proposition méthodologique pour la diffusion des connaissances sur le milieu glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Geologia e Turismo: esperienze a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, St-Pierre, Italie. pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation of permafrost degradation and slope instabilities in high-Alpine steep rockwalls (Mont blanc massif and Matterhorn) : the research project PERMAdataROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arattano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General Assembly 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et dynamique des versants de haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation agents DDE Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bassens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation of permafrost degradation and slope instabilities in high-Alpine steep rockwalls (Mont blanc massif and Matterhorn) : the research project PERMAdataROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arattano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Nivologie-Glaciologie 2007 de la société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of terrestrial scanning LIDAR to study the evolution of ice-contact Miage Lake and Miage Glacier ice cliff (Mont Blanc massif, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Conforti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation of permafrost degradation and slope instabilities in high-Alpine steep rockwalls (Mont blanc massif and Matterhorn) : the research project PERMAdataROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecroulements en haute montagne alpine à permafrost : l'exemple du Petit Dru (massif du Mont Blanc, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording and analysing high mountain rockfall events in relation to cryosphere changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arattano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Giulietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent slope instabilities in steep alpine rockwalls affected by permafrost: a case study in the Mont Blanc massif (the Drus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposits in Haut Val Ferret (Mont Blanc Massif, Italy): rock avalanches on a glacier and morainic complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique actuel et dynamique des versants de haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Géologie et risques naturels - La gestion du risque au Pays du Mont-Blanc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sallanches, France. pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost and rock falls in high mountain: the Drus (Mont Blanc massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noetzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes d'étude de l'évolution des parois rocheuses de haute montagne: application au cas des Drus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque public transfrontalier Géologie et risques naturels, la gestion des risques au pays du Mont-Blanc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sallanches, France. pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotogrammetria digitale e DGPS per l'analisi multitemporale della copertura detritica sopraglaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Borgogno Mondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dati preliminari sul ghiacciaio del Miage. ASITA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large rock avalanches on glacier since 2500 BP on the Italian flank of the Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Miage morainic amphitheatre (Mont Blanc Massif) : a well-preserved glacio-geomorphological proxy for Neoglacial climate in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clim Alp'workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of the Miage Glacier debris cover and evolution since the little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire semestriel Ghiacciai neri : caratteristiche e dinamica du CGI (Comitato Glaciologico Italiano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Courmayeur, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de la couverture détritique du glacier du Miage et son évolution depuis le Petit Age Glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiente glaciale valdostano : documentazioni fotogrfiche, ricerche scientififiche, interventi e proposte di salvaguardia e valorizzazione de la CRGV (Cabina di Regia dei Ghiacciai Valdostani, Région Autonome Vallée d'Aoste)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Courmayeur, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Alpine rockfall inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vengeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frayssines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Combal filling (Mont Blanc massif) geochronometer of the Miage Glacier neoglacial advance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Orombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonvicini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Alpine rockfall inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vengeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frayssines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications environnementales en montagne liées au changement climatique actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale de la Montagne organisée par la Région Autonome Vallée d'Aoste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Vincent, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écroulement du Triolet (1717) dans le Val Ferret (massif du Mont Blanc) en 1920 & 1997 Brenva rock avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excursion Dangers naturels Valais - Courmayeur - Chamonix du CREALP (Centre de Recherche sur l'Environnement ALPin, Valais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Courmayeur, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amphithéâtre morainique du Miage (du Mont Blanc) : un indicateur glacio-géomorphologique du Néoglaciaire dans les Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées glacio-nivo SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage of Miage Lake (Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmina Diolaiuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des fluctuations néoglaciaires du glacier du Miage à partir de l'étude de l'amphithéâtre morainique et du remblait du Plan Combal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transfrontalier Les problématiques glaciaires dans l'arc alpin de la CRGV (Région Autonome Vallée d'Aoste)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Courmayeur, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du GPS différentiel en milieu glaciaire : méthodologie et premiers résultats de bilan de masse partiel en 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la Section Glaciologie Nivologie de la Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic changeand erosive processes in high mountain environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Erosion in alpine mountain belts du DISAT (Dipartimento di Scienze dell'Ambiente e del Territorio, Università di Milano-Bicocca)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement des variations du climat d'hier et d'aujourd'hui par le formes glaciaires : l'exemple du Val Veny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I ghiacciai, quali evidenziatori delle variazioni climatiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Aoste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géomorphologique et reconstitution des dynamiques glaciaires au sein de la Réserve Naturelle Géologique des Alpes-de-Haute-Provence : enjeux de connaissance et de valorisation patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Delaunay--Quenechdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Armando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et typologie des marges proglaciaires désenglacées entre le Petit Age Glaciaire et l'actuel dans les Alpes Françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024 - EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puygcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving Mountains : Colloque de la Société Suisse de Géomorphologie SSGm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Châble, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost modelling of slopes affected by talus-sourced landslides in northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering and runout conditions of two rock slope failures in the French Alps: Vallon d’Étache and Crête des Grangettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany. GFZ German Research Centre for Geosciences, 2023, </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57757/IUGG23-1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering and runout conditions for the little rock avalanche of June 2020 in Vallon d’Étache (Savoy, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Landslide Forum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Florence, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at regional scale for hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Dorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Nordic Winter Geological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Reykjavik, Iceland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological processes and thermal dynamics in high mountain permafrost-affected rock walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRF2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Flatrock, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Climate Change is Driving Adaptation of the Glacier Tourism Destinations: A Synthetic state of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from ice collected in high mountain rockfall scars? Three examples from the Mont Blanc massif (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Southern Hemisphere Conference on Permafrost - SouthCOP2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Queenstown, New Zealand. 42, pp.426 - 438, 2016, </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of a natural resource: Evolution of glacier tourism in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential future lakes ans associated hazards in the Mont Blanc Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Haeberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII conference of the Iberian Section of the International Permafrost Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jaca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling water-related processes in rock wall permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Southern Hemisphere Conference on Permafrost - SouthCOP2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method diachronic approach of the rockfalls and landslides at Mont Granier (1933 m a.s.l., Chartreuse Massif, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Barnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’état thermique d’arêtes rocheuses supports d’infrastructures en contexte de permafrost dans les Alpes : l’exemple du refuge des Cosmiques et de la gare d’arrivée du téléphérique des Grands Montets (massif du Mont-Blanc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mörtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Summit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Early Holocene glacier behavior in the European Alps – Evidences from a new cosmogenic 10Be chronology of Argentière glacier (Mont-Blanc massif, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L Fyffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Woodget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditions of rock slopes below unstable infrastructure in Alpine permafrost area : the cases of the Cosmiques hut and the Grands Montets cable-car station (Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditions and permafrost evolution of high-alpine rock slopes : the Aiguille des Grands Montets (Mont-Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Asian Conferrence on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sapporo, Japan. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the rockfall/avalanche frequency in the Mont Blanc massif since the Last Glacial Maximum. New results using 10Be cosmogenic dating and reflectance spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and glaciers. A didactic link between research and school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boschis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Talarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cat Berro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88° Congresso della Società Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Napoli, France. Geosciences on a changing planet: learning from the past, exploring the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small rock avalanche of January 9, 2016 from the calcareous NW pillar of the iconic Mont Granier (1933 m a.s.l., French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of infrastructure destabilisation due to global warming in the high French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Postdam, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of mountain infrastructure destabilization in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The destabilisation of the Pilatte hut (2577 m a.s.l. - Ecrins massif, France), a paraglacial process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building high resolution radiocarbon dating chronologies for the reconstruction of late Holocene landslide events in the Mont Blanc area, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Sojc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ivy-Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naki Akçar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Geoscience Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of a method to delimite supraglacial debris covers in 1999 and 2005 in Aosta Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vagliasindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Alpine Glaciological Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of infrastructure destabilization in context of permafrost in the French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG 12th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torino, Italy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global landslide survey in permafrost regions using molards as a geomorphological landmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings AGU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5th European Conference on Permafrost, Book of Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Barboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Delaloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Philip Deline, Xavier Bodin and Ludovic Ravanel; Co-editors: Chloé Barboux, Reynald Delaloye, Christophe Lambiel, Florence Magnin, Marco Marcer, Paolo Pogliotti, Philippe Schoeneich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France. Laboratoire EDYTEM, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie Physique – Aspects et dynamiques du géosystème terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lhenaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Jacques Delannoy Philip Deline, René Lhénaff. Vuibert, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mer de Glace, Art et Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nussbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zumbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esope, 192p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neige et Glace de Montagne : Reconstitution, dynamique, pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : P. Deline ; L. Ravanel. Collection EDYTEM n°8, 257p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00394290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quaternaire des vallées alpines. Fronts glaciaires, mouvements de versants et comblements alluviaux dans les vallées de l' Arve, d' Aoste et de Suse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Deline, M. Giordano, G. Nicoud. Collection EDYTEM, pp.195, 2005, Cahiers de Géographie n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glace et glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le permafrost de montagne : enjeux, concepts et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie de l’Environnement. La nature au temps de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le permafrost de montagne face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Dufour et laurent Lespez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l'environnement - La nature au temps de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages glaciaires würmiens et enregistrements karstiques dans la bordure occidentale des Bauges (Alpes du Nord, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coutterand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFK, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Miage, il ghiacciaio più “himalayano” delle Alpi e gli altri ghiacciai della Val Veny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bollati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmina Diolaiuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baroni, C., Smiraglia, C., Casarotto, C. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide Geologiche SGI - Itinerari glaciologici sulle montagne italiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Geologica Italiana/Comitato Glaciologico Italiania/Club Alpino Italiano, pp. 91-131, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericolosità naturale in ambiente glaciale e periglaciale: passato, presente e futuro delle Alpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baroni, C., Smiraglia, C., Casarotto, C. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide Geologiche SGI - Itinerari glaciologici sulle montagne italiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Geologica Italiana/Comitato Glaciologico Italiania/Club Alpino Italiano, pp. 73-83, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation thermique et cinématique des parois à permafrost du massif du Mont Blanc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, p27-p38, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de balises d’ablation sur le glacier d’Estelette (massif du Mont Blanc) pour étudier la dynamique de sa couverture détritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 61-67, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 15 - Ice Loss from Glaciers and Permafrost and related Slope instability in High-Mountain Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Delaloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snow and Ice-Related Hazards, Risks, and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2015, 978-0-12-394849-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecroulements rocheux et évolution des paysages de haute montagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 21, Déprogrammer l’apocalypse. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, p.54 - p.55, 2015, 2350303470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpes françaises : le recul des glaciers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 21, Déprogrammer l’apocalypse. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, p.138 - p.39, 2015, 2350303470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragilité du permafrost, l’exemple de la haute montagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 21, Déprogrammer l’apocalypse. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, p.56 - p.57, 2015, 2350303470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-Helped Recognition and Promotion of High-Alpine Geomorphosites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lollino G., Giordan D., Marunteanu C., Christaras B., Yoshinori I., Margottini C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Springer, pp. 249-252, 2015, 978-3-319-09407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock avalanches onto glaciers (chapter 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hewitt Kenneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Reznichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Shugar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John F. Shroder and Tim Davies. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide Hazards, Risks and Disasters :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 263-319, 2015, ISBN: 978-0-12-396452-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiacciaio di Estelette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mighetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baroni C., Bondesan A. &amp; Mortara G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the glaciological survey of 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (2), pp. 264-265, 2015, Geografia Fisica e Dinamica Quaternaria 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice Loss and Slope Stability in High-Mountain Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delaloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fischer,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Geertsema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John F. Shroder, Wilfried Haeberli and Colin Whiteman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snow and Ice-Related Hazards, Risks and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 521-561, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Haute Montagne : Des parois alpines aux glaciers rocheux andins, une décennie à arpenter les versants et à remonter le temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coutterand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 9-30, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Roof of Europe : High-Altitude Morphodynamics in the Mont Blanc Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Fort ; Marie Françoise André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 171-180, 2014, 978-94-007-7021-8. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7022-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00868070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mer de Pierres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nussbaumer, S., Deline, P., Vincent, C., Zumbühl, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer de Glace, Art et Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esope, pp. 160-169, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation par optimisation en vue d'une analyse diachronique par scanner laser terrestre de la falaise de glace du lac du miage (Massif du Mont Blanc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.85-94, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00604506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept ans de suivi de la dynamique de la falaise de glace du lac du Miage (massif du Mont Blanc) par scanner laser terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.95-106, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00604516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic Rock Slope Failures and Mountain Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Singh, V. P., Singh, P., Haritashya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Snow, Ice and Glaciers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 113-126, 2011, 978-90-481-2641-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre années de suivi de la morphodynamique des parois rocheuses du massif du Mont Blanc par laserscanning terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.69-76, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00604299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désenglacement du haut bassin versant du Vorz Massif de Belledonne, Isère, au Tardiglaciaire et à l'Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.23-37, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dendroglaciologie ou l'apport des l'étude des cernes d'arbres pour la reconstitution des fluctuations glacières holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamiques, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.79-90, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'évolution de la couverture détritique d'un glacier noir par photo-comparaison: le glacier d'Estelette (Massif du Mont Blanc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mazué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P. Kirkbride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.171-178, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inventaire des aérophotographies du massif du Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Collection EDYTEM - Cahiers de Géographie, n°8, pp.101-110, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00375607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc) : un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velio Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.135-146, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des fluctuations glaciaires de Petit Age de Glace dans le massif des Écrins : apports de la lichénométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Collection EDYTEM - Cahiers de Géographie, n°8, pp.51-64, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00375599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue histoire de glaciers de Pralognan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laslaz, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pralognan, capitale de la Vanoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Edelweiss, pp.257-275, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00369362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Val Veny (vallée d'Aoste, Italie) : Héritages post-LGM, formes et processus actuels de la haute montagne alpine englacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quaternaire des vallées Alpines - Fronts glaciaires, mouvements de versants et comblements alluviaux dans les vallées de l'Arve, d'Aoste et de Suse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°3, pp.51-84, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands écroulements rocheux de 1920 et de 1997 sur le glacier de la Brenva (massif du Mont Blanc): un vecteur géomorphologique pour la reconstitution de l'histoire holocène d'un bassin glaciaire de la haute montagne alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et vulnérabilités des milieux montagnards méditerranéens et alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Collection EDYTEM - Cahiers de Géographie, pp.169-182, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montagne, terrain de jeu, terrain de risques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambiamenti climatici e ghiacciai alpini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryosphère, cryosphère, est-ce que j’ai une gueule de cryosphère ? Conférence Amphi pour tous USMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambiamenti climatici e ghiacciai alpini. Conférences Ghiaccio fragilo: I cambiamenti climatici svelati dai ghiacciai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si beaux mais fragiles : l’évolution de glaciers. Conférence 150 ans de la barre des Ecrins, la Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire de glaciers. Conférence Fête de la Science Savoie 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study permafrost in rockwalls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drenkelfluss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and geomorphic permafrost response to present and future climate change in the European Alps: One action within the PermaNET project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crepaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfalls in the Mont Blanc massif: a well established link with climate through permafrost degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazards related to permafrost and to permafrost degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Curtaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellerer-Pirklbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K. Lieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost in France, 1st report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Krysiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 66p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00948090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie du haut bassin versant du Vorz (Belledonne, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude intégrée du bassin versant du Vorz consécutive à la crue des 22 et 23 Aout 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 202p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00392010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une base de données et expérimentation de méthodes de mesure des mouvements gravitaires et des régimes thermiques des parois rocheuses à permafrost en haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arattano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chiarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockwall permafrost dynamics evidenced by Automated Electrical Resistivity Tomography at Aiguille du Midi (3842 m a.s.l., French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Degradation Pathways during the 21 st Century of High-elevated Rock Ridge in the Mont Blanc Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission PALAS 2019, paléoclimat à partir des sédiments lacustres de l’archipel de Kerguelen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut polaire. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId948"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92AC5EF1"/>
+    <w:nsid w:val="ABCED134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philip-deline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8703-9634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095700714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195021920" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000440766983" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de P.M. Leger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109455" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial-Manent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119142" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ipc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad281d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Linge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talin Tuestad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102023000378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131vq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Guerrieri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cantera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Marta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasta Marrero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108754" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07778-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yqn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04287315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3535" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04287347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-899-2023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.15" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chiarle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mortara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamburini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2022.45.2." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marchal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165998" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11644" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2209" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Serra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gribenski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107446" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2044291" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03315933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mabboux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-021-6723-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164883v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101156" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377264v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sergio Azzoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fugazza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Chand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6100107" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2021.103311" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15022250.2021.1879670" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01849-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sojc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ivy-Ochs" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naki Ak&#231;ar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.580293" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guerin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battista Matasci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74162-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav I. Molodin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2020.1800529" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ogier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4952" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028348v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0090" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haeberli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Linsbauer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deline" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Fyffe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Woodget" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kirkbride" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Westoby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4879" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Protin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105863" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01883661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2975" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01797572v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Brandova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schaepman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-018-0999-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01881663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00094" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12139" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54XS81W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895871v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia V. Zotkina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vladimirovich Cheremisin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5302" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.10.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576217v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1813-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778287v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Westermann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.06.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779946v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boschis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. Kirkbride" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778132v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krautblatter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003351" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349499v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2806" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888354v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2885" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brenning" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10965" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7BN50Q1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779628v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895957v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Cheremisin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Zotkina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Einhorn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2878" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120617v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Kubik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313938v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Noetzli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-109-2015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349505v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.05.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70S6SHF6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01883663v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Alfimov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kubik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2706" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PP1J4695-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313668v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bosson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3666" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981972v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0104-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873301v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3416" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRVBFWL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873308v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873318v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huggel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Allen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fischer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949775v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambiel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoa.12000" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949765v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757235v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2012.00467.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4D2XDM1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1558" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRCHWBDL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757244v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hasler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.740" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSPHGMZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496246v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grange" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1181" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653747v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Alberto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Broccolato" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Hunger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-3307-2011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873324v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674990v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610374887" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674966v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00358886v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.10.020" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H742LZ2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674973v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gruber" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ravello" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-010-0206-z" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HVNPPZJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399809v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7495" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00358895v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.09.025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGFZJBMD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00361668v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7444" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TJQTXWV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00292415v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033424" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2P1V748N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393985v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00361605v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00361781v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravello" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134050v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chiarle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Iannotti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mortara" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.07.003" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38XQGF8K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873305v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guisset" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199672v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372273v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amelot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121415v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl809rr" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8G5VFPBR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121434v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orombelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231369" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126104v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126080v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmina Diolaiuti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. Krkbride" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364519v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364785v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773855v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774131v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Philippe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704930v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11060" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528621v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773133v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394051v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196570v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtial-Manent" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195985v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195995v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196586v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674656v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883092v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Asher" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Ravanel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032909v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Noblet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865734v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414466v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linsbauer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Haeberli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390024v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Legay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142562v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413332v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Tartrat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260722v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duvillard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1729" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390039v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588123v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Storen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Verhage" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055509v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legay" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260695v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Preunkert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11062" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260691v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21229" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260698v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19575" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260631v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Duvillard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deline" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260590v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438761v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280961v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409390v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy Le Roy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruiz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessa Geiger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435180v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409425v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01756991v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077273v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896010v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01810985v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881706v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Guillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892269v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beutel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757104v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077259v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896009v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895997v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896606v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896384v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896405v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paris" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Talarico" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01785688v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moertl" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896412v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260747v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896420v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Protin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01786941v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757143v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896401v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Fyffe" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Woodget" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Westoby" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01787361v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762614v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757345v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757125v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781494v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781294v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896446v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdask" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Sojc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896454v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757882v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01788521v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781515v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01784232v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781306v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757945v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781303v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Grangier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781312v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781299v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781488v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01785206v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781533v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01780319v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gruber" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01780069v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896618v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896612v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01788538v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01753789v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795120v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881751v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fabre" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubois" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779996v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Amann" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896615v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896610v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229308v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing He" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245756" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01745610v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062576v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matasci" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062605v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062541v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023175v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023167v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896538v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023228v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896555v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023239v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Brock" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01745385v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896565v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Echelard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062539v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062553v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Krysiecki" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echelard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062603v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062537v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896005v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896002v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951611v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morra Di Cella" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cremonese" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pogliott" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950398v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062586v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951582v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877448v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873439v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949852v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873406v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949848v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Kubik" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873398v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873434v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873394v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949850v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877468v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877465v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877477v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867033v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brandova" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kubik" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877473v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946985v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873444v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873421v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949844v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schl&#252;chter" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949862v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirsig" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zasadni" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867053v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879476v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878115v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878110v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950401v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950402v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878140v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879472v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337568v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878176v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948010v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878184v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951585v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879474v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951586v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879478v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878119v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878095v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878190v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zischg" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mair" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lang" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878144v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878173v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phillips" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Poschinger" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951599v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878183v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878096v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951569v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamburini" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879484v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879518v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873382v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879492v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Endrizzi" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879893v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949889v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellerer-Pirklbauer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaz" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krainer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062597v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873362v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hadjas" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879503v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873375v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tamburini" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879521v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879516v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879890v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00627994v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolussi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879500v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607193v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664492v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruno" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879482v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00628001v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879488v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879524v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879497v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951321v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951560v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950038v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950189v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#246;lhert" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velio Coviello" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krautblatter" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950164v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551710v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949901v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coviello" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950201v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Permafrance" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950404v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950087v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949898v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950040v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949903v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pogliotti" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Morra Di Cella" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949895v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951316v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950169v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolon" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fioraso" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Fosson" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950083v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949907v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950200v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950041v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950199v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950077v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372388v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397801v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372372v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372394v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372390v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372371v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00391050v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#246;hlert" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gruber" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egli" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maisch" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372386v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verleysdonk" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flores-Orozco" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397798v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372378v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerer-Pirklbauer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dall'Amico" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galuppo" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372376v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ak&#231;ar" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivy-Ochs" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Kubik" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schl&#252;chter" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372380v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00361772v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372395v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372275v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantz" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265233v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hantz" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372400v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lhotellier" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363995v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363998v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395235v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Onge" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1027" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00361765v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389109v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372398v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lhotellier" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372402v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363992v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372401v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazu&#233;" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199695v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364003v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399736v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arattano" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardino" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195590v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364001v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399739v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372475v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eglit" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372355v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonetto" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372404v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399750v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364008v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conforti" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364004v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372490v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364006v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Giulietto" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herry" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372479v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372493v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noetzli" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399766v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372492v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372276v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372501v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guisset" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borgogno Mondino" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372718v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143026v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142637v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142835v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142840v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389515v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vengeon" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frayssines" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121351v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvicini" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125407v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vengeon" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142831v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142641v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143038v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142848v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126266v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jobard" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plane" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142604v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142603v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156203v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delaunay--Quenechdu" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fichot" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Armando" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117520v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755861v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8202" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196091v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gallet" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246897v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246879v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196073v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684170v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773095v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773068v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883109v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886203v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435198v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435216v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440776v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3992" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440795v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440677v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01881934v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#246;rtl" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896395v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Brock" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765931v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765866v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01787084v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896433v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cat Berro" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757994v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765839v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01745726v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01753811v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896546v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896560v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pavre" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Motta" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vagliasindi" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765782v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919770v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J Conway" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816115v2" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barboux" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Delaloye" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895496v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lhenaff" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950396v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nussbaumer" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zumb&#252;hl" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00394290v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401630v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083934v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083936v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992718v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896573v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollati" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896569v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895950v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01763797v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887983v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01794360v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01794465v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084089v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amman" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01794412v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896597v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewitt Kenneth" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Reznichenko" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Shugar" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895988v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mighetto" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896761v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gruber" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaloye" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fischer," TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Geertsema" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982785v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868070v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_17" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950397v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604506v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604516v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879933v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hewitt" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clague" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604299v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399777v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399860v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404051v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mazu&#233;" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375607v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399799v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375599v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369362v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142525v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117169v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896620v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896619v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896623v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896622v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896627v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896626v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951662v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drenkelfluss" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951638v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951646v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951669v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Curtaz" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Lieb" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948090v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399823v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399834v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990593v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024323v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455469v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philip-deline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8703-9634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095700714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195021920" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000440766983" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de P.M. Leger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109455" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial-Manent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119142" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ipc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad281d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Linge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talin Tuestad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafite" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102023000378" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131vq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Guerrieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cantera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Marta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasta Marrero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108754" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07778-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yqn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04287347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-899-2023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chiarle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mortara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamburini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2022.45.2." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04287315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3535" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marchal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165998" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11644" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2209" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Serra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gribenski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107446" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2044291" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03315933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mabboux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-021-6723-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164883v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101156" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2021.103311" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377264v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sergio Azzoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fugazza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Chand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6100107" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15022250.2021.1879670" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01849-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sojc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ivy-Ochs" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naki Ak&#231;ar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.580293" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guerin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battista Matasci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74162-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav I. Molodin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2020.1800529" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ogier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4952" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028348v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0090" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haeberli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Linsbauer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deline" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Fyffe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Woodget" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kirkbride" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Westoby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4879" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Protin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105863" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01883661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2975" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01797572v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Brandova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schaepman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-018-0999-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01881663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00094" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12139" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54XS81W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895871v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia V. Zotkina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vladimirovich Cheremisin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5302" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.10.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778287v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Westermann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.06.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1813-2017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779946v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boschis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. Kirkbride" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888354v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2885" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778132v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krautblatter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003351" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2806" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brenning" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10965" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7BN50Q1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779628v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895957v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Cheremisin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Zotkina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Einhorn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2878" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120617v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Kubik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313938v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Noetzli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-109-2015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349505v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.05.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70S6SHF6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01883663v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Alfimov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kubik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2706" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PP1J4695-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313668v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bosson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3666" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981972v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0104-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huggel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Allen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fischer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949808v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambiel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoa.12000" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873308v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873301v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3416" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRVBFWL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949765v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757235v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2012.00467.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4D2XDM1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1558" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRCHWBDL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757244v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hasler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.740" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSPHGMZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496246v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grange" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1181" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653747v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Alberto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Broccolato" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Hunger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-3307-2011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873324v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674990v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610374887" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674966v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00358886v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.10.020" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H742LZ2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399809v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7495" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674973v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gruber" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ravello" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-010-0206-z" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HVNPPZJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00358895v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.09.025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGFZJBMD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00361668v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7444" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TJQTXWV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00292415v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033424" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2P1V748N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393985v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00361605v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00361781v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravello" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134050v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chiarle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Iannotti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mortara" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.07.003" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38XQGF8K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873305v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guisset" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199672v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372273v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amelot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121415v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl809rr" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8G5VFPBR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121434v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orombelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231369" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126104v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126080v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmina Diolaiuti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. Krkbride" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364519v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364785v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773855v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774131v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Philippe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704930v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11060" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528621v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773133v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394051v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196570v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtial-Manent" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195985v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195995v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196586v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674656v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883092v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Asher" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Ravanel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032909v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Noblet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865734v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413332v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Tartrat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260722v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duvillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1729" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390024v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Legay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142562v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414466v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linsbauer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Haeberli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390039v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588123v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Storen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Verhage" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055509v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legay" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260695v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Preunkert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11062" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260698v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19575" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260691v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21229" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260631v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Duvillard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deline" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260590v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438761v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280961v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435180v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409425v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409390v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy Le Roy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruiz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessa Geiger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077273v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896010v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01810985v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881706v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Guillet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892269v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beutel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757104v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077259v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01756991v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896009v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895997v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896606v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896384v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01785688v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moertl" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896412v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260747v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896420v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Protin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01786941v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757143v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896405v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paris" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Talarico" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896401v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Fyffe" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Woodget" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Westoby" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01787361v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762614v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757345v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757125v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781515v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01784232v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781306v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757945v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781303v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Grangier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781312v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757882v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896446v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdask" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Sojc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01788521v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781494v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781294v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896454v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781299v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01785206v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781488v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781533v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635749v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01780319v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gruber" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01780069v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896618v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896612v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01788538v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01753789v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795120v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881751v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fabre" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubois" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779996v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Amann" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896615v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896610v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229308v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing He" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245756" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01745610v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062576v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matasci" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062605v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062541v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023167v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023175v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896538v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023228v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896555v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01745385v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023239v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Brock" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896565v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Echelard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062539v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062553v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Krysiecki" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echelard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062603v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062537v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896005v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896002v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062586v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951582v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877448v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873439v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949852v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873406v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951611v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morra Di Cella" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cremonese" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pogliott" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950398v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949848v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Kubik" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873398v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949850v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873434v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873394v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877468v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877465v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877477v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867033v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brandova" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kubik" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877473v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946985v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873444v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873421v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949844v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schl&#252;chter" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949862v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirsig" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zasadni" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867053v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879476v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878115v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878110v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950401v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950402v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878140v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879472v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337568v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948010v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878176v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878184v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951585v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879474v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951586v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879478v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878119v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878095v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878190v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zischg" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mair" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lang" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878144v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878173v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phillips" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Poschinger" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951599v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878183v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878096v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062597v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873362v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hadjas" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879503v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873375v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tamburini" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879521v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879516v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879890v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00627994v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nicolussi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879500v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879482v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00607193v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664492v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruno" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951569v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamburini" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879492v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Endrizzi" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879518v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879484v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879893v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873382v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949889v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellerer-Pirklbauer" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaz" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krainer" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00628001v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879488v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879524v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879497v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951321v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950404v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950087v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949898v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950040v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949903v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pogliotti" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Morra Di Cella" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949895v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951316v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951560v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551710v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950038v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950164v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950189v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#246;lhert" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velio Coviello" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krautblatter" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949901v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coviello" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950201v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Permafrance" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950169v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolon" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fioraso" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Fosson" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950083v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949907v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950200v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950041v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950199v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950077v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397801v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372372v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372394v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372390v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372371v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00391050v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#246;hlert" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gruber" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egli" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maisch" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372388v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372386v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verleysdonk" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flores-Orozco" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397798v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372378v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerer-Pirklbauer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dall'Amico" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galuppo" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372376v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ak&#231;ar" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivy-Ochs" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Kubik" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schl&#252;chter" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372380v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00361772v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372395v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372275v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantz" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265233v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hantz" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372400v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lhotellier" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363995v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363998v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395235v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Onge" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1027" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00361765v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389109v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372398v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lhotellier" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372402v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363992v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372401v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazu&#233;" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364003v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399736v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arattano" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardino" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195590v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364001v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372404v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372475v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eglit" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372355v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonetto" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399739v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199695v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399750v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364008v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conforti" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364004v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372490v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364006v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Giulietto" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herry" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372479v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372492v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372276v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372493v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noetzli" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399766v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372501v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guisset" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borgogno Mondino" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372718v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142637v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142835v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142840v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389515v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vengeon" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frayssines" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121351v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvicini" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125407v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vengeon" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143026v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142831v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142641v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143038v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142848v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126266v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jobard" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plane" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142604v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142603v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156203v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delaunay--Quenechdu" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fichot" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Armando" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117520v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755861v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8202" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196091v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gallet" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246897v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246879v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196073v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684170v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773095v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773068v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883109v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886203v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435216v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440776v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3992" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435198v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440795v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440677v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01881934v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#246;rtl" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896395v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Brock" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765866v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765931v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01787084v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896433v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cat Berro" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757994v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765839v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01745726v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01753811v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896546v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896560v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pavre" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Motta" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vagliasindi" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765782v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919770v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J Conway" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816115v2" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barboux" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Delaloye" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895496v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lhenaff" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950396v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nussbaumer" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zumb&#252;hl" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00394290v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401630v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083934v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083936v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992718v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896573v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollati" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896569v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01763797v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895950v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084089v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amman" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01794412v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01794360v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01794465v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887983v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896597v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewitt Kenneth" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Reznichenko" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Shugar" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895988v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mighetto" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896761v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gruber" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaloye" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fischer," TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Geertsema" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982785v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868070v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_17" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950397v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604506v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604516v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879933v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hewitt" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clague" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604299v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399777v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399860v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404051v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mazu&#233;" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375607v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399799v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375599v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369362v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142525v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117169v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896620v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896619v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896623v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896622v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896627v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896626v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951662v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drenkelfluss" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951638v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951646v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951669v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Curtaz" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Lieb" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948090v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399823v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399834v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990593v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024323v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455469v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>