--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -72,2200 +72,2468 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining biodiversity data</w:t>
+                <w:t xml:space="preserve">The Human Pressure Index (HPI): integrating cumulative anthropogenic pressures into SEEA-EA ecosystem condition accounts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Garnier</w:t>
+                <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pelletier</w:t>
+                <w:t xml:space="preserve">Valentine Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Roche</w:t>
+                <w:t xml:space="preserve">Graciela Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Bálint Czúcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+                <w:t xml:space="preserve">Eszter Tanács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 185, pp.114796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2026.114796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230422v1</w:t>
+                <w:t xml:space="preserve">hal-05566133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the &amp;quot;SELINA Super-Query&amp;quot; in a pan-European Horizon Europe project: A systematic literature search on Ecosystem Condition, Ecosystem Services and Ecosystem Accounting</w:t>
+                <w:t xml:space="preserve">Defining biodiversity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Seguin</w:t>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Lange</w:t>
+                <w:t xml:space="preserve">Dominique Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David N Barton</w:t>
+                <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienne Grêt-Regamey</w:t>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Rendón</w:t>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ecosystem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/oneeco.10.e155968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121930v1</w:t>
+                <w:t xml:space="preserve">hal-05230422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-fire Recovery Dynamics and Resilience of Ecosystem Services Capacity in Mediterranean-Type Ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a standardised monitoring of ecosystem condition: A literature review on indicators and their data sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sylvie Campagne</w:t>
+                <w:t xml:space="preserve">Isabel Nicholson Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ganteaume</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filipe Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Cazacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ján Černecký</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cortinovis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-024-00924-x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.113952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.113952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927328v1</w:t>
+                <w:t xml:space="preserve">hal-05566146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing artificial intelligence for efficient systematic reviews: A case study in ecosystem condition indicators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of the &amp;quot;SELINA Super-Query&amp;quot; in a pan-European Horizon Europe project: A systematic literature search on Ecosystem Condition, Ecosystem Services and Ecosystem Accounting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David N Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Grêt-Regamey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Rendón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102819⟩</w:t>
+              <w:t xml:space="preserve">One Ecosystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/oneeco.10.e155968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806630v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How closely do ecosystem services and life cycle assessment frameworks concur when evaluating contrasting animal-production systems with ruminant or monogastric species?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Post-fire Recovery Dynamics and Resilience of Ecosystem Services Capacity in Mediterranean-Type Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sylvie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ganteaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101368⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.833-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-024-00924-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835609v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of sample bias correction in species distribution models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing artificial intelligence for efficient systematic reviews: A case study in ecosystem condition indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Nicholson Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Grêt-Regamey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 145, pp.1-11/109487. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833433v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter microbial responses to climate change: How do inland or coastal context and litter type matter across the Mediterranean?</w:t>
+                <w:t xml:space="preserve">How closely do ecosystem services and life cycle assessment frameworks concur when evaluating contrasting animal-production systems with ruminant or monogastric species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Kheir</w:t>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Z Lerch</w:t>
+                <w:t xml:space="preserve">M. Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Habib Borsali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Roche</w:t>
+                <w:t xml:space="preserve">A. Rebeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+                <w:t xml:space="preserve">J. Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (12), pp.101368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395950v1</w:t>
+                <w:t xml:space="preserve">hal-04835609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the Tiered Approach for Mapping and Assessing Ecosystem Services at the Local Scale: A Case Study in a Rural Landscape in Northern Germany</w:t>
+                <w:t xml:space="preserve">Assessing the effect of sample bias correction in species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Perennes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Sylvie Campagne</w:t>
+                <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Müller</w:t>
+                <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip K Roche</w:t>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Burkhard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Papuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monsarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land9100348⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145, pp.1-11/109487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228149v1</w:t>
+                <w:t xml:space="preserve">hal-03833433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of ecosystem services matrix: Review of a (r)evolution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Litter microbial responses to climate change: How do inland or coastal context and litter type matter across the Mediterranean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Z Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Habib Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ecosystem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/oneeco.5.e51103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04228140v1</w:t>
+                <w:t xml:space="preserve">hal-03395950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving ecosystem assessments in Mediterranean social-ecological systems: a DPSIR analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining the Tiered Approach for Mapping and Assessing Ecosystem Services at the Local Scale: A Case Study in a Rural Landscape in Northern Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sylvie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Burkhard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems and People</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/26395916.2019.1598499⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land9100348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228154v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May the matrix be with you! Guidelines for the application of expert-based matrix approach for ecosystem services assessment and mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ten years of ecosystem services matrix: Review of a (r)evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sylvie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sylvie Sylvie Campagne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Burkhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3, pp.e24134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/oneeco.3.e24134⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/oneeco.5.e51103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785010v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Roche, Ilse Geijzendorffer, Harold Levrel et Virginie Maris, Valeurs de la bio-diversité et services écosystémiques. Perspectives interdisciplinaires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving ecosystem assessments in Mediterranean social-ecological systems: a DPSIR analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario V Balzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martins Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mascarenhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Morán-Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ruiz-Frau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11630⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.136-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/26395916.2019.1598499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474013v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of plant alpha and beta-diversity with management intensity in vineyards and the influence of landscape context</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">May the matrix be with you! Guidelines for the application of expert-based matrix approach for ecosystem services assessment and mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sylvie Sylvie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ecosystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.e24134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/oneeco.3.e24134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502976v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal vertex-IRF transformation for quantum affine algebras</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Terras</w:t>
+                <w:t xml:space="preserve">Philip Roche, Ilse Geijzendorffer, Harold Levrel et Virginie Maris, Valeurs de la bio-diversité et services écosystémiques. Perspectives interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4754699⟩</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160579v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of secondary succession in calcareous grasslands: can we distinguish the influence of former land uses from present vegetation data?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Decrease of plant alpha and beta-diversity with management intensity in vineyards and the influence of landscape context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Deil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (2), pp.17-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02417162v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flore du pays d'Aigues : d'un espace méconnu à la biologie des espèces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip K Roche</w:t>
+                <w:t xml:space="preserve">Universal vertex-IRF transformation for quantum affine algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buffenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Terras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (10), pp.103515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4754699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493765v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grand-duc d’europe Bubo bubo dans Le massif du Luberon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Patterns of secondary succession in calcareous grasslands: can we distinguish the influence of former land uses from present vegetation data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cazassus</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (2), pp.161-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2005.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228483v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La flore du pays d'Aigues : d'un espace méconnu à la biologie des espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand-duc d’europe Bubo bubo dans Le massif du Luberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenzo Penteriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cazassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3, pp.155-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence de perturbations anthropiques sur la composition et la diversité botanique des pelouses calcicoles de la vallée de Seine en Haute-Normandie (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 77 (3), pp.377-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/b98-231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2275,1122 +2543,1122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services evaluation from life cycle assessment: a proof of concept in livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGF Symposium 2025 on Multi-Species Swards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation, Sep 2025, Reading, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring regulating ecosystem services supplied by animal production systems from life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ESP Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESP, Nov 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services and life cycle assessment frameworks provide opposite evaluations of livestock farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieselot Boone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, VetAgro Sup and INRAE, Jun 2024, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle and ecosystem services assessments provide opposite evaluations of the food and non-food contributions of livestock farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieselot Boone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services and life cycle assessment frameworks provide opposite assessments of animal-production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieselot Boone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCA Food 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRTA, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in LCA impact between meat types are reduced when ecosystem services related to their production are accounted for</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieselot Boone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LCA Foods, Oct 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating ecosystem services in the LCA evaluation of meat of different species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieselot Boone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating ecosystem services in the life cycle assessments of meats of different species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Dewulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ESP Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem services Partnership, Oct 2022, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating ecosystem services in the life cycle assessments of meat of different species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieselot Boone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ESP Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem services Partnership, Oct 2022, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field boundary effects on the composition of a species-rich weed community in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Association of Vegetation Science. Vegetation Science in retrospect and perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Vegetation Science, Jul 1998, Uppsala, Sweden. pp.271-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3400,130 +3668,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques: Perspectives interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Geijzendorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, pp.220, 2016, 9782759224425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3533,702 +3801,777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigraphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Geijzendorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques: Perspectives interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse bibliographique sur les impacts de l'exploitation forestière et analyse des thématiques forêts-bois dans les SRB, PNR et SRCE du grand Sud-Est</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Évaluation des services écosystémiques en France métropolitaine par l'approche des matrices de capacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE, UMR RECOVER. 2024, pp.86</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sylvie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE - RECOVER. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594050v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pour la prise en compte des services écosystémiques dans les évaluations des incidences sur l'environnement</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Inrae; DREAL. 2021</w:t>
+                <w:t xml:space="preserve">Synthèse bibliographique sur les impacts de l'exploitation forestière et analyse des thématiques forêts-bois dans les SRB, PNR et SRCE du grand Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE, UMR RECOVER. 2024, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040331v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGINE COOKBOOK SERIES N°4 Green Infrastructure management for ecosystem services</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">INRAE; INBO; Estonian University of Life Sciences. 2021, pp.1-72</w:t>
+                <w:t xml:space="preserve">Guide pour la prise en compte des services écosystémiques dans les évaluations des incidences sur l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sylvie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae; DREAL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228129v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services écosystémiques au sein du Parc Naturel Régional de Brière : évaluation et vulnérabilité au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">IMAGINE COOKBOOK SERIES N°4 Green Infrastructure management for ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert de Blust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K U Leuven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Suškevičs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">INRAE; PNR de Brière. 2021, pp.100</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; INBO; Estonian University of Life Sciences. 2021, pp.1-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233332v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGINE: Integrative Management of Green Infrastructures Multifunctionality, Ecosystem integrity and Ecosystem Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Les services écosystémiques au sein du Parc Naturel Régional de Brière : évaluation et vulnérabilité au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">INRAE; EMU; INBO; ISOE; Uni. Kiel; NINA. 2020, pp.41</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sylvie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; PNR de Brière. 2021, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228453v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">IMAGINE: Integrative Management of Green Infrastructures Multifunctionality, Ecosystem integrity and Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert De Blust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Diekötter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Hanssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stien Heremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; EMU; INBO; ISOE; Uni. Kiel; NINA. 2020, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la ressource forestière disponible sur le bassin d’approvisionnement de la centrale biomasse P4B d’Uniper France Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Teuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSTEA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4375,51 +4718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Seguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Barton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gr&#234;t-Regamey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rend&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.10.e155968" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sylvie Campagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-024-00924-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Nicholson Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102819" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebeaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101368" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monsarrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109487" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03395950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kheir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Habib Borsali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107505" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perennes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burkhard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9100348" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.5.e51103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario V Balzan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins Pinheiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mascarenhas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mor&#225;n-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ruiz-Frau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2019.1598499" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sylvie Sylvie Campagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.3.e24134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11630" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffenoir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417162v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65DZNRWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo Penteriani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gallardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cazassus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-231" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Boone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04011589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gerbaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Geijzendorffer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert de Blust" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K U Leuven" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Su&#353;kevi&#269;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Baudouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert De Blust" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Diek&#246;tter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hanssen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stien Heremans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Teuf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Aubard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Rusch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Cz&#250;cz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Tan&#225;cs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2026.114796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Nicholson Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Bernardo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Cazacu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n &#268;erneck&#253;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cortinovis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113952" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Seguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Barton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gr&#234;t-Regamey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rend&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.10.e155968" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sylvie Campagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-024-00924-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102819" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monsarrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03395950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kheir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Habib Borsali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perennes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burkhard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9100348" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.5.e51103" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario V Balzan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins Pinheiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mascarenhas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mor&#225;n-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ruiz-Frau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2019.1598499" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sylvie Sylvie Campagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.3.e24134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11630" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffenoir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754699" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65DZNRWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo Penteriani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gallardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cazassus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-231" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Boone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011569v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04011589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gerbaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474012v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Geijzendorffer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert de Blust" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K U Leuven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Su&#353;kevi&#269;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233332v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Baudouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228453v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert De Blust" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Diek&#246;tter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hanssen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stien Heremans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013261v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Teuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>