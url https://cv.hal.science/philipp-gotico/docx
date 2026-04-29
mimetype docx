--- v0 (2026-03-23)
+++ v1 (2026-04-29)
@@ -502,2357 +502,2357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking photoinduced charge separation in a perfluorinated Zn-tetraphenylporphyrin sensitizer</w:t>
+                <w:t xml:space="preserve">Light-Activated Artificial CO2-Reductase: Structure and Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
+                <w:t xml:space="preserve">Raphaël J. Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48 (34), pp.14896-14903. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (41), pp.28296-28305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4nj02484b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c08927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735554v1</w:t>
+                <w:t xml:space="preserve">hal-04735117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic CO2 reduction by Ni-substituted polyoxometalates: Structure-activity relationships and mechanistic insights</w:t>
+                <w:t xml:space="preserve">Cobalt tetracationic 3,4‐pyridinoporphyrazine for direct CO 2 to methanol conversion escaping the CO intermediate pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Talbi</w:t>
+                <w:t xml:space="preserve">Chanjuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Penas-Hidalgo</w:t>
+                <w:t xml:space="preserve">Jorge Follana-Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Robinson</w:t>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 345, pp.123681. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (50), pp.e202411967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202411967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451023v1</w:t>
+                <w:t xml:space="preserve">hal-05352180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Activated Artificial CO2-Reductase: Structure and Activity</w:t>
+                <w:t xml:space="preserve">Second Coordination Sphere Effect Shifts CO 2 to CO Reduction by Iron Porphyrin from Fe 0 to Fe I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël J. Labidi</w:t>
+                <w:t xml:space="preserve">Sk Amanullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Faivre</w:t>
+                <w:t xml:space="preserve">Marie Sircoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carpentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philipp Gotico</w:t>
+                <w:t xml:space="preserve">Manuel Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c08927⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (4), pp.e202314439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202314439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735117v1</w:t>
+                <w:t xml:space="preserve">hal-04441669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt tetracationic 3,4‐pyridinoporphyrazine for direct CO 2 to methanol conversion escaping the CO intermediate pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time‐Resolved Mechanistic Depiction of Photoinduced CO 2 Reduction Catalysis on a Urea‐Modified Iron Porphyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanjuan Zhang</w:t>
+                <w:t xml:space="preserve">Eva Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Follana-Berna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philipp Gotico</w:t>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 63 (50), pp.e202411967. </w:t>
+              <w:t xml:space="preserve">, 2024, 63 (32), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202411967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202407723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352180v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Coordination Sphere Effect Shifts CO 2 to CO Reduction by Iron Porphyrin from Fe 0 to Fe I</w:t>
+                <w:t xml:space="preserve">Proton domino reactions at an imidazole relay control the oxidation of a TyrZ-His$_{190}$ artificial mimic of photosystem II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sk Amanullah</w:t>
+                <w:t xml:space="preserve">Sujitraj Sheth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sircoglou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Winfried Leibl</w:t>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Llansola-Portoles</w:t>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (4), pp.e202314439. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (36), pp.e202400862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202314439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441669v1</w:t>
+                <w:t xml:space="preserve">hal-05354583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐Resolved Mechanistic Depiction of Photoinduced CO 2 Reduction Catalysis on a Urea‐Modified Iron Porphyrin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visible-Light-Driven Carbon Dioxide Reduction Catalyzed by Iron Schiff-Base Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pugliese</w:t>
+                <w:t xml:space="preserve">Iulia Cocosila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Solé-Daura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Winfried Leibl</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202407723⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.9618-9627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.4c01639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735575v1</w:t>
+                <w:t xml:space="preserve">hal-05065220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton domino reactions at an imidazole relay control the oxidation of a TyrZ-His$_{190}$ artificial mimic of photosystem II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sujitraj Sheth</w:t>
+                <w:t xml:space="preserve">Tracking photoinduced charge separation in a perfluorinated Zn-tetraphenylporphyrin sensitizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Szantai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202400862⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (34), pp.14896-14903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nj02484b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354583v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Driven Carbon Dioxide Reduction Catalyzed by Iron Schiff-Base Complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photocatalytic CO2 reduction by Ni-substituted polyoxometalates: Structure-activity relationships and mechanistic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Solé-Daura</w:t>
+                <w:t xml:space="preserve">Khadija Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Penas-Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yun Li</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.9618-9627. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 345, pp.123681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.4c01639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065220v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Driven Hydrogen Evolution Reaction Catalyzed by a Molybdenum-Copper Artificial Hydrogenase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio‐Inspired Bimetallic Cooperativity Through a Hydrogen Bonding Spacer in CO 2 Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanjuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël J Labidi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Albert Solé- Daura</w:t>
+                <w:t xml:space="preserve">Regis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c01350⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202214665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128647v1</w:t>
+                <w:t xml:space="preserve">hal-04231635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking full and fast conversion in photocatalytic carbon dioxide reduction for applications in radio-carbonylation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bimetallic Molecular Catalyst Design for Carbon Dioxide Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40136-w⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 88 (8), pp.e202300222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231644v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio‐Inspired Bimetallic Cooperativity Through a Hydrogen Bonding Spacer in CO 2 Reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Winfried Leibl</w:t>
+                <w:t xml:space="preserve">Light-Driven Hydrogen Evolution Reaction Catalyzed by a Molybdenum-Copper Artificial Hydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël J Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Solé- Daura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202214665⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (25), pp.13640-13649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c01350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231635v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic Molecular Catalyst Design for Carbon Dioxide Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking full and fast conversion in photocatalytic carbon dioxide reduction for applications in radio-carbonylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 88 (8), pp.e202300222. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40136-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173491v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtleties in Nature inspire catalyst design for carbon dioxide reduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173541v1</w:t>
+                <w:t xml:space="preserve">hal-03795563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of light-induced charge accumulation at a highly active iron porphyrin: insights in the photocatalytic CO$_2$ reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton-controlled Action of an Imidazole as Electron Relay in a Photoredox Triad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Protti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujitraj Sheth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202117530⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.247-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-021-00163-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594100v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Dissection of light-induced charge accumulation at a highly active iron porphyrin: insights in the photocatalytic CO$_2$ reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (14), pp.e202117530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202117530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795563v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-controlled Action of an Imidazole as Electron Relay in a Photoredox Triad</w:t>
+                <w:t xml:space="preserve">Subtleties in Nature inspire catalyst design for carbon dioxide reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 476, pp.21-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43630-021-00163-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865137v1</w:t>
+                <w:t xml:space="preserve">hal-04173541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Charge Accumulation in a Functional Triazole‐Linked Ruthenium‐Rhenium Dyad Towards Photocatalytic Carbon Dioxide Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imbroglio at a photoredox-iron-porphyrin catalyst dyad for the photocatalytic CO 2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelais Trapali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thu‐trang Tran</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Baron</w:t>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202100010⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (S3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279658v1</w:t>
+                <w:t xml:space="preserve">hal-03423940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbroglio at a photoredox-iron-porphyrin catalyst dyad for the photocatalytic CO 2 reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking Charge Accumulation in a Functional Triazole‐Linked Ruthenium‐Rhenium Dyad Towards Photocatalytic Carbon Dioxide Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu‐trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelais Trapali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Herrero</w:t>
+                <w:t xml:space="preserve">Aurelie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pino</w:t>
+                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (S3), pp.1-14. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202100010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423940v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through‐Space Electrostatic Interactions Surpass Classical Through‐Bond Electronic Effects in Enhancing CO 2 Reduction Performance of Iron Porphyrins</w:t>
               </w:r>
@@ -2877,64 +2877,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (5), pp.1308-1315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2994,64 +2994,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried A Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3098,64 +3098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in metalloporphyrin-based catalyst design towards carbon dioxide reduction: from bio-inspired second coordination sphere modifications to hierarchical architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3349,64 +3349,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Roupnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sircoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3470,90 +3470,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-Sphere Biomimetic Multipoint Hydrogen-Bonding Patterns to Boost CO2 Reduction of Iron Porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sircoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (14), pp.4504-4509. </w:t>
@@ -3591,77 +3591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Characterization of Bio-inspired Ni-based Proton Reduction Catalyst Bearing Pentadentate N2S3 Ligand with Improved Photocatalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,64 +3764,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Audisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhotoChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (8), pp.715-719. </w:t>
@@ -3885,77 +3885,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Khadhraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (82), pp.11630-11633. </w:t>
@@ -4353,51 +4353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting Club I2BC Transverse Axis 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Gif sur Yvette, France</w:t>
@@ -4452,394 +4452,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing light for smarter CO2 reduction on hybrid electrodes</w:t>
+                <w:t xml:space="preserve">Combining Artificial and Bacterial Photosynthesis for CO2 Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhayashri Kamath Kandel</w:t>
+                <w:t xml:space="preserve">Albert Buenos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Krieger‐liszkay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ièmes Journées Nationales des Carburants Solaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493182v1</w:t>
+                <w:t xml:space="preserve">hal-05493919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Artificial and Bacterial Photosynthesis for CO2 Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Buenos</w:t>
+                <w:t xml:space="preserve">Development of porphyrin-based photocathodes for CO2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anja Krieger‐liszkay</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ièmes Journées Nationales des Carburants Solaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493919v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of porphyrin-based photocathodes for CO2 reduction</w:t>
+                <w:t xml:space="preserve">Urea functionalized second coordination sphere on iron porphyrin catalyst for CO2 reduction under aprotic and protic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Fatima</w:t>
+                <w:t xml:space="preserve">Ashutosh Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ièmes Journées Nationales des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JED 2025 - Journée de l'Ecole Doctorale 2MIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, gif-sur-yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493257v1</w:t>
+                <w:t xml:space="preserve">hal-05523904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea functionalized second coordination sphere on iron porphyrin catalyst for CO2 reduction under aprotic and protic conditions</w:t>
+                <w:t xml:space="preserve">Harnessing light for smarter CO2 reduction on hybrid electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashutosh Vishwakarma</w:t>
+                <w:t xml:space="preserve">Abhayashri Kamath Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JED 2025 - Journée de l'Ecole Doctorale 2MIB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, gif-sur-yvette, France. </w:t>
+              <w:t xml:space="preserve">9ièmes Journées Nationales des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523904v1</w:t>
+                <w:t xml:space="preserve">hal-05493182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5097,51 +5097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202500482" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Rashid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Rana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena de Beer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC02722E" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Szantai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02484b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Talbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Penas-Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Robinson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123681" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04735117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Labidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08927" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Follana-Berna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202411967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Amanullah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sircoglou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Llansola-Portoles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202314439" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujitraj Sheth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05065220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Cocosila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Forte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c01639" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04128647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J Labidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;- Daura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Monticelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Talbot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40136-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214665" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300222" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Protti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00163-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;trang Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.104" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khadhraoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002718" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried A Leibl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100476" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04709c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dooshaye Moonshiram" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunming Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000227" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roupnel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814339" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904934" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02503934v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vecchio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Audisio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06475j" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bousfiha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Poyac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Devillers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhayashri Kamath Kandel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493919v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Buenos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Krieger&#8208;liszkay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fatima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Vishwakarma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02310759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS283" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202500482" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Rashid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Rana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena de Beer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC02722E" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04735117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Labidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08927" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Follana-Berna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202411967" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Amanullah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sircoglou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Llansola-Portoles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202314439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407723" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujitraj Sheth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400862" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05065220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Cocosila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Forte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c01639" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Szantai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02484b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Talbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Penas-Hidalgo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Robinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123681" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214665" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04128647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J Labidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;- Daura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01350" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Monticelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Talbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40136-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865137v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Protti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00163-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117530" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;trang Tran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khadhraoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002718" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried A Leibl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100476" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04709c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dooshaye Moonshiram" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunming Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000227" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roupnel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814339" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904934" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02503934v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vecchio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Audisio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06475j" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bousfiha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Poyac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Devillers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493919v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Buenos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Krieger&#8208;liszkay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fatima" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Vishwakarma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493182v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhayashri Kamath Kandel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02310759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS283" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>