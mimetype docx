--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe OLIVIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibres/RTM6 vitrimer and non-dynamic epoxy thermoset composites: comparative study of manufacturing, mechanical characteristics, water absorption, impact resistance, repairing and compression after impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 304, pp.112674. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure resistance characterisation of vascular networks embedded in carbon composites for high energy physics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 282, pp.111535. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and low-cost system for in situ and real-time cure monitoring using electrical impedancemetry for thermoset and CFRP laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huikangyue Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.035603. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ad14df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy Vitrimer Formulation for Resin Transfer Molding: Reactivity, Process, and Material Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Calbiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.6087-6095. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c00796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Limits of High- T g Epoxy Vitrimers Produced through Resin-Transfer Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D’elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (39), pp.46357-46367. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c10007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimer composites: current status and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ma00654e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and in-situ FBG monitoring of process-induced strains during autoclave co-curing, co-bonding and secondary bonding of composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibres reinforced composites. Electrical impedance analysis: a gateway to smartness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2020.1843559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of cure-dependent properties and strains during composites manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (22), pp.3109-3124. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998320912470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAP methodology: A new way to design composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.107755. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshening of a Coastal Karst Aquifer Revealed by the Temporal Changes in a Spring Water Composition (La Palme, Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tamborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bejannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.45. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology6020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity and diffusivity of carbon‐reinforced polyetherketoneketone composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lacabanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136 (38), pp.47975. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the electrical behaviour of carbon/epoxy composites and monitoring changes in their microstructure during oven and autoclave curing using electrical impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aacdba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of conductive structural composites through spraying of CNTs/epoxy dispersions on dry carbon fiber plies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parlevliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 100, pp. 40-47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des paramètres géométriques pour la caractérisation électrique d’un composite T700/M21 en cours de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Le Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (4), pp.411. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between degree of crystallinity, morphology and mechanical properties of PPS/carbon fiber laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natassia Lona Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabel Cerqueira Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Cocchieri Botelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), p. 195-201. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2015-0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver fillers aspect ratio influence on electrical and thermal conductivity in PEEK/Ag nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lacabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of anisotropic geometrical parameters for the electrical characterization of carbon/epoxy composite during oven curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Le Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.204--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURE MONITORING AND SHM OF CARBON FIBER REINFORCED POLYMER PART II : MULTI-PHYSICAL CORRELATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.567-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of fiber Bragg gratings bonded on a glass/epoxy laminate subjected to static loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Falandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.75--84. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring-back simulation of unidirectional carbon/epoxy flat laminate composite manufactured through autoclave process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. M. Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.196--205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal, rheological and electrical analysis of MWCNTs/epoxy matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parlevliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Geistbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 110, pp. 118-125. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part I : Impedance Analysis and Multiphysic Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Moukaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.560-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the through-thickness thermal and electrical conductivity of carbon fibre/epoxy laminates by exploiting synergy between graphene and silver nano-inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everson Kandare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar A. Khatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghyun Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.72--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of mechanical modifications in poly (ether ether ketone)/carbon nanotube composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pavlenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sapelkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (23), pp.234901. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4883299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédancemétrie électrique pour le monitoring de composites carbone/époxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.24.207-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary experimental study on the electrical impedance analysis for in-situ monitoring of the curing of carbon/epoxy composite material for aeronautical and aerospace structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Viargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (9), pp.095005. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/24/9/095005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and electrical characterization of a unidirectional CFRP composite filled with double walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Bougherara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 73, pp. 19-26. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permian granites in the Pyrenees: the Aya pluton (Basque Country)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121-2011-014-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de cycles de cuisson rapides sur le préimprégné aéronautique M21/T700 : suivi de polymérisation et propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (6-7), p.611-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of double-walled carbon nanotubes on the curing reaction kinetics and shear flow of an epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Bougherara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 126, pp.358-366. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.36988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing curing conditions in order to analyse the influence of process-induced stresses upon some mechanical properties of carbon / epoxy laminates at constant T\textlessSubscript\textgreaterg\textless/Subscript\textgreater and degree of cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.1373--1389. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0676-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of composite repair method by liquid resin infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3-5), pp.200--207. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174328910X12647080902411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the thermokinetic behaviour and the phases transitions of a carbon/polymeric composite submitted to high heating rate ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (Suppl. 1), p.639-642. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-010-0851-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of cure-residual strains through the thickness of carbon-epoxy laminates using FBGs Part II: Technological specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Zitoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (10), pp.1534--1544. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of cure residual strains through the thickness of carbon-epoxy laminates using FBGs, Part I: Elementary specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Grunevald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.94--104. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive deformation of a zone of magma transfer in a transpressional regime: The Variscan Mérens shear zone (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.1138-1149. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation des structures composites obtenues par rfi avec le matériau HexFIT™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.401 - 412. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.15.401-412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a data-driven decision support system for enhanced healthcare collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bhar Layeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Rifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2025 - 26th IFIP WG 5.5 SOCOLNET Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Porto, Portugal. pp.446-461, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05673-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and manufacturing of thermoplastic matrix composite panels with overmoulded stiffening grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neuveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Scientific Association for Material Forming International Conference-ESAFORM-Annual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.646-654, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of residual deformations in composite plates: integration of part/mold interaction and compensated mold design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Ratsifandrihana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composite Materials ICCM-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Delaware Center for Composite Materials (CCM), Aug 2025, Baltimore (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of residual deformations in thin composite plates : considering the part/mold interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Ratsifandrihana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites JNC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jun 2025, Gif- sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DIGITAL METHOD FOR THE COMPENSATED MOLD DESIGN OF COMPOSITE PARTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th congress of the International council of the aeronautical sciences ICAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International council of the aeronautical sciences, Sep 2024, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUT-OF-AUTOCLAVE CURE MONITORING OF CFRP LAMINATES USING AN INNOVATIVE AND LOW-COST ELECTRICAL SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huikangyue Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes (France), France. pp.599-606, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic characterization of the CF-PEKK prepreg and laminates for low temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purith Polnikorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Douchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Clément Ader, Apr 2024, Toulouse, France. pp.399-410, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimers : Potential and Processability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST Fin de Vie des Composites AMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Albi, May 2024, IMT Mines Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la cuisson d'un composite fibres de carbone / matrice polymère à l'aide d'une méthode d'impédancemétrie spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Margueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huikangyue Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of release agent on process-induced deformation in autoclave curing of laminate composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Lerdwongpaisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials (ECCM20),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a new qualification impact test for aerospace smart structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2022 - 33rd Congress of the International Council of the Aeronautical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Out-of-Plane Deformation of Symmetrical Flat Laminate Composites Manufactured through Autoclave Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Lerdwongpaisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Composite Structures (ICCS24) Faculty of Engineering, University of Porto, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un outil de simulation des déformations induites lors du co-collage de pièces composites en autoclave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC21 : Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites, composites à matrices nanochargées : conditions de mise en œuvre et propriétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprégnation et transfert de tapis de Nanotubes de Carbone Alignés Verticalement sur du préimprégné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Simulation Tool of Strains Induced During the Co-bonding of Autoclave-cured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2019 - 34th Technical Conference of the American Society for Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/asc34/31293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides & mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018, Congrès de la Société Française d’Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring changes in CFRP laminates microstructure during oven and autoclave curing using electrical impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides et mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of the adhesive on process distortions of the co-bonded stringer foot specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Athènes, Greece. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction behaviour of out-of-autoclave prepreg materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM, 2017, Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des cinétiques de polymérisation de résines destinées à la fabrication Hors Autoclave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 20 : Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs sur Marne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PRE-DESIGN METHODOLOGY FOR INNOVATIVE COMPOSITE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction Behavior Of Out-of-Autoclave Prepreg Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017 (20th International Conference on Forming)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthodologie de conception pour les structures composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRICAL INVESTIGATION FOR THE ELECTRICAL CHARACTERIZATION OF T700/M21 CFRP COMPOSITE DURING CURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring-back Prediction of CRFP Composite Laminate Ribs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mansur Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nazreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Composite Materials and Structures, Istanbul, April 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mobility in Dense LTE-A Networks with Small Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca-Maria Indre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Nya Kamtchoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 81st Vehicular Technology Conference (VTC2015-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity enhancement of vertically aligned nanotube carpet reinforced thermoset composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne-L'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS18 - 18th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF GEOMETRICAL PARAMETERS FOR ELECTRICAL CHARACTERIZATION OF A CFRP DURING CURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Composite Materials - ICCM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical effects of the injection-CVD nanostructuration of carbon-fibre composites investigated by bundle tensile test and DMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 20 - 20th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Copenhagen, Denmark. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part II : Multi-Physical Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and analytical study of flat laminate composite spring-back manufactured through autoclave process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and experimental methods for composite materials and structures, Harbin (China), September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part I : Impedance Analysis and Multiphysic Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring-back prediction through numerical simulation for composite manufacturing using autoclave process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and experimental methods for composite materials and structures, Harbin (China), September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional permeability determination of reinforced composites structures with vertically aligned carbon nanotube forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMAL AND MECHANICAL BEHAVIOUR OF PAN AND PITCHBASED CARBON FIBER WOVEN FABRIC REINFORCED PARTICLE FILLED EPOXY COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 16 - 16th International Conference on Composite Materials. Sevilla Spain 22-26 June 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sevilla, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés thermiques de composites nanotubes de carbone verticalement alignés / époxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02361712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de cuisson de composites Carbone/Epoxy par impédancemétrie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURE MONITORING OF CFRP: ELECTRICAL IMPEDANCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mounkaila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials - ICCM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et étude des propriétés mécaniques de matériaux composites renforcés par des tapis de nanotubes de carbone alignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et simulation de la conductivité thermique de matériaux composites à matrice organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Di Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and simulation of thermal conductivity of organic matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Di Tomasou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.3587-3596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal behaviour of thermoset polymer matrix filled with micro and nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Di Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédancemétrie électrique pour le monitoring de composites Carbone/Epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Smart Material : intégration de fonctions et comportement mécanique des multi-matériaux" ,Laval, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and electrical behavior of a PEEK/carbon nanotubes composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Cadaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des dommages au choc de composites stratifiés aéronautiques : application à la chute d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Westphal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique et électrique d'un composite PEEK / fibres de carbone / nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guehenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dagréou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration des matériaux composites : procédés et simulations associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat Aussois 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. p.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the thermokinetic behaviour and the phases transitions of a carbon/polymeric composite submitted to high heating rate ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reduction of manufacturing cycle in a high heating ramp process for carbon/polymeric composite : thermokinetic caracterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation des composites par infiltration de résine = Investigation of a composite repair method by liquid resin infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique et cinétique d'une résine époxyde chargée de nanotubes de carbone double parois = Rheological and kinetic behavior of double-walled carbon nanotubes filled epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhab Elsawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peigney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés électrique d'un composite aéronautique = Prediction of electrical properties of an aeronautic composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Al Maghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'effet de l'empilement sur les caractéristiques mécaniques des stratifiés (verre/polyester) = The effect of lamination method on mechanical properties of (glass / polyester) composite, Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Tarsha Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFRP with voids: ultrasonic characterization of localized porosity, acceptance criteria and mechanical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe A Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16TH INTERNATIONAL CONFERENCE ON COMPOSITE MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosités dans les stratifiés carbone/polymère : critère d’admissibilité et modélisation des propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. p.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF THE EFFECTS OF VOIDS ON SOME PHYSICAL, MECHANICAL AND DAMAGE MECHANICS PROPERTIES OF CARBON/POLYMERIC COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Tarsha Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference On Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability criterion for porosity in carbon/epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Méditerranéen sur Les Matériaux Composites, Béchar, Algérie, Dec 9-11 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Béchar, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation des structures composites obtenues par RFI avec le matériau HexFIT™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique "Mise en forme des matériaux composites" AMAC et SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning high speed IP access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1388-3437(03)80169-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite materials prepared from vertically aligned carbon nanotubes: elaboration and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemOnTubes 2012 (Arcachon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arcachon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of granite emplacement, crustal flow and gneiss dome formation in the Variscan segment of the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schulmann, K., Martı´nez Catala´n, J. R., Lardeaux, J. M., Janousek, V. &amp; Oggiano, G. The Geological Society of London, 405, pp.265-287, 2014, The Variscan Orogeny: Extent, Timescale and the Formation of the European Crust, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP405.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon/polymeric composites autoclave cure monitoring with optical fiber bragg grating (FBG) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Wiley encyclopedia of composites 2nd edition vol. 1 / sous la dir. de L. NICOLAIS et A. BORZACCHIELLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, p.230-240, 2012, 978-0-470-27564-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe OLIVIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibres/RTM6 vitrimer and non-dynamic epoxy thermoset composites: comparative study of manufacturing, mechanical characteristics, water absorption, impact resistance, repairing and compression after impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 304, pp.112674. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure resistance characterisation of vascular networks embedded in carbon composites for high energy physics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 282, pp.111535. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy Vitrimer Formulation for Resin Transfer Molding: Reactivity, Process, and Material Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Calbiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.6087-6095. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c00796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and low-cost system for in situ and real-time cure monitoring using electrical impedancemetry for thermoset and CFRP laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huikangyue Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.035603. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ad14df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Limits of High- T g Epoxy Vitrimers Produced through Resin-Transfer Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D’elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (39), pp.46357-46367. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c10007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimer composites: current status and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ma00654e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and in-situ FBG monitoring of process-induced strains during autoclave co-curing, co-bonding and secondary bonding of composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibres reinforced composites. Electrical impedance analysis: a gateway to smartness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2020.1843559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of cure-dependent properties and strains during composites manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (22), pp.3109-3124. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998320912470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAP methodology: A new way to design composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.107755. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshening of a Coastal Karst Aquifer Revealed by the Temporal Changes in a Spring Water Composition (La Palme, Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tamborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bejannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.45. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology6020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity and diffusivity of carbon‐reinforced polyetherketoneketone composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lacabanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136 (38), pp.47975. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the electrical behaviour of carbon/epoxy composites and monitoring changes in their microstructure during oven and autoclave curing using electrical impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aacdba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of conductive structural composites through spraying of CNTs/epoxy dispersions on dry carbon fiber plies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parlevliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 100, pp. 40-47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des paramètres géométriques pour la caractérisation électrique d’un composite T700/M21 en cours de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Le Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (4), pp.411. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between degree of crystallinity, morphology and mechanical properties of PPS/carbon fiber laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natassia Lona Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabel Cerqueira Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Cocchieri Botelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), p. 195-201. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2015-0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver fillers aspect ratio influence on electrical and thermal conductivity in PEEK/Ag nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lacabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of anisotropic geometrical parameters for the electrical characterization of carbon/epoxy composite during oven curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Le Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.204--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURE MONITORING AND SHM OF CARBON FIBER REINFORCED POLYMER PART II : MULTI-PHYSICAL CORRELATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.567-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring-back simulation of unidirectional carbon/epoxy flat laminate composite manufactured through autoclave process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. M. Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.196--205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of fiber Bragg gratings bonded on a glass/epoxy laminate subjected to static loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Falandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.75--84. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal, rheological and electrical analysis of MWCNTs/epoxy matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parlevliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Geistbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 110, pp. 118-125. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the through-thickness thermal and electrical conductivity of carbon fibre/epoxy laminates by exploiting synergy between graphene and silver nano-inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everson Kandare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar A. Khatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghyun Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.72--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part I : Impedance Analysis and Multiphysic Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Moukaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.560-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of mechanical modifications in poly (ether ether ketone)/carbon nanotube composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pavlenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sapelkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (23), pp.234901. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4883299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédancemétrie électrique pour le monitoring de composites carbone/époxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.24.207-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary experimental study on the electrical impedance analysis for in-situ monitoring of the curing of carbon/epoxy composite material for aeronautical and aerospace structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Viargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (9), pp.095005. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/24/9/095005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and electrical characterization of a unidirectional CFRP composite filled with double walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Bougherara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 73, pp. 19-26. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de cycles de cuisson rapides sur le préimprégné aéronautique M21/T700 : suivi de polymérisation et propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (6-7), p.611-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permian granites in the Pyrenees: the Aya pluton (Basque Country)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121-2011-014-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of double-walled carbon nanotubes on the curing reaction kinetics and shear flow of an epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Bougherara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 126, pp.358-366. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.36988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing curing conditions in order to analyse the influence of process-induced stresses upon some mechanical properties of carbon / epoxy laminates at constant T\textlessSubscript\textgreaterg\textless/Subscript\textgreater and degree of cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.1373--1389. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0676-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of composite repair method by liquid resin infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3-5), pp.200--207. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174328910X12647080902411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the thermokinetic behaviour and the phases transitions of a carbon/polymeric composite submitted to high heating rate ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (Suppl. 1), p.639-642. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-010-0851-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of cure-residual strains through the thickness of carbon-epoxy laminates using FBGs Part II: Technological specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Zitoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (10), pp.1534--1544. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of cure residual strains through the thickness of carbon-epoxy laminates using FBGs, Part I: Elementary specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Grunevald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.94--104. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive deformation of a zone of magma transfer in a transpressional regime: The Variscan Mérens shear zone (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.1138-1149. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation des structures composites obtenues par rfi avec le matériau HexFIT™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.401 - 412. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.15.401-412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a data-driven decision support system for enhanced healthcare collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bhar Layeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Rifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2025 - 26th IFIP WG 5.5 SOCOLNET Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Porto, Portugal. pp.446-461, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05673-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and manufacturing of thermoplastic matrix composite panels with overmoulded stiffening grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neuveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Scientific Association for Material Forming International Conference-ESAFORM-Annual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.646-654, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of residual deformations in composite plates: integration of part/mold interaction and compensated mold design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Ratsifandrihana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composite Materials ICCM-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Delaware Center for Composite Materials (CCM), Aug 2025, Baltimore (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of residual deformations in thin composite plates : considering the part/mold interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Ratsifandrihana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites JNC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jun 2025, Gif- sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DIGITAL METHOD FOR THE COMPENSATED MOLD DESIGN OF COMPOSITE PARTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th congress of the International council of the aeronautical sciences ICAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International council of the aeronautical sciences, Sep 2024, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUT-OF-AUTOCLAVE CURE MONITORING OF CFRP LAMINATES USING AN INNOVATIVE AND LOW-COST ELECTRICAL SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huikangyue Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes (France), France. pp.599-606, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic characterization of the CF-PEKK prepreg and laminates for low temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purith Polnikorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Douchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Clément Ader, Apr 2024, Toulouse, France. pp.399-410, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimers : Potential and Processability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST Fin de Vie des Composites AMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Albi, May 2024, IMT Mines Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la cuisson d'un composite fibres de carbone / matrice polymère à l'aide d'une méthode d'impédancemétrie spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Margueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huikangyue Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of release agent on process-induced deformation in autoclave curing of laminate composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Lerdwongpaisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials (ECCM20),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a new qualification impact test for aerospace smart structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2022 - 33rd Congress of the International Council of the Aeronautical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Out-of-Plane Deformation of Symmetrical Flat Laminate Composites Manufactured through Autoclave Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Lerdwongpaisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Composite Structures (ICCS24) Faculty of Engineering, University of Porto, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un outil de simulation des déformations induites lors du co-collage de pièces composites en autoclave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC21 : Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprégnation et transfert de tapis de Nanotubes de Carbone Alignés Verticalement sur du préimprégné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites, composites à matrices nanochargées : conditions de mise en œuvre et propriétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Simulation Tool of Strains Induced During the Co-bonding of Autoclave-cured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2019 - 34th Technical Conference of the American Society for Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/asc34/31293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides & mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018, Congrès de la Société Française d’Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides et mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring changes in CFRP laminates microstructure during oven and autoclave curing using electrical impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of the adhesive on process distortions of the co-bonded stringer foot specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Athènes, Greece. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction behaviour of out-of-autoclave prepreg materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM, 2017, Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PRE-DESIGN METHODOLOGY FOR INNOVATIVE COMPOSITE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des cinétiques de polymérisation de résines destinées à la fabrication Hors Autoclave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 20 : Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs sur Marne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction Behavior Of Out-of-Autoclave Prepreg Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017 (20th International Conference on Forming)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthodologie de conception pour les structures composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRICAL INVESTIGATION FOR THE ELECTRICAL CHARACTERIZATION OF T700/M21 CFRP COMPOSITE DURING CURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring-back Prediction of CRFP Composite Laminate Ribs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mansur Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nazreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Composite Materials and Structures, Istanbul, April 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mobility in Dense LTE-A Networks with Small Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca-Maria Indre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Nya Kamtchoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 81st Vehicular Technology Conference (VTC2015-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity enhancement of vertically aligned nanotube carpet reinforced thermoset composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne-L'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS18 - 18th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF GEOMETRICAL PARAMETERS FOR ELECTRICAL CHARACTERIZATION OF A CFRP DURING CURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Composite Materials - ICCM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical effects of the injection-CVD nanostructuration of carbon-fibre composites investigated by bundle tensile test and DMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 20 - 20th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Copenhagen, Denmark. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part II : Multi-Physical Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and analytical study of flat laminate composite spring-back manufactured through autoclave process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and experimental methods for composite materials and structures, Harbin (China), September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part I : Impedance Analysis and Multiphysic Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring-back prediction through numerical simulation for composite manufacturing using autoclave process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and experimental methods for composite materials and structures, Harbin (China), September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional permeability determination of reinforced composites structures with vertically aligned carbon nanotube forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMAL AND MECHANICAL BEHAVIOUR OF PAN AND PITCHBASED CARBON FIBER WOVEN FABRIC REINFORCED PARTICLE FILLED EPOXY COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 16 - 16th International Conference on Composite Materials. Sevilla Spain 22-26 June 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sevilla, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés thermiques de composites nanotubes de carbone verticalement alignés / époxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02361712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et étude des propriétés mécaniques de matériaux composites renforcés par des tapis de nanotubes de carbone alignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURE MONITORING OF CFRP: ELECTRICAL IMPEDANCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mounkaila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials - ICCM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de cuisson de composites Carbone/Epoxy par impédancemétrie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et simulation de la conductivité thermique de matériaux composites à matrice organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Di Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and simulation of thermal conductivity of organic matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Di Tomasou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.3587-3596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal behaviour of thermoset polymer matrix filled with micro and nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Di Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédancemétrie électrique pour le monitoring de composites Carbone/Epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Smart Material : intégration de fonctions et comportement mécanique des multi-matériaux" ,Laval, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and electrical behavior of a PEEK/carbon nanotubes composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Cadaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des dommages au choc de composites stratifiés aéronautiques : application à la chute d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Westphal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique et électrique d'un composite PEEK / fibres de carbone / nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guehenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dagréou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration des matériaux composites : procédés et simulations associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat Aussois 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. p.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the thermokinetic behaviour and the phases transitions of a carbon/polymeric composite submitted to high heating rate ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reduction of manufacturing cycle in a high heating ramp process for carbon/polymeric composite : thermokinetic caracterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation des composites par infiltration de résine = Investigation of a composite repair method by liquid resin infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés électrique d'un composite aéronautique = Prediction of electrical properties of an aeronautic composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Al Maghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique et cinétique d'une résine époxyde chargée de nanotubes de carbone double parois = Rheological and kinetic behavior of double-walled carbon nanotubes filled epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhab Elsawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peigney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'effet de l'empilement sur les caractéristiques mécaniques des stratifiés (verre/polyester) = The effect of lamination method on mechanical properties of (glass / polyester) composite, Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Tarsha Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosités dans les stratifiés carbone/polymère : critère d’admissibilité et modélisation des propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. p.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFRP with voids: ultrasonic characterization of localized porosity, acceptance criteria and mechanical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe A Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16TH INTERNATIONAL CONFERENCE ON COMPOSITE MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF THE EFFECTS OF VOIDS ON SOME PHYSICAL, MECHANICAL AND DAMAGE MECHANICS PROPERTIES OF CARBON/POLYMERIC COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Tarsha Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference On Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability criterion for porosity in carbon/epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Méditerranéen sur Les Matériaux Composites, Béchar, Algérie, Dec 9-11 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Béchar, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation des structures composites obtenues par RFI avec le matériau HexFIT™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique "Mise en forme des matériaux composites" AMAC et SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning high speed IP access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1388-3437(03)80169-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite materials prepared from vertically aligned carbon nanotubes: elaboration and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemOnTubes 2012 (Arcachon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arcachon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of granite emplacement, crustal flow and gneiss dome formation in the Variscan segment of the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schulmann, K., Martı´nez Catala´n, J. R., Lardeaux, J. M., Janousek, V. &amp; Oggiano, G. The Geological Society of London, 405, pp.265-287, 2014, The Variscan Orogeny: Extent, Timescale and the Formation of the European Crust, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP405.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon/polymeric composites autoclave cure monitoring with optical fiber bragg grating (FBG) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Wiley encyclopedia of composites 2nd edition vol. 1 / sous la dir. de L. NICOLAIS et A. BORZACCHIELLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, p.230-240, 2012, 978-0-470-27564-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikangyue Bao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad14df" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00654e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2020.1843559" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107755" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology6020045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coulson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dantras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gleizes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47975" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01827391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hamadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aacdba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fogel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parlevliet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.04.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Le Begue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassia Lona Batista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabel Cerqueira Rezende" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cocchieri Botelho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2015-0453" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussawi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Falandry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.04.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. M. Nasir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aminanda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geistbeck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Moukaila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951228v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everson Kandare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A. Khatibi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyun Yoo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883299" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.207-220" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viargues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/9/095005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Demont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bougherara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.08.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121-2011-014-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36988" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0676-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328910X12647080902411" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0851-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.06.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJR56NWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Grunevald" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.10.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QDKN4N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gleizes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2008.05.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L656FD5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Torres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.401-412" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05336334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatg&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05673-3_27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neuveu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-70" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05223819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Delsol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Taouil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04621116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purith Polnikorn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-45" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Margueres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Lerdwongpaisan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gastaldo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rafik" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407609v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Serrano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02906323v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc34/31293" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496673v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02018751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serrano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cinquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cinquin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044391v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666776v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623257v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048272v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sassi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounkaila" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansur Ali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nasir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazreen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620446v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca-Maria Indre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Nya Kamtchoum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simonian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145869" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillonnec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052007v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Begue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020396v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nasir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aminanda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708891v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouillonnec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361712v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Charon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leblanc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183348v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745288v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Tomaso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769587v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Tomasou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764778v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Cadaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guehenec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771338v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764785v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764784v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389232v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Huchette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393946v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhab Elsawi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430577v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gillet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Al Maghribi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429749v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Tarsha Kurdi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Ibrahim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alabdallah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496704v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A Olivier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mascaro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496761v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Olivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496812v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Marguer&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mascaro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collombet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Torres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281461v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-3437(03)80169-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185701v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01133342v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumonier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729117v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikangyue Bao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad14df" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00654e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2020.1843559" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107755" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology6020045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coulson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dantras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gleizes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47975" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01827391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hamadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aacdba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fogel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parlevliet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.04.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Le Begue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassia Lona Batista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabel Cerqueira Rezende" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cocchieri Botelho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2015-0453" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. M. Nasir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aminanda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussawi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Falandry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.04.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geistbeck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everson Kandare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A. Khatibi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyun Yoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Moukaila" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883299" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.207-220" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viargues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/9/095005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Demont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bougherara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.08.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121-2011-014-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36988" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0676-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328910X12647080902411" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0851-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.06.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJR56NWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Grunevald" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.10.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QDKN4N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gleizes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2008.05.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L656FD5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Torres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.401-412" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05336334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatg&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05673-3_27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neuveu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-70" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05223819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Delsol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Taouil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04621116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purith Polnikorn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-45" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Margueres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Lerdwongpaisan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gastaldo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rafik" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407609v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Serrano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02906323v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc34/31293" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02018751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serrano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cinquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cinquin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666776v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623257v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048272v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sassi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounkaila" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansur Ali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nasir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazreen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620446v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca-Maria Indre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Nya Kamtchoum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simonian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145869" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillonnec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052007v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Begue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020396v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nasir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aminanda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708891v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouillonnec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361712v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Charon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leblanc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761518v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183348v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745288v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Tomaso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769587v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Tomasou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764778v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Cadaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guehenec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771338v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764785v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764784v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389232v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Huchette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Al Maghribi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393946v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhab Elsawi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429749v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Tarsha Kurdi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Ibrahim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alabdallah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496761v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mascaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496704v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A Olivier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Olivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496812v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Marguer&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mascaro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collombet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Torres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281461v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-3437(03)80169-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185701v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01133342v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumonier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729117v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>