--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe OLIVIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibres/RTM6 vitrimer and non-dynamic epoxy thermoset composites: comparative study of manufacturing, mechanical characteristics, water absorption, impact resistance, repairing and compression after impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 304, pp.112674. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure resistance characterisation of vascular networks embedded in carbon composites for high energy physics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 282, pp.111535. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy Vitrimer Formulation for Resin Transfer Molding: Reactivity, Process, and Material Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Calbiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.6087-6095. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c00796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and low-cost system for in situ and real-time cure monitoring using electrical impedancemetry for thermoset and CFRP laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huikangyue Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.035603. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ad14df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Limits of High- T g Epoxy Vitrimers Produced through Resin-Transfer Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D’elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (39), pp.46357-46367. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c10007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimer composites: current status and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ma00654e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and in-situ FBG monitoring of process-induced strains during autoclave co-curing, co-bonding and secondary bonding of composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibres reinforced composites. Electrical impedance analysis: a gateway to smartness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2020.1843559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of cure-dependent properties and strains during composites manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (22), pp.3109-3124. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998320912470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAP methodology: A new way to design composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.107755. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshening of a Coastal Karst Aquifer Revealed by the Temporal Changes in a Spring Water Composition (La Palme, Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tamborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bejannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.45. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology6020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity and diffusivity of carbon‐reinforced polyetherketoneketone composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lacabanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136 (38), pp.47975. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the electrical behaviour of carbon/epoxy composites and monitoring changes in their microstructure during oven and autoclave curing using electrical impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aacdba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of conductive structural composites through spraying of CNTs/epoxy dispersions on dry carbon fiber plies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parlevliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 100, pp. 40-47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des paramètres géométriques pour la caractérisation électrique d’un composite T700/M21 en cours de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Le Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (4), pp.411. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between degree of crystallinity, morphology and mechanical properties of PPS/carbon fiber laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natassia Lona Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabel Cerqueira Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Cocchieri Botelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), p. 195-201. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2015-0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver fillers aspect ratio influence on electrical and thermal conductivity in PEEK/Ag nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lacabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of anisotropic geometrical parameters for the electrical characterization of carbon/epoxy composite during oven curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Le Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.204--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURE MONITORING AND SHM OF CARBON FIBER REINFORCED POLYMER PART II : MULTI-PHYSICAL CORRELATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.567-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring-back simulation of unidirectional carbon/epoxy flat laminate composite manufactured through autoclave process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. M. Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.196--205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of fiber Bragg gratings bonded on a glass/epoxy laminate subjected to static loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Falandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.75--84. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal, rheological and electrical analysis of MWCNTs/epoxy matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parlevliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Geistbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 110, pp. 118-125. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the through-thickness thermal and electrical conductivity of carbon fibre/epoxy laminates by exploiting synergy between graphene and silver nano-inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everson Kandare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar A. Khatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghyun Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.72--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part I : Impedance Analysis and Multiphysic Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Moukaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.560-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of mechanical modifications in poly (ether ether ketone)/carbon nanotube composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pavlenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sapelkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (23), pp.234901. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4883299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédancemétrie électrique pour le monitoring de composites carbone/époxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.24.207-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary experimental study on the electrical impedance analysis for in-situ monitoring of the curing of carbon/epoxy composite material for aeronautical and aerospace structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Viargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (9), pp.095005. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/24/9/095005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and electrical characterization of a unidirectional CFRP composite filled with double walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Bougherara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 73, pp. 19-26. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de cycles de cuisson rapides sur le préimprégné aéronautique M21/T700 : suivi de polymérisation et propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (6-7), p.611-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permian granites in the Pyrenees: the Aya pluton (Basque Country)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121-2011-014-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of double-walled carbon nanotubes on the curing reaction kinetics and shear flow of an epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Bougherara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 126, pp.358-366. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.36988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing curing conditions in order to analyse the influence of process-induced stresses upon some mechanical properties of carbon / epoxy laminates at constant T\textlessSubscript\textgreaterg\textless/Subscript\textgreater and degree of cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.1373--1389. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0676-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of composite repair method by liquid resin infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3-5), pp.200--207. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174328910X12647080902411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the thermokinetic behaviour and the phases transitions of a carbon/polymeric composite submitted to high heating rate ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (Suppl. 1), p.639-642. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-010-0851-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of cure-residual strains through the thickness of carbon-epoxy laminates using FBGs Part II: Technological specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Zitoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (10), pp.1534--1544. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of cure residual strains through the thickness of carbon-epoxy laminates using FBGs, Part I: Elementary specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Grunevald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.94--104. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive deformation of a zone of magma transfer in a transpressional regime: The Variscan Mérens shear zone (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.1138-1149. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation des structures composites obtenues par rfi avec le matériau HexFIT™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.401 - 412. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.15.401-412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a data-driven decision support system for enhanced healthcare collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bhar Layeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Rifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2025 - 26th IFIP WG 5.5 SOCOLNET Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Porto, Portugal. pp.446-461, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05673-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and manufacturing of thermoplastic matrix composite panels with overmoulded stiffening grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neuveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Scientific Association for Material Forming International Conference-ESAFORM-Annual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.646-654, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of residual deformations in composite plates: integration of part/mold interaction and compensated mold design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Ratsifandrihana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composite Materials ICCM-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Delaware Center for Composite Materials (CCM), Aug 2025, Baltimore (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of residual deformations in thin composite plates : considering the part/mold interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Ratsifandrihana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites JNC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jun 2025, Gif- sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DIGITAL METHOD FOR THE COMPENSATED MOLD DESIGN OF COMPOSITE PARTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th congress of the International council of the aeronautical sciences ICAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International council of the aeronautical sciences, Sep 2024, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUT-OF-AUTOCLAVE CURE MONITORING OF CFRP LAMINATES USING AN INNOVATIVE AND LOW-COST ELECTRICAL SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huikangyue Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes (France), France. pp.599-606, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic characterization of the CF-PEKK prepreg and laminates for low temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purith Polnikorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Douchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Clément Ader, Apr 2024, Toulouse, France. pp.399-410, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimers : Potential and Processability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST Fin de Vie des Composites AMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Albi, May 2024, IMT Mines Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la cuisson d'un composite fibres de carbone / matrice polymère à l'aide d'une méthode d'impédancemétrie spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Margueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huikangyue Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of release agent on process-induced deformation in autoclave curing of laminate composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Lerdwongpaisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials (ECCM20),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a new qualification impact test for aerospace smart structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2022 - 33rd Congress of the International Council of the Aeronautical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Out-of-Plane Deformation of Symmetrical Flat Laminate Composites Manufactured through Autoclave Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Lerdwongpaisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Composite Structures (ICCS24) Faculty of Engineering, University of Porto, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un outil de simulation des déformations induites lors du co-collage de pièces composites en autoclave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC21 : Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprégnation et transfert de tapis de Nanotubes de Carbone Alignés Verticalement sur du préimprégné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites, composites à matrices nanochargées : conditions de mise en œuvre et propriétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Simulation Tool of Strains Induced During the Co-bonding of Autoclave-cured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2019 - 34th Technical Conference of the American Society for Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/asc34/31293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides & mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018, Congrès de la Société Française d’Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides et mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring changes in CFRP laminates microstructure during oven and autoclave curing using electrical impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of the adhesive on process distortions of the co-bonded stringer foot specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Athènes, Greece. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction behaviour of out-of-autoclave prepreg materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM, 2017, Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PRE-DESIGN METHODOLOGY FOR INNOVATIVE COMPOSITE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des cinétiques de polymérisation de résines destinées à la fabrication Hors Autoclave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 20 : Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs sur Marne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction Behavior Of Out-of-Autoclave Prepreg Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017 (20th International Conference on Forming)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthodologie de conception pour les structures composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRICAL INVESTIGATION FOR THE ELECTRICAL CHARACTERIZATION OF T700/M21 CFRP COMPOSITE DURING CURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring-back Prediction of CRFP Composite Laminate Ribs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mansur Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nazreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Composite Materials and Structures, Istanbul, April 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mobility in Dense LTE-A Networks with Small Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca-Maria Indre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Nya Kamtchoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 81st Vehicular Technology Conference (VTC2015-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity enhancement of vertically aligned nanotube carpet reinforced thermoset composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne-L'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS18 - 18th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF GEOMETRICAL PARAMETERS FOR ELECTRICAL CHARACTERIZATION OF A CFRP DURING CURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Composite Materials - ICCM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical effects of the injection-CVD nanostructuration of carbon-fibre composites investigated by bundle tensile test and DMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 20 - 20th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Copenhagen, Denmark. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part II : Multi-Physical Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and analytical study of flat laminate composite spring-back manufactured through autoclave process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and experimental methods for composite materials and structures, Harbin (China), September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part I : Impedance Analysis and Multiphysic Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring-back prediction through numerical simulation for composite manufacturing using autoclave process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and experimental methods for composite materials and structures, Harbin (China), September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional permeability determination of reinforced composites structures with vertically aligned carbon nanotube forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMAL AND MECHANICAL BEHAVIOUR OF PAN AND PITCHBASED CARBON FIBER WOVEN FABRIC REINFORCED PARTICLE FILLED EPOXY COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 16 - 16th International Conference on Composite Materials. Sevilla Spain 22-26 June 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sevilla, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés thermiques de composites nanotubes de carbone verticalement alignés / époxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02361712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et étude des propriétés mécaniques de matériaux composites renforcés par des tapis de nanotubes de carbone alignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURE MONITORING OF CFRP: ELECTRICAL IMPEDANCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mounkaila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials - ICCM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de cuisson de composites Carbone/Epoxy par impédancemétrie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et simulation de la conductivité thermique de matériaux composites à matrice organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Di Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and simulation of thermal conductivity of organic matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Di Tomasou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.3587-3596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal behaviour of thermoset polymer matrix filled with micro and nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Di Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédancemétrie électrique pour le monitoring de composites Carbone/Epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Smart Material : intégration de fonctions et comportement mécanique des multi-matériaux" ,Laval, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and electrical behavior of a PEEK/carbon nanotubes composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Cadaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des dommages au choc de composites stratifiés aéronautiques : application à la chute d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Westphal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique et électrique d'un composite PEEK / fibres de carbone / nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guehenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dagréou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration des matériaux composites : procédés et simulations associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat Aussois 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. p.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the thermokinetic behaviour and the phases transitions of a carbon/polymeric composite submitted to high heating rate ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reduction of manufacturing cycle in a high heating ramp process for carbon/polymeric composite : thermokinetic caracterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation des composites par infiltration de résine = Investigation of a composite repair method by liquid resin infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés électrique d'un composite aéronautique = Prediction of electrical properties of an aeronautic composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Al Maghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique et cinétique d'une résine époxyde chargée de nanotubes de carbone double parois = Rheological and kinetic behavior of double-walled carbon nanotubes filled epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhab Elsawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peigney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'effet de l'empilement sur les caractéristiques mécaniques des stratifiés (verre/polyester) = The effect of lamination method on mechanical properties of (glass / polyester) composite, Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Tarsha Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosités dans les stratifiés carbone/polymère : critère d’admissibilité et modélisation des propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. p.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFRP with voids: ultrasonic characterization of localized porosity, acceptance criteria and mechanical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe A Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16TH INTERNATIONAL CONFERENCE ON COMPOSITE MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF THE EFFECTS OF VOIDS ON SOME PHYSICAL, MECHANICAL AND DAMAGE MECHANICS PROPERTIES OF CARBON/POLYMERIC COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Tarsha Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference On Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability criterion for porosity in carbon/epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Méditerranéen sur Les Matériaux Composites, Béchar, Algérie, Dec 9-11 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Béchar, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation des structures composites obtenues par RFI avec le matériau HexFIT™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique "Mise en forme des matériaux composites" AMAC et SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning high speed IP access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1388-3437(03)80169-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite materials prepared from vertically aligned carbon nanotubes: elaboration and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemOnTubes 2012 (Arcachon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arcachon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of granite emplacement, crustal flow and gneiss dome formation in the Variscan segment of the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schulmann, K., Martı´nez Catala´n, J. R., Lardeaux, J. M., Janousek, V. &amp; Oggiano, G. The Geological Society of London, 405, pp.265-287, 2014, The Variscan Orogeny: Extent, Timescale and the Formation of the European Crust, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP405.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon/polymeric composites autoclave cure monitoring with optical fiber bragg grating (FBG) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Wiley encyclopedia of composites 2nd edition vol. 1 / sous la dir. de L. NICOLAIS et A. BORZACCHIELLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, p.230-240, 2012, 978-0-470-27564-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe OLIVIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibres/RTM6 vitrimer and non-dynamic epoxy thermoset composites: comparative study of manufacturing, mechanical characteristics, water absorption, impact resistance, repairing and compression after impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 304, pp.112674. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure resistance characterisation of vascular networks embedded in carbon composites for high energy physics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 282, pp.111535. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and low-cost system for in situ and real-time cure monitoring using electrical impedancemetry for thermoset and CFRP laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huikangyue Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.035603. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ad14df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy Vitrimer Formulation for Resin Transfer Molding: Reactivity, Process, and Material Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Calbiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.6087-6095. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c00796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Limits of High- T g Epoxy Vitrimers Produced through Resin-Transfer Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D’elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (39), pp.46357-46367. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c10007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimer composites: current status and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ma00654e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and in-situ FBG monitoring of process-induced strains during autoclave co-curing, co-bonding and secondary bonding of composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibres reinforced composites. Electrical impedance analysis: a gateway to smartness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2020.1843559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of cure-dependent properties and strains during composites manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (22), pp.3109-3124. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998320912470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity and diffusivity of carbon‐reinforced polyetherketoneketone composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lacabanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136 (38), pp.47975. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAP methodology: A new way to design composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.107755. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshening of a Coastal Karst Aquifer Revealed by the Temporal Changes in a Spring Water Composition (La Palme, Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tamborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bejannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.45. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology6020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the electrical behaviour of carbon/epoxy composites and monitoring changes in their microstructure during oven and autoclave curing using electrical impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aacdba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of conductive structural composites through spraying of CNTs/epoxy dispersions on dry carbon fiber plies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parlevliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 100, pp. 40-47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des paramètres géométriques pour la caractérisation électrique d’un composite T700/M21 en cours de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Le Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (4), pp.411. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between degree of crystallinity, morphology and mechanical properties of PPS/carbon fiber laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natassia Lona Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabel Cerqueira Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Cocchieri Botelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), p. 195-201. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2015-0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver fillers aspect ratio influence on electrical and thermal conductivity in PEEK/Ag nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lacabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of anisotropic geometrical parameters for the electrical characterization of carbon/epoxy composite during oven curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Le Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.204--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the through-thickness thermal and electrical conductivity of carbon fibre/epoxy laminates by exploiting synergy between graphene and silver nano-inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everson Kandare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar A. Khatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghyun Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.72--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part I : Impedance Analysis and Multiphysic Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Moukaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.560-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURE MONITORING AND SHM OF CARBON FIBER REINFORCED POLYMER PART II : MULTI-PHYSICAL CORRELATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.567-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring-back simulation of unidirectional carbon/epoxy flat laminate composite manufactured through autoclave process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. M. Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.196--205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of fiber Bragg gratings bonded on a glass/epoxy laminate subjected to static loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Falandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.75--84. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal, rheological and electrical analysis of MWCNTs/epoxy matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parlevliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Geistbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dantras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 110, pp. 118-125. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédancemétrie électrique pour le monitoring de composites carbone/époxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.24.207-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of mechanical modifications in poly (ether ether ketone)/carbon nanotube composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pavlenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sapelkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (23), pp.234901. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4883299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary experimental study on the electrical impedance analysis for in-situ monitoring of the curing of carbon/epoxy composite material for aeronautical and aerospace structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Viargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (9), pp.095005. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/24/9/095005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of double-walled carbon nanotubes on the curing reaction kinetics and shear flow of an epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Bougherara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 126, pp.358-366. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.36988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and electrical characterization of a unidirectional CFRP composite filled with double walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Bougherara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 73, pp. 19-26. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permian granites in the Pyrenees: the Aya pluton (Basque Country)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121-2011-014-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de cycles de cuisson rapides sur le préimprégné aéronautique M21/T700 : suivi de polymérisation et propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (6-7), p.611-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing curing conditions in order to analyse the influence of process-induced stresses upon some mechanical properties of carbon / epoxy laminates at constant T\textlessSubscript\textgreaterg\textless/Subscript\textgreater and degree of cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.1373--1389. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0676-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of composite repair method by liquid resin infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastics, Rubber and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3-5), pp.200--207. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174328910X12647080902411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the thermokinetic behaviour and the phases transitions of a carbon/polymeric composite submitted to high heating rate ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (Suppl. 1), p.639-642. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-010-0851-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of cure-residual strains through the thickness of carbon-epoxy laminates using FBGs Part II: Technological specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Zitoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (10), pp.1534--1544. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of cure residual strains through the thickness of carbon-epoxy laminates using FBGs, Part I: Elementary specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Grunevald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.94--104. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive deformation of a zone of magma transfer in a transpressional regime: The Variscan Mérens shear zone (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.1138-1149. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation des structures composites obtenues par rfi avec le matériau HexFIT™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.401 - 412. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.15.401-412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a data-driven decision support system for enhanced healthcare collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bhar Layeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Rifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2025 - 26th IFIP WG 5.5 SOCOLNET Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Porto, Portugal. pp.446-461, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05673-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and manufacturing of thermoplastic matrix composite panels with overmoulded stiffening grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neuveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Scientific Association for Material Forming International Conference-ESAFORM-Annual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.646-654, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of residual deformations in composite plates: integration of part/mold interaction and compensated mold design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Ratsifandrihana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composite Materials ICCM-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Delaware Center for Composite Materials (CCM), Aug 2025, Baltimore (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of residual deformations in thin composite plates : considering the part/mold interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Ratsifandrihana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites JNC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jun 2025, Gif- sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUT-OF-AUTOCLAVE CURE MONITORING OF CFRP LAMINATES USING AN INNOVATIVE AND LOW-COST ELECTRICAL SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huikangyue Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes (France), France. pp.599-606, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DIGITAL METHOD FOR THE COMPENSATED MOLD DESIGN OF COMPOSITE PARTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th congress of the International council of the aeronautical sciences ICAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International council of the aeronautical sciences, Sep 2024, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic characterization of the CF-PEKK prepreg and laminates for low temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purith Polnikorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Douchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Clément Ader, Apr 2024, Toulouse, France. pp.399-410, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimers : Potential and Processability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST Fin de Vie des Composites AMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Albi, May 2024, IMT Mines Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la cuisson d'un composite fibres de carbone / matrice polymère à l'aide d'une méthode d'impédancemétrie spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Margueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huikangyue Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of release agent on process-induced deformation in autoclave curing of laminate composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Lerdwongpaisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials (ECCM20),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a new qualification impact test for aerospace smart structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pommier-Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2022 - 33rd Congress of the International Council of the Aeronautical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Out-of-Plane Deformation of Symmetrical Flat Laminate Composites Manufactured through Autoclave Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Lerdwongpaisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Composite Structures (ICCS24) Faculty of Engineering, University of Porto, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Simulation Tool of Strains Induced During the Co-bonding of Autoclave-cured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2019 - 34th Technical Conference of the American Society for Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/asc34/31293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un outil de simulation des déformations induites lors du co-collage de pièces composites en autoclave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC21 : Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprégnation et transfert de tapis de Nanotubes de Carbone Alignés Verticalement sur du préimprégné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites, composites à matrices nanochargées : conditions de mise en œuvre et propriétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides & mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018, Congrès de la Société Française d’Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'optique dans les structures. Images rapides et mesures optiques à l'Institut Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring changes in CFRP laminates microstructure during oven and autoclave curing using electrical impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of the adhesive on process distortions of the co-bonded stringer foot specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Athènes, Greece. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthodologie de conception pour les structures composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction behaviour of out-of-autoclave prepreg materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM, 2017, Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des cinétiques de polymérisation de résines destinées à la fabrication Hors Autoclave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 20 : Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs sur Marne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PRE-DESIGN METHODOLOGY FOR INNOVATIVE COMPOSITE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction Behavior Of Out-of-Autoclave Prepreg Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017 (20th International Conference on Forming)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRICAL INVESTIGATION FOR THE ELECTRICAL CHARACTERIZATION OF T700/M21 CFRP COMPOSITE DURING CURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring-back Prediction of CRFP Composite Laminate Ribs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mansur Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nazreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Composite Materials and Structures, Istanbul, April 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mobility in Dense LTE-A Networks with Small Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca-Maria Indre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Nya Kamtchoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 81st Vehicular Technology Conference (VTC2015-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity enhancement of vertically aligned nanotube carpet reinforced thermoset composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne-L'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS18 - 18th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF GEOMETRICAL PARAMETERS FOR ELECTRICAL CHARACTERIZATION OF A CFRP DURING CURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Composite Materials - ICCM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical effects of the injection-CVD nanostructuration of carbon-fibre composites investigated by bundle tensile test and DMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 20 - 20th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Copenhagen, Denmark. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés thermiques de composites nanotubes de carbone verticalement alignés / époxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02361712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part II : Multi-Physical Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and analytical study of flat laminate composite spring-back manufactured through autoclave process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and experimental methods for composite materials and structures, Harbin (China), September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part I : Impedance Analysis and Multiphysic Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Mounkaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring-back prediction through numerical simulation for composite manufacturing using autoclave process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aminanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and experimental methods for composite materials and structures, Harbin (China), September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional permeability determination of reinforced composites structures with vertically aligned carbon nanotube forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMAL AND MECHANICAL BEHAVIOUR OF PAN AND PITCHBASED CARBON FIBER WOVEN FABRIC REINFORCED PARTICLE FILLED EPOXY COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 16 - 16th International Conference on Composite Materials. Sevilla Spain 22-26 June 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sevilla, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de cuisson de composites Carbone/Epoxy par impédancemétrie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et étude des propriétés mécaniques de matériaux composites renforcés par des tapis de nanotubes de carbone alignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURE MONITORING OF CFRP: ELECTRICAL IMPEDANCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mounkaila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials - ICCM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et simulation de la conductivité thermique de matériaux composites à matrice organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Di Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and simulation of thermal conductivity of organic matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Di Tomasou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.3587-3596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal behaviour of thermoset polymer matrix filled with micro and nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Di Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédancemétrie électrique pour le monitoring de composites Carbone/Epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Smart Material : intégration de fonctions et comportement mécanique des multi-matériaux" ,Laval, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and electrical behavior of a PEEK/carbon nanotubes composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Cadaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des dommages au choc de composites stratifiés aéronautiques : application à la chute d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Westphal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique et électrique d'un composite PEEK / fibres de carbone / nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guehenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dagréou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration des matériaux composites : procédés et simulations associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat Aussois 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. p.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reduction of manufacturing cycle in a high heating ramp process for carbon/polymeric composite : thermokinetic caracterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the thermokinetic behaviour and the phases transitions of a carbon/polymeric composite submitted to high heating rate ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation des composites par infiltration de résine = Investigation of a composite repair method by liquid resin infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique et cinétique d'une résine époxyde chargée de nanotubes de carbone double parois = Rheological and kinetic behavior of double-walled carbon nanotubes filled epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhab Elsawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peigney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés électrique d'un composite aéronautique = Prediction of electrical properties of an aeronautic composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Al Maghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab El Sawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'effet de l'empilement sur les caractéristiques mécaniques des stratifiés (verre/polyester) = The effect of lamination method on mechanical properties of (glass / polyester) composite, Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Tarsha Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosités dans les stratifiés carbone/polymère : critère d’admissibilité et modélisation des propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. p.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFRP with voids: ultrasonic characterization of localized porosity, acceptance criteria and mechanical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe A Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16TH INTERNATIONAL CONFERENCE ON COMPOSITE MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF THE EFFECTS OF VOIDS ON SOME PHYSICAL, MECHANICAL AND DAMAGE MECHANICS PROPERTIES OF CARBON/POLYMERIC COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Tarsha Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference On Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability criterion for porosity in carbon/epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Méditerranéen sur Les Matériaux Composites, Béchar, Algérie, Dec 9-11 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Béchar, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation des structures composites obtenues par RFI avec le matériau HexFIT™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique "Mise en forme des matériaux composites" AMAC et SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning high speed IP access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1388-3437(03)80169-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite materials prepared from vertically aligned carbon nanotubes: elaboration and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouillonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemOnTubes 2012 (Arcachon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arcachon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of granite emplacement, crustal flow and gneiss dome formation in the Variscan segment of the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schulmann, K., Martı´nez Catala´n, J. R., Lardeaux, J. M., Janousek, V. &amp; Oggiano, G. The Geological Society of London, 405, pp.265-287, 2014, The Variscan Orogeny: Extent, Timescale and the Formation of the European Crust, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP405.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon/polymeric composites autoclave cure monitoring with optical fiber bragg grating (FBG) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collombet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Wiley encyclopedia of composites 2nd edition vol. 1 / sous la dir. de L. NICOLAIS et A. BORZACCHIELLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, p.230-240, 2012, 978-0-470-27564-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikangyue Bao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad14df" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00654e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2020.1843559" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107755" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology6020045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coulson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dantras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gleizes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47975" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01827391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hamadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aacdba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fogel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parlevliet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.04.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Le Begue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassia Lona Batista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabel Cerqueira Rezende" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cocchieri Botelho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2015-0453" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. M. Nasir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aminanda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussawi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Falandry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.04.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geistbeck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everson Kandare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A. Khatibi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyun Yoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Moukaila" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883299" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.207-220" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viargues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/9/095005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Demont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bougherara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.08.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121-2011-014-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36988" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0676-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328910X12647080902411" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0851-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.06.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJR56NWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Grunevald" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.10.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QDKN4N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gleizes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2008.05.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L656FD5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Torres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.401-412" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05336334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatg&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05673-3_27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neuveu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-70" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05223819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Delsol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Taouil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04621116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purith Polnikorn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-45" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Margueres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Lerdwongpaisan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gastaldo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rafik" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407609v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Serrano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02906323v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc34/31293" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02018751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serrano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cinquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cinquin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666776v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623257v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048272v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sassi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounkaila" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansur Ali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nasir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazreen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620446v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca-Maria Indre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Nya Kamtchoum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simonian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145869" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillonnec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052007v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Begue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020396v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nasir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aminanda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708891v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouillonnec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361712v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Charon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leblanc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761518v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183348v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745288v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Tomaso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769587v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Tomasou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764778v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Cadaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guehenec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771338v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764785v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764784v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389232v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Huchette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Al Maghribi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393946v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhab Elsawi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429749v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Tarsha Kurdi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Ibrahim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alabdallah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496761v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mascaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496704v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A Olivier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Olivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496812v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Marguer&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mascaro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collombet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Torres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281461v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-3437(03)80169-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185701v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01133342v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumonier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729117v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikangyue Bao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad14df" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00654e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2020.1843559" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coulson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dantras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gleizes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47975" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107755" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology6020045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01827391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hamadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aacdba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fogel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parlevliet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.04.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Le Begue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassia Lona Batista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabel Cerqueira Rezende" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cocchieri Botelho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2015-0453" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everson Kandare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A. Khatibi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyun Yoo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Moukaila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. M. Nasir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aminanda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussawi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Falandry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.04.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geistbeck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.02.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.207-220" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883299" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viargues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/9/095005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Demont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bougherara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36988" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.08.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121-2011-014-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0676-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328910X12647080902411" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0851-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.06.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJR56NWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Grunevald" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.10.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QDKN4N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gleizes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2008.05.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L656FD5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Torres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.401-412" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05336334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatg&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05673-3_27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neuveu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-70" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05223819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Delsol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638875v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Taouil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04621116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purith Polnikorn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-45" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Margueres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Lerdwongpaisan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gastaldo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rafik" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407609v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02906323v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Serrano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc34/31293" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421130v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02018751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623257v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043101v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serrano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cinquin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cinquin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048272v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sassi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounkaila" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansur Ali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nasir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazreen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620446v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca-Maria Indre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Nya Kamtchoum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simonian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145869" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillonnec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052007v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Begue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouillonnec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Charon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leblanc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020397v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nasir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aminanda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183348v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761518v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745288v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Tomaso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769587v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Tomasou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764778v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Cadaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guehenec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771338v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764784v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764785v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389232v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Huchette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393946v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhab Elsawi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430577v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gillet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Al Maghribi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429749v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Tarsha Kurdi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Ibrahim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alabdallah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496761v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mascaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496704v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A Olivier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Olivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496812v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Marguer&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mascaro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collombet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Torres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281461v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-3437(03)80169-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185701v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01133342v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumonier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729117v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>